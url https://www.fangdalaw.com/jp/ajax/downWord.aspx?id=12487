--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3B0E0BA6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7F708A0D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005D45B9">
+            <w:r w:rsidRPr="009D32E2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YUAN CAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="24E1B22D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+          <w:p w14:paraId="706EB16B" w14:textId="1B6D020C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005D45B9">
+            <w:r w:rsidRPr="009D32E2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D45B9">
+            <w:r w:rsidRPr="009D32E2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D45B9">
+            <w:r w:rsidRPr="009D32E2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="017D3E25" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+          <w:p w14:paraId="6199424A" w14:textId="3FF43A6F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005D45B9">
+            <w:r w:rsidRPr="009D32E2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5809 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3CC5C418" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+          <w:p w14:paraId="4F910ACA" w14:textId="17729762" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005D45B9">
+            <w:r w:rsidRPr="009D32E2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yuan.cao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3703062C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D45B9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="04C35B5D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A10A7C5" wp14:editId="1B1258BC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5594BF5F" wp14:editId="232C1A74">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0A009E78" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005D45B9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="22264306" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005D45B9">
+            <w:r w:rsidRPr="009D32E2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CAO SPECIALIZES IN CAPITAL MARKETS, INCLUDING PUBLIC M&amp;A, PUBLIC OFFERING, EQUITY INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F45CF8C" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0397554F" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,830 +456,830 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5314E50C" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="3D26AB06" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700C1AA2" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="09882DCF" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PUBLIC M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B59BD7" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="6663CDAA" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in its block trade or non-trade transfer business with respect to Suning.com (002024.SZ), STO Express (002468.SZ), Red Star Macalline (601828.SH/01528.HK), Lily &amp; Beauty (605136.SH), YTO Express (600233.SH), Easyhome (000785.SZ), TransInfo Technology (002373.SZ), Meinian Onehealth (002044.SZ), Focus Media (002027.SZ), Aiyong Technology (836858), Oriental Group (833374), and Huitongda Net (09878.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F5BFB2" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="1CFD368F" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in its strategic investment in and subsequent tender offer to Jinke Services (09666.HK, H-shares fully circulated)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210EBEB5" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="60ADE561" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Industrial Holdings (00363.HK) in its investment in Canvest Env (01381.HK) through exchangeable bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747FAD40" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="4FA3EC89" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Philips as a foreign investor in its strategic investment in B-Soft (300451.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C127DD5" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="739A799B" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Di</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an in its acquisition of J-Yuan Trust (600816.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19954D01" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="7B0CD2E5" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DCP Capital in its investment in Oriental Yuhong (002271.SZ) through private placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340B8149" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="384F713B" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Oriental Asset in its investments in several A-share listed companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696FAC46" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="39B75ECE" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented APP China Investment in its acquisition of Bohui Paper (600966.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5209756D" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="0D48EA9B" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kangda New Materials (002669.SZ) in its acquisition of Bikong Sci-Tech by share issue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09789899" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="0EEB6B0E" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PUBLIC OFFERING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35570335" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="56B0BBE4" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Shanghai Advanced Silicon Technology in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F74D32B" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="4B72C48F" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Trina Solar (688599.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B741941" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="1FFCE280" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kanghui Pharmaceutical (603139.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12249BF1" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="1B271AFC" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Linglong Tyre (601966.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4207E686" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="48D6B5A5" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fullhan Microelectronics (300613.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A97D761" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="5B4DC63F" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as counsel for the underwriter CICC in the A-share IPO of GalaxyCore (688728.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE7E815" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="187A795D" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as PRC counsel for Jinshang Bank (02558.HK) in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9954A1" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="4C69BAF1" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chinamerica Educational (839268) in its NEEQ listing and delisting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD1255B" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="791E8514" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ZJTL Construction (870958) in its NEEQ listing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43493E7D" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="272A9D6E" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Infraswin Energy (871504) in its NEEQ listing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B627B7" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="2BB386F6" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EQUITY INVESTMENT AND GENERAL CORPORATE MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F100F57" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="58593FD6" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital, DCP Capital, Cathay Capital and Jifeng Ventures in their private equity investment projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BA2B4C" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="2B44CCF3" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Advanced Silicon Technology, Puyi Biotechnology, Jinshang Bank, Yitu Technology and Xiuzheng Pharmaceutical in their equity financing projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4986C8EE" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="22FB594A" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba (China) Network Technology in its split-off</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D2B6A2" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="69256130" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanxi Bank in the merger of five city commercial banks in Shanxi Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4736365A" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="55CD1A2D" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided post-investment legal service for Alibaba Group, Ant Group, and Boyu Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7CA808" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="712C5359" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided general corporate legal service for Ant Group, Giti Tire, Shanghai Advanced Silicon Technology, Jin Jiang Online, CITIC Securities, Jinshang Bank, Trina Solar, Kanghui Pharmaceutical, HILE Bio-technology, Industrial Bank, Jinfu Technology, Chinamerica Educational, ZJTL Construction and Infraswin Energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4442896F" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="795039AB" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C691519" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="66A755DE" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, J.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B866FE2" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="4E891F88" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, B.A. in English and LL.B.(as second major)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206F6E54" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="75CB2296" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A4D7C0" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="5DB0247C" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432330A4" w14:textId="77777777" w:rsidR="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="696C784E" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="380DEBFE" w:rsidR="00686369" w:rsidRPr="005D45B9" w:rsidRDefault="005D45B9" w:rsidP="005D45B9">
+    <w:p w14:paraId="5567FC3C" w14:textId="01502BD8" w:rsidR="00686369" w:rsidRPr="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D45B9">
+      <w:r w:rsidRPr="009D32E2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Cao joined Fangda in 2020. Before this, he worked at King &amp; Wood Mallesons.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005D45B9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="009D32E2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1477,260 +1477,281 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="010006FE"/>
+    <w:nsid w:val="011A6C1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F8C4394"/>
+    <w:tmpl w:val="D248AE44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082E7AF5"/>
+    <w:nsid w:val="058A2E23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BAC27E4"/>
+    <w:tmpl w:val="428C5282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A3956C1"/>
+    <w:nsid w:val="06633C89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8FA4880"/>
+    <w:tmpl w:val="100CDB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC475EF"/>
+    <w:nsid w:val="0C0D723A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5305288"/>
+    <w:tmpl w:val="AC5A6E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="118F3D11"/>
+    <w:nsid w:val="1CDC6128"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BF2DB6C"/>
+    <w:tmpl w:val="E4B0C468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159C496A"/>
+    <w:nsid w:val="1DFA4967"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44886B0A"/>
+    <w:tmpl w:val="F572C430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F82091"/>
+    <w:nsid w:val="1E63697A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="225461D6"/>
+    <w:tmpl w:val="83862216"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25377AE5"/>
+    <w:nsid w:val="20FA4239"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="959CE776"/>
+    <w:tmpl w:val="F75AF210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AAE12AA"/>
+    <w:nsid w:val="21BC6179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AC2989E"/>
+    <w:tmpl w:val="2A68522C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EC74CAB"/>
+    <w:nsid w:val="22D6119C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="067869AC"/>
+    <w:tmpl w:val="2DFA23B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A8C6CB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51FA77B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1799,681 +1820,660 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE66DE4"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="349026B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F11085CE"/>
+    <w:tmpl w:val="12D825DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="352B029D"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A7A1347"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12464F04"/>
+    <w:tmpl w:val="6150C5C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35386014"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D1B68B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34261260"/>
+    <w:tmpl w:val="F7D2B7DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370E61FC"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F2232B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E966933E"/>
+    <w:tmpl w:val="191CCEE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="43FC4F41"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40096845"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8A2D452"/>
+    <w:tmpl w:val="D4DCABE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44EE29C3"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40DE3C85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E5E1CCC"/>
+    <w:tmpl w:val="A748E6AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46160673"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46C70DD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99E6B218"/>
+    <w:tmpl w:val="DB445AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="488672A2"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DCB1D7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE7A5746"/>
+    <w:tmpl w:val="26446BFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48923FF9"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="517B3462"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92425ADE"/>
+    <w:tmpl w:val="19BC8E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49463D2C"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="532026EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BC0C002"/>
+    <w:tmpl w:val="582E33F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3C3119"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58364E20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89700ABC"/>
+    <w:tmpl w:val="6ABE9A02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D1B3F0F"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64DA5B52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC7A89F2"/>
+    <w:tmpl w:val="59B6FD30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50F62A29"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67FB5D66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12464F04"/>
+    <w:tmpl w:val="F75AF210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61832BDE"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BAF692E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8648422"/>
+    <w:tmpl w:val="98407E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C71F02"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E9E7F8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFBCDFDC"/>
+    <w:tmpl w:val="801C201E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C972B9C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="709F478B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="190C641C"/>
+    <w:tmpl w:val="C5D8687A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DE8377F"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7366519A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0EA46CE"/>
+    <w:tmpl w:val="871A6C2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F8A55A3"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="754F1B5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62D636A4"/>
+    <w:tmpl w:val="5B58BC6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="703B4E2A"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C2276E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05E0D4AC"/>
+    <w:tmpl w:val="90E64D56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="11">
-[...53 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="30">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2530,94 +2530,94 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
-    <w:rsid w:val="005D45B9"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
+    <w:rsid w:val="009D32E2"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
@@ -3707,61 +3707,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D45B9"/>
+    <w:rsid w:val="009D32E2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005D45B9"/>
+    <w:rsid w:val="009D32E2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4045,51 +4045,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDCF028F-6DAA-4C74-AC4B-9D2D8D2FFEDA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDD4F047-BF51-437B-B7AB-00C890F02BEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>494</Words>
   <Characters>2819</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>