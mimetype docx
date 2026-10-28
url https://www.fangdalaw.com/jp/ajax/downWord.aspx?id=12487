--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7F708A0D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5996C9E0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009D32E2">
+            <w:r w:rsidRPr="00FC3337">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YUAN CAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1B6D020C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+          <w:p w14:paraId="706EB16B" w14:textId="08CB7B75" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009D32E2">
+            <w:r w:rsidRPr="00FC3337">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D32E2">
+            <w:r w:rsidRPr="00FC3337">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D32E2">
+            <w:r w:rsidRPr="00FC3337">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3FF43A6F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+          <w:p w14:paraId="6199424A" w14:textId="014BEC42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009D32E2">
+            <w:r w:rsidRPr="00FC3337">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5809 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="17729762" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+          <w:p w14:paraId="4F910ACA" w14:textId="58B34EA8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009D32E2">
+            <w:r w:rsidRPr="00FC3337">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yuan.cao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="04C35B5D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="12203C41" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FC3337" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5594BF5F" wp14:editId="232C1A74">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79B44DCB" wp14:editId="5A212E0D">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="22264306" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009D32E2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="71DD6316" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FC3337" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009D32E2">
+            <w:r w:rsidRPr="00FC3337">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CAO SPECIALIZES IN CAPITAL MARKETS, INCLUDING PUBLIC M&amp;A, PUBLIC OFFERING, EQUITY INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0397554F" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="37299BD9" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,830 +456,830 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D26AB06" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="6C51C211" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09882DCF" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="08F0B081" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PUBLIC M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6663CDAA" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="07E1007F" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in its block trade or non-trade transfer business with respect to Suning.com (002024.SZ), STO Express (002468.SZ), Red Star Macalline (601828.SH/01528.HK), Lily &amp; Beauty (605136.SH), YTO Express (600233.SH), Easyhome (000785.SZ), TransInfo Technology (002373.SZ), Meinian Onehealth (002044.SZ), Focus Media (002027.SZ), Aiyong Technology (836858), Oriental Group (833374), and Huitongda Net (09878.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFD368F" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="099FFCAC" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in its strategic investment in and subsequent tender offer to Jinke Services (09666.HK, H-shares fully circulated)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60ADE561" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="5EEF0F7E" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Industrial Holdings (00363.HK) in its investment in Canvest Env (01381.HK) through exchangeable bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA3EC89" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="58439D1A" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Philips as a foreign investor in its strategic investment in B-Soft (300451.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739A799B" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="49895079" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Di</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an in its acquisition of J-Yuan Trust (600816.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0CD2E5" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="6534FA49" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DCP Capital in its investment in Oriental Yuhong (002271.SZ) through private placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384F713B" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="28EE7788" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Oriental Asset in its investments in several A-share listed companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B75ECE" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="6B6ADAD9" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented APP China Investment in its acquisition of Bohui Paper (600966.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D48EA9B" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="4D3AFD23" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kangda New Materials (002669.SZ) in its acquisition of Bikong Sci-Tech by share issue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEB6B0E" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="1FECB2C5" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PUBLIC OFFERING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B0BBE4" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="695066B4" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Shanghai Advanced Silicon Technology in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B72C48F" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="7DCE868D" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Trina Solar (688599.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFCE280" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="126A9F53" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kanghui Pharmaceutical (603139.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B271AFC" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="2CAF9841" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Linglong Tyre (601966.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D6B5A5" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="20C03850" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fullhan Microelectronics (300613.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4DC63F" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="2B1C24DA" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as counsel for the underwriter CICC in the A-share IPO of GalaxyCore (688728.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187A795D" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="3314AAED" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as PRC counsel for Jinshang Bank (02558.HK) in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C69BAF1" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="5866AF0E" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chinamerica Educational (839268) in its NEEQ listing and delisting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791E8514" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="4DF42313" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ZJTL Construction (870958) in its NEEQ listing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272A9D6E" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="6724AD61" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Infraswin Energy (871504) in its NEEQ listing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB386F6" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="368A2B0F" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EQUITY INVESTMENT AND GENERAL CORPORATE MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58593FD6" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="60E20A2B" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital, DCP Capital, Cathay Capital and Jifeng Ventures in their private equity investment projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B44CCF3" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="2AD1BB0F" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Advanced Silicon Technology, Puyi Biotechnology, Jinshang Bank, Yitu Technology and Xiuzheng Pharmaceutical in their equity financing projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FB594A" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="6AE9C747" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba (China) Network Technology in its split-off</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69256130" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="789A5761" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanxi Bank in the merger of five city commercial banks in Shanxi Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CD1A2D" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="69D94B7A" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided post-investment legal service for Alibaba Group, Ant Group, and Boyu Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712C5359" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="67E79CC8" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided general corporate legal service for Ant Group, Giti Tire, Shanghai Advanced Silicon Technology, Jin Jiang Online, CITIC Securities, Jinshang Bank, Trina Solar, Kanghui Pharmaceutical, HILE Bio-technology, Industrial Bank, Jinfu Technology, Chinamerica Educational, ZJTL Construction and Infraswin Energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795039AB" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="3AF9E502" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A755DE" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="53EFD01F" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, J.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E891F88" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="7AFB2353" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, B.A. in English and LL.B.(as second major)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CB2296" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="5326E0DE" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB0247C" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="2701B5FE" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696C784E" w14:textId="77777777" w:rsidR="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="581B90E1" w14:textId="77777777" w:rsidR="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="01502BD8" w:rsidR="00686369" w:rsidRPr="009D32E2" w:rsidRDefault="009D32E2" w:rsidP="009D32E2">
+    <w:p w14:paraId="5567FC3C" w14:textId="3491FD9A" w:rsidR="00686369" w:rsidRPr="00FC3337" w:rsidRDefault="00FC3337" w:rsidP="00FC3337">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D32E2">
+      <w:r w:rsidRPr="00FC3337">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Cao joined Fangda in 2020. Before this, he worked at King &amp; Wood Mallesons.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="009D32E2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FC3337" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1477,1003 +1477,1003 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011A6C1D"/>
+    <w:nsid w:val="01524756"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D248AE44"/>
+    <w:tmpl w:val="EE1EAD82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058A2E23"/>
+    <w:nsid w:val="03BB48AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="428C5282"/>
+    <w:tmpl w:val="BF743866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06633C89"/>
+    <w:nsid w:val="0B457836"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="100CDB40"/>
+    <w:tmpl w:val="27D8F650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0D723A"/>
+    <w:nsid w:val="0ECD129C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC5A6E32"/>
+    <w:tmpl w:val="7D0CDD7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CDC6128"/>
+    <w:nsid w:val="12AE5299"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4B0C468"/>
+    <w:tmpl w:val="77E4CC74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DFA4967"/>
+    <w:nsid w:val="1DB43C4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F572C430"/>
+    <w:tmpl w:val="B7F6D298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E63697A"/>
+    <w:nsid w:val="27B2180C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83862216"/>
+    <w:tmpl w:val="DE9A6C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20FA4239"/>
+    <w:nsid w:val="2B673B65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F75AF210"/>
+    <w:tmpl w:val="0F22DE9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21BC6179"/>
+    <w:nsid w:val="2BAD388B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A68522C"/>
+    <w:tmpl w:val="EFA8943A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22D6119C"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="329E022F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DFA23B6"/>
+    <w:tmpl w:val="B8B8087C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8C6CB2"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A254BDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51FA77B2"/>
+    <w:tmpl w:val="D074750C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="349026B2"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CCF1E35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12D825DC"/>
+    <w:tmpl w:val="25603420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A7A1347"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40303009"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6150C5C4"/>
+    <w:tmpl w:val="D9D8D834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D1B68B8"/>
+    <w:nsid w:val="41634163"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7D2B7DA"/>
+    <w:tmpl w:val="11BC94DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F2232B2"/>
+    <w:nsid w:val="45E77112"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="191CCEE4"/>
+    <w:tmpl w:val="F84E563A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40096845"/>
+    <w:nsid w:val="4CE6633E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4DCABE0"/>
+    <w:tmpl w:val="E620FB7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40DE3C85"/>
+    <w:nsid w:val="56FD73BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A748E6AE"/>
+    <w:tmpl w:val="9224F930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46C70DD3"/>
+    <w:nsid w:val="57AF24AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB445AA0"/>
+    <w:tmpl w:val="AED23C8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DCB1D7B"/>
+    <w:nsid w:val="5B564D5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26446BFA"/>
+    <w:tmpl w:val="BF743866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517B3462"/>
+    <w:nsid w:val="61636389"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19BC8E52"/>
+    <w:tmpl w:val="3126FD2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="532026EB"/>
+    <w:nsid w:val="62366D24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="582E33F8"/>
+    <w:tmpl w:val="10B41E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58364E20"/>
+    <w:nsid w:val="626803D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ABE9A02"/>
+    <w:tmpl w:val="309E9294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64DA5B52"/>
+    <w:nsid w:val="6AA86F37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59B6FD30"/>
+    <w:tmpl w:val="B3B6E57E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67FB5D66"/>
+    <w:nsid w:val="70193E19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F75AF210"/>
+    <w:tmpl w:val="C1E60B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BAF692E"/>
+    <w:nsid w:val="70552FFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98407E7E"/>
+    <w:tmpl w:val="BE382226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E9E7F8E"/>
+    <w:nsid w:val="72673032"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="801C201E"/>
+    <w:tmpl w:val="7C320934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="709F478B"/>
+    <w:nsid w:val="734E4270"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5D8687A"/>
+    <w:tmpl w:val="5A782978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7366519A"/>
+    <w:nsid w:val="7BF77F42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="871A6C2A"/>
+    <w:tmpl w:val="1A2A2DF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="754F1B5B"/>
+    <w:nsid w:val="7DCB1A0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B58BC6E"/>
+    <w:tmpl w:val="6B78653A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C2276E3"/>
+    <w:nsid w:val="7F8156F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90E64D56"/>
+    <w:tmpl w:val="4906EBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
-[...14 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
-[...29 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="25">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2573,98 +2573,98 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
-    <w:rsid w:val="009D32E2"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
+    <w:rsid w:val="00FC3337"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3707,61 +3707,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D32E2"/>
+    <w:rsid w:val="00FC3337"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D32E2"/>
+    <w:rsid w:val="00FC3337"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4045,51 +4045,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDD4F047-BF51-437B-B7AB-00C890F02BEF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CED6D8FF-57B6-40EE-884C-624F14E86BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>494</Words>
   <Characters>2819</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>