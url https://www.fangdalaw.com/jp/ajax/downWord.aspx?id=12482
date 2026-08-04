--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3052BFFB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0CD8FCE8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006C4237">
+            <w:r w:rsidRPr="00B031E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DANAE WU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="719BBA8D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+          <w:p w14:paraId="706EB16B" w14:textId="7B6B0B65" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006C4237">
+            <w:r w:rsidRPr="00B031E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C4237">
+            <w:r w:rsidRPr="00B031E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C4237">
+            <w:r w:rsidRPr="00B031E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7E50A02A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+          <w:p w14:paraId="6199424A" w14:textId="54A12DF5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006C4237">
+            <w:r w:rsidRPr="00B031E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5791 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="761D6FA7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+          <w:p w14:paraId="4F910ACA" w14:textId="466CEB0B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006C4237">
+            <w:r w:rsidRPr="00B031E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>danae.wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="61F15A05" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C4237" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5ECB9010" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03175ACC" wp14:editId="3472F2F0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="426295F2" wp14:editId="5845A689">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6251585F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006C4237" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5B81D312" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006C4237">
+            <w:r w:rsidRPr="00B031E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WU</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C4237">
+            <w:r w:rsidRPr="00B031E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C4237">
+            <w:r w:rsidRPr="00B031E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">S PRIMARY PRACTICE AREAS COVER INTELLECTUAL PROPERTY-RELATED LITIGATION, LICENSING AND TRANSACTIONS. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F3CD28" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="02DE77B2" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1302 +472,1302 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFFB099" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="7335663D" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wu has extensive experience in handling complex litigation and legal matters. Ms. Wu cooperates with leading companies in a wide range of industries, including semiconductors, new energy, telecommunications, chemical engineering, pharmaceuticals, medical instruments, manufacturing, fashion, sports and consumer products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB993C2" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="172C43C1" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF69AF2" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="2FAA1669" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508322A1" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="4BB50496" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained favorable results for a world-leading machinery company in multiple chemical engineering trade secret misappropriation and patent invalidation cases before the Supreme Court, the Jiangsu High Court, the Nanjing Intermediate Court and CNIPA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B985EA9" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="0853E3BC" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Semiconductor Energy Laboratory in reaching settlements in multiple patent infringement cases against a world-leading semiconductor manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639B267A" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="0C1C0619" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for a leading global petrochemical company against its former collaborator and other infringement companies in China for trade secret misappropriation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEF00C5" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="3462386A" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Pfizer in a software infringement case before the Supreme Court and the Beijing IP Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0CB120" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="1753A7B6" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kennametal, Sandvik, Ralph Lauren, Dealer Tire, VMware, Crane, Haitian, Ruby, and other well-known US, European and Chinese companies in complex matters involving unfair-competition, trademark infringement, copyright infringement and trademark administration, variously subject to procuratorial supervision, court litigation, and CNIPA proceedings in Beijing, Shanghai, Guangdong and Zhejiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DCF551" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="4FFE35C8" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for several world-leading companies in multiple patent infringement and patent invalidation cases against their competitors, including companies specialized in display panel, refrigeration components, single-cell sequencing, and ophthalmic medical equipment and instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B3E7CE" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="78C1C2AA" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CFB33E" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="4366174D" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a smart phone company in negotiation with patentees for licensing telecommunications and audio &amp; video coding standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717AF684" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="6451CDC6" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Swiss company in an investigation by the State General Administration of Sports into potential safety issues in certain sport air guns</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FA90AF" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="3A3A3667" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starbucks, Philips, TSMC, Takeda, Maersk, Japan Tobacco, VMware, Metso, Biogen, Honeywell, Shein, CICC, WuXi AppTec, Xtalpi, NIO, Xpeedic, Yangtze Memory, HTA, Edigene, CVTE, DRA, CDH Investments, and multiple foreign and domestic companies in the drug, petrochemical, semiconductor, manufacturing and consumer products industries on intellectual property-related matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3E588F" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="2D9015F1" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised L Catterton on its equity investment in Lotus and provided intellectual property due diligence report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFDB51D" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="0562A375" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various investors and companies including CITIC Capital, Ant Group, China Mobile, CSRF, Sanofi, AstraZeneca on potential transactions in the healthcare, biotechnology, electronics and manufacturing industries and provided IP due diligence report on target companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A589F84" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="7C161501" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0BF0B1" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="1610A915" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, J.D. and J.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F8D61A" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="1491124B" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Lausanne (Switzerland), LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7395098F" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="35F66C69" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Southwest University of Political Science and Law, B.E. and LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77949C1F" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="4F3D1D10" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEB781D" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="2DA07F64" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A937E5" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="513C89EF" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice before the CNIPA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6515CEEF" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="4D3C6541" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2005304D" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="06CD12E8" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2F9D98" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="246A8F68" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7848325D" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="16D19DAB" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248807BD" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="6689ECF6" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wu joined Fangda</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Beijing office in 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B86AEC" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="3C69295A" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E64011" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="294E8D9A" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0BA3C9" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="2AE5D3CA" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Jurisdiction Rule Changes for Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court IP Tribunal</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, November 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AE7675" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="5842FE77" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Landmark Anti-Monopoly and Anti-Unfair Competition Cases</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, November 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6091B714" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="2D2C20F8" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Copyright Protection for AI-Generated Content</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, April 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F850CB" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="1FE43ADB" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s First Patent Linkage Decision</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, September 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74993029" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="67D82616" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s First Judicial Decision on Patent Linkage</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, June 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1541714D" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="6412D7BC" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s 2021 Annual Report on Intellectual Property Protection and Cases</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Danlei Wu, China Law &amp; Practice, June 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604D7440" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="3698EB7B" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Protection of Information as Trade Secrets in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, September 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702F4492" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="791A586A" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Role of the Procuratorate in Intellectual Property Cases</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Danlei Wu, China Law &amp; Practice, April 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5158901B" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="4FF7BF38" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Fourth Amendment to the Patent Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, November 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3D3289" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="2BAD14B7" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Author, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defending Chinese Companies in Intellectual Property Litigations in the U.S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wolters Kluwer, June 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517A250D" w14:textId="77777777" w:rsidR="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="0B56786F" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Online Trials Propel the Use of the Smart Court in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Danlei Wu, China Law &amp; Practice, May 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="65E26DE0" w:rsidR="00686369" w:rsidRPr="006C4237" w:rsidRDefault="006C4237" w:rsidP="006C4237">
+    <w:p w14:paraId="5567FC3C" w14:textId="15693D96" w:rsidR="00686369" w:rsidRPr="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Battle of Herbal Teas</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4237">
+      <w:r w:rsidRPr="00B031E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Danlei Wu, China Law &amp; Practice, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006C4237" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B031E8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1965,386 +1965,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07656523"/>
+    <w:nsid w:val="03503FCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8629352"/>
+    <w:tmpl w:val="4C20010E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07FA40F2"/>
+    <w:nsid w:val="090E1AAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E4C2ABE"/>
+    <w:tmpl w:val="92E4DF4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A383C0A"/>
+    <w:nsid w:val="0A690147"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D19CD972"/>
+    <w:tmpl w:val="BC50CAA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEA3A5E"/>
+    <w:nsid w:val="0FF6752E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="051AFFD4"/>
+    <w:tmpl w:val="356612B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D535156"/>
+    <w:nsid w:val="115E05E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E65CE90A"/>
+    <w:tmpl w:val="56EC2822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B92EA3"/>
+    <w:nsid w:val="13E604FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F56EE42"/>
+    <w:tmpl w:val="20C8FE10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11970A99"/>
+    <w:nsid w:val="14C03970"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C63684EA"/>
+    <w:tmpl w:val="AF70128E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11AA53BB"/>
+    <w:nsid w:val="151D3EFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98FA1E34"/>
+    <w:tmpl w:val="02D86CE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135B2EAB"/>
+    <w:nsid w:val="1598146F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9D23694"/>
+    <w:tmpl w:val="B1D24EF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16B00A5A"/>
+    <w:nsid w:val="1B9B3B8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59E86D3C"/>
+    <w:tmpl w:val="378A0690"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB85B29"/>
+    <w:nsid w:val="1CF4788D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BFE13BC"/>
+    <w:tmpl w:val="A07A072A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="231B6ADB"/>
+    <w:nsid w:val="1E600E5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE76B59A"/>
+    <w:tmpl w:val="491067BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23924545"/>
+    <w:nsid w:val="236176AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF78A87A"/>
+    <w:tmpl w:val="8B5A986C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26815207"/>
+    <w:nsid w:val="25101DB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18F03966"/>
+    <w:tmpl w:val="8E7802A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="273B44D8"/>
+    <w:nsid w:val="29FB481B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="291A2E86"/>
+    <w:tmpl w:val="EF6A7256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27552E0D"/>
+    <w:nsid w:val="2B690955"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13EEF230"/>
+    <w:tmpl w:val="616262FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BF63EEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30C8C146"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2413,75 +2434,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="324669FE"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35DB54A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9F49576"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="54E065C4"/>
+    <w:tmpl w:val="03A66E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2572,444 +2572,444 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E7F4721"/>
+    <w:nsid w:val="47182569"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CF6568A"/>
+    <w:tmpl w:val="B5E48818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45273C8B"/>
+    <w:nsid w:val="4CCD096A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF84D474"/>
+    <w:tmpl w:val="10A02836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45EE7151"/>
+    <w:nsid w:val="59A2590C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2121DF2"/>
+    <w:tmpl w:val="D9ECDDDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46DB109A"/>
+    <w:nsid w:val="5D0C725A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="643CACA2"/>
+    <w:tmpl w:val="C9820A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47281991"/>
+    <w:nsid w:val="60FD05CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E902F10"/>
+    <w:tmpl w:val="60D68A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E752703"/>
+    <w:nsid w:val="626C1EF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45704038"/>
+    <w:tmpl w:val="640A6196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62A2284D"/>
+    <w:nsid w:val="63796032"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE86420E"/>
+    <w:tmpl w:val="B24210BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66AF099E"/>
+    <w:nsid w:val="684A3AFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CCA978A"/>
+    <w:tmpl w:val="02D86CE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D9C3A83"/>
+    <w:nsid w:val="70FE07CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C49669F6"/>
+    <w:tmpl w:val="E92CF2FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DCE3469"/>
+    <w:nsid w:val="717C71AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="753ABBC4"/>
+    <w:tmpl w:val="C764EBE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77CB67B0"/>
+    <w:nsid w:val="71A4715A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F96287A"/>
+    <w:tmpl w:val="120A86C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="799B753B"/>
+    <w:nsid w:val="750A4203"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="669600C2"/>
+    <w:tmpl w:val="DA70B8BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CA17B26"/>
+    <w:nsid w:val="7BD85B85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B03C7A88"/>
+    <w:tmpl w:val="6B0ABB66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F5C30F4"/>
+    <w:nsid w:val="7BF40BA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="753ABBC4"/>
+    <w:tmpl w:val="0ED8C90E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="9">
-[...68 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3076,92 +3076,92 @@
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
-    <w:rsid w:val="006C4237"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00B031E8"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -4243,61 +4243,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006C4237"/>
+    <w:rsid w:val="00B031E8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006C4237"/>
+    <w:rsid w:val="00B031E8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4581,51 +4581,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A3474A-0E82-4590-B59C-D00F8B2F6026}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C04FD1D9-78FE-4328-97F3-8F31FCB7FA7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>706</Words>
   <Characters>4029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4726</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>