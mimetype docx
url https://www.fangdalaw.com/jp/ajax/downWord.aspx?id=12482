--- v1 (2026-08-04)
+++ v2 (2026-10-29)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0CD8FCE8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3072C48B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B46452" w:rsidP="00B46452">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B031E8">
+            <w:r w:rsidRPr="00B46452">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DANAE WU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7B6B0B65" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+          <w:p w14:paraId="706EB16B" w14:textId="3DEAE52F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B46452" w:rsidP="00B46452">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B031E8">
+            <w:r w:rsidRPr="00B46452">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B031E8">
+            <w:r w:rsidRPr="00B46452">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B031E8">
+            <w:r w:rsidRPr="00B46452">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="54A12DF5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+          <w:p w14:paraId="6199424A" w14:textId="776709FF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B46452" w:rsidP="00B46452">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B031E8">
+            <w:r w:rsidRPr="00B46452">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5791 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="466CEB0B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+          <w:p w14:paraId="4F910ACA" w14:textId="46F7783E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B46452" w:rsidP="00B46452">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B031E8">
+            <w:r w:rsidRPr="00B46452">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>danae.wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5ECB9010" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="07EEFEF6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B46452" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="426295F2" wp14:editId="5845A689">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76B7D8B7" wp14:editId="733F9B1B">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5B81D312" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B031E8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1ECCBF10" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B46452" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B031E8">
+            <w:r w:rsidRPr="00B46452">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WU</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B031E8">
+            <w:r w:rsidRPr="00B46452">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B031E8">
+            <w:r w:rsidRPr="00B46452">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">S PRIMARY PRACTICE AREAS COVER INTELLECTUAL PROPERTY-RELATED LITIGATION, LICENSING AND TRANSACTIONS. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DE77B2" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0E46E0C6" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1302 +472,1302 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7335663D" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="12D51F83" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wu has extensive experience in handling complex litigation and legal matters. Ms. Wu cooperates with leading companies in a wide range of industries, including semiconductors, new energy, telecommunications, chemical engineering, pharmaceuticals, medical instruments, manufacturing, fashion, sports and consumer products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C43C1" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="19CD7274" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAA1669" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="416E1170" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB50496" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="405FA021" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained favorable results for a world-leading machinery company in multiple chemical engineering trade secret misappropriation and patent invalidation cases before the Supreme Court, the Jiangsu High Court, the Nanjing Intermediate Court and CNIPA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0853E3BC" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="3011A9BF" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Semiconductor Energy Laboratory in reaching settlements in multiple patent infringement cases against a world-leading semiconductor manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1C0619" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="63A7EDB6" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for a leading global petrochemical company against its former collaborator and other infringement companies in China for trade secret misappropriation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3462386A" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="4F788821" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Pfizer in a software infringement case before the Supreme Court and the Beijing IP Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1753A7B6" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="61027B02" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kennametal, Sandvik, Ralph Lauren, Dealer Tire, VMware, Crane, Haitian, Ruby, and other well-known US, European and Chinese companies in complex matters involving unfair-competition, trademark infringement, copyright infringement and trademark administration, variously subject to procuratorial supervision, court litigation, and CNIPA proceedings in Beijing, Shanghai, Guangdong and Zhejiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFE35C8" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="3744E8B9" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for several world-leading companies in multiple patent infringement and patent invalidation cases against their competitors, including companies specialized in display panel, refrigeration components, single-cell sequencing, and ophthalmic medical equipment and instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C1C2AA" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="760A13E1" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4366174D" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="69B3FDE5" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a smart phone company in negotiation with patentees for licensing telecommunications and audio &amp; video coding standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6451CDC6" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="327CF47A" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Swiss company in an investigation by the State General Administration of Sports into potential safety issues in certain sport air guns</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3A3667" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="4E7C5433" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starbucks, Philips, TSMC, Takeda, Maersk, Japan Tobacco, VMware, Metso, Biogen, Honeywell, Shein, CICC, WuXi AppTec, Xtalpi, NIO, Xpeedic, Yangtze Memory, HTA, Edigene, CVTE, DRA, CDH Investments, and multiple foreign and domestic companies in the drug, petrochemical, semiconductor, manufacturing and consumer products industries on intellectual property-related matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9015F1" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="055295D6" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised L Catterton on its equity investment in Lotus and provided intellectual property due diligence report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0562A375" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="30947A06" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various investors and companies including CITIC Capital, Ant Group, China Mobile, CSRF, Sanofi, AstraZeneca on potential transactions in the healthcare, biotechnology, electronics and manufacturing industries and provided IP due diligence report on target companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C161501" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="4B36D399" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1610A915" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="3EFC5C11" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, J.D. and J.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1491124B" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="0F2646B2" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Lausanne (Switzerland), LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F66C69" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="10D8496E" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Southwest University of Political Science and Law, B.E. and LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3D1D10" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="642119B6" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA07F64" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="577C2790" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513C89EF" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="480B7F55" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice before the CNIPA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3C6541" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="7D45D240" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CD12E8" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="6A3F9BC0" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246A8F68" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="0051370A" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D19DAB" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="325654D4" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6689ECF6" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="0AFCAA32" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wu joined Fangda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Beijing office in 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C69295A" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="2BF5051E" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294E8D9A" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="0844C8CC" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE5D3CA" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="26C3C808" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Jurisdiction Rule Changes for Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court IP Tribunal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, November 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5842FE77" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="51BF82AF" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Landmark Anti-Monopoly and Anti-Unfair Competition Cases</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, November 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2C20F8" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="2E924C30" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Copyright Protection for AI-Generated Content</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, April 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE43ADB" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="03397FD9" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s First Patent Linkage Decision</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, September 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D82616" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="3514D512" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s First Judicial Decision on Patent Linkage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, June 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6412D7BC" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="67367394" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s 2021 Annual Report on Intellectual Property Protection and Cases</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Danlei Wu, China Law &amp; Practice, June 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3698EB7B" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="0123920E" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Protection of Information as Trade Secrets in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, September 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791A586A" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="59A61D53" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Role of the Procuratorate in Intellectual Property Cases</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Danlei Wu, China Law &amp; Practice, April 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF7BF38" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="4F6636DD" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Fourth Amendment to the Patent Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fang Qi and Danlei Wu, China Law &amp; Practice, November 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAD14B7" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="1E4EE2F6" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Author, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defending Chinese Companies in Intellectual Property Litigations in the U.S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wolters Kluwer, June 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B56786F" w14:textId="77777777" w:rsidR="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="706E76AC" w14:textId="77777777" w:rsidR="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Online Trials Propel the Use of the Smart Court in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Danlei Wu, China Law &amp; Practice, May 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="15693D96" w:rsidR="00686369" w:rsidRPr="00B031E8" w:rsidRDefault="00B031E8" w:rsidP="00B031E8">
+    <w:p w14:paraId="5567FC3C" w14:textId="1620D535" w:rsidR="00686369" w:rsidRPr="00B46452" w:rsidRDefault="00B46452" w:rsidP="00B46452">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Battle of Herbal Teas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B031E8">
+      <w:r w:rsidRPr="00B46452">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Danlei Wu, China Law &amp; Practice, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B031E8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B46452" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1965,389 +1965,389 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03503FCB"/>
+    <w:nsid w:val="01E97D99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C20010E"/>
+    <w:tmpl w:val="30082E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="090E1AAD"/>
+    <w:nsid w:val="026E5A60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92E4DF4C"/>
+    <w:tmpl w:val="BFAA57A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A690147"/>
+    <w:nsid w:val="06103C21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC50CAA2"/>
+    <w:tmpl w:val="2480A72C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF6752E"/>
+    <w:nsid w:val="062D09EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="356612B0"/>
+    <w:tmpl w:val="78943970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115E05E3"/>
+    <w:nsid w:val="067D20AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56EC2822"/>
+    <w:tmpl w:val="7A5EC57E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E604FD"/>
+    <w:nsid w:val="071A23D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20C8FE10"/>
+    <w:tmpl w:val="45C8822A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C03970"/>
+    <w:nsid w:val="0C9311F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF70128E"/>
+    <w:tmpl w:val="34C25CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151D3EFB"/>
+    <w:nsid w:val="0EC25A92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02D86CE0"/>
+    <w:tmpl w:val="031A3B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1598146F"/>
+    <w:nsid w:val="14C90CCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1D24EF8"/>
+    <w:tmpl w:val="1454346C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B9B3B8D"/>
+    <w:nsid w:val="19B30E94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="378A0690"/>
+    <w:tmpl w:val="35CC50C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CF4788D"/>
+    <w:nsid w:val="1A0973F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A07A072A"/>
+    <w:tmpl w:val="35B27082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E600E5F"/>
+    <w:nsid w:val="1AE44D3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="491067BE"/>
+    <w:tmpl w:val="6EF08482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="236176AE"/>
+    <w:nsid w:val="20504990"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B5A986C"/>
+    <w:tmpl w:val="6AF244D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25101DB9"/>
+    <w:nsid w:val="263E4A63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E7802A2"/>
+    <w:tmpl w:val="A8AA2976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29FB481B"/>
+    <w:nsid w:val="28EC1913"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF6A7256"/>
+    <w:tmpl w:val="149A9C1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B690955"/>
+    <w:nsid w:val="2C7A11DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="616262FE"/>
+    <w:tmpl w:val="F4AAA66A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF63EEA"/>
+    <w:nsid w:val="2C853630"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30C8C146"/>
+    <w:tmpl w:val="45683B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2435,53 +2435,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35DB54A1"/>
+    <w:nsid w:val="373F1E4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03A66E52"/>
+    <w:tmpl w:val="49E40546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2572,444 +2572,444 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47182569"/>
+    <w:nsid w:val="3E8A65B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5E48818"/>
+    <w:tmpl w:val="093E14C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CCD096A"/>
+    <w:nsid w:val="48D37B01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10A02836"/>
+    <w:tmpl w:val="CCEC37C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59A2590C"/>
+    <w:nsid w:val="4BCA36C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9ECDDDE"/>
+    <w:tmpl w:val="7E6EDB4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D0C725A"/>
+    <w:nsid w:val="51FD1954"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9820A84"/>
+    <w:tmpl w:val="1C38139E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60FD05CD"/>
+    <w:nsid w:val="521B1A5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60D68A5A"/>
+    <w:tmpl w:val="0862E3F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="626C1EF4"/>
+    <w:nsid w:val="562C27C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="640A6196"/>
+    <w:tmpl w:val="21CAAC62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63796032"/>
+    <w:nsid w:val="61FF432B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B24210BE"/>
+    <w:tmpl w:val="07800F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="684A3AFA"/>
+    <w:nsid w:val="62B90C51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02D86CE0"/>
+    <w:tmpl w:val="F668B8D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70FE07CF"/>
+    <w:nsid w:val="63BF5525"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E92CF2FE"/>
+    <w:tmpl w:val="093E14C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="717C71AE"/>
+    <w:nsid w:val="66B630AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C764EBE2"/>
+    <w:tmpl w:val="D4EA8AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71A4715A"/>
+    <w:nsid w:val="66D70D26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="120A86C6"/>
+    <w:tmpl w:val="EBBAC236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750A4203"/>
+    <w:nsid w:val="6F111D55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA70B8BA"/>
+    <w:tmpl w:val="61BCFEE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BD85B85"/>
+    <w:nsid w:val="77C46DFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B0ABB66"/>
+    <w:tmpl w:val="674EB6CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BF40BA2"/>
+    <w:nsid w:val="7FDD076B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ED8C90E"/>
+    <w:tmpl w:val="BE84615E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="17">
-[...17 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="24">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3117,53 +3117,53 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00B031E8"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
+    <w:rsid w:val="00B46452"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
@@ -4243,61 +4243,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B031E8"/>
+    <w:rsid w:val="00B46452"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B031E8"/>
+    <w:rsid w:val="00B46452"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4581,51 +4581,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C04FD1D9-78FE-4328-97F3-8F31FCB7FA7B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAAA8626-619F-4983-9AD7-E6779BC5CFA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>706</Words>
   <Characters>4029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4726</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>