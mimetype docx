--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7DA0C1E5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="282B5A74" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E10EA2">
+            <w:r w:rsidRPr="004E3D0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>XIONGCHAO (PETER) CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1B3B7B22" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+          <w:p w14:paraId="706EB16B" w14:textId="2239D375" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E10EA2">
+            <w:r w:rsidRPr="004E3D0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E10EA2">
+            <w:r w:rsidRPr="004E3D0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E10EA2">
+            <w:r w:rsidRPr="004E3D0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="53EF9474" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+          <w:p w14:paraId="6199424A" w14:textId="1F71F5A4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E10EA2">
+            <w:r w:rsidRPr="004E3D0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8855 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="291EFC76" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+          <w:p w14:paraId="4F910ACA" w14:textId="71E948A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E10EA2">
+            <w:r w:rsidRPr="004E3D0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiongchao.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="00A299FA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E10EA2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="75F8D53C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D0D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78F9BD45" wp14:editId="625298B1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66195302" wp14:editId="7E8419EA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="24C7F7F0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E10EA2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1D9511BA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D0D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E10EA2">
+            <w:r w:rsidRPr="004E3D0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DISPUTE RESOLUTION</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B72E7D" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="233A8067" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1305 +456,1305 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263FC426" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="791E3F6F" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Chen is a counsel with Fangda Partners</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dispute Resolution group. Peter focuses on international arbitration and has represented clients from a wide range of sectors including private equity, energy, AI, hospitality and manufacturing in arbitrations administered by the HKIAC and other institutions. Since his qualification in 2016, he has spent most of his career in Hong Kong, but has also worked in London and Beijing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BE9ECF" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="7C29FE57" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A176365" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="4E3C638D" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44471BA5" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="371B9D3E" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two large private equity funds in a complex dispute against one of the co-founders in the PRC socialized shopping business, which involved HKIAC arbitration, Hong Kong court proceedings, winding up petitions in the Cayman Islands and related arbitral proceedings in the PRC, with a total claim value of over US$150 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B19D5FA" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="54A4C67B" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a prominent Japanese private equity house in a high-steak redemption dispute against the driverless taxi business it invested, in an HKIAC arbitration. The claim value is over US$250 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E76E96F" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="0B092B5B" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a dominant PRC internet conglomerate in a claim of guaranteed investment return against the founder of an entertainment content company, which led to an HKIAC arbitration. The claim value is over HK$300 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5789AF" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="7B3D12A9" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading HKSE-listed Chinese online travel agency business in a Hong Kong High Court action and an HKIAC arbitration concerning the length and performance of its asset management agreement with an asset manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356DA4B0" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="2A4135DC" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two leading private equity funds in an Emergency Arbitrator application and the subsequent HKIAC arbitration concerning investor-founder disputes in connection with a suite of entities and agreements in multiple jurisdictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5302F494" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="3289178A" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a prominent Asia-focused private equity fund on its dispute and potential ICC New York arbitration with a US company over the fund's investment in a pharmaceutical product with the US company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517647AA" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="208F3255" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a private technology company on its equity investment in a VIE-structured venture and on its exercise of its redemption rights under the contract and Cayman Island law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBE73BE" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="3289177D" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an NYSE-listed Chinese e-consumer business in a HKIAC arbitration concerning the breach of the investors' rights agreement, with parallel proceedings in Hong Kong and Cayman courts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FAF642" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="11AF49C6" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a luxury international hotel in HKIAC-administered UNCITRAL arbitration concerning a property owner's breach of management agreements for a Beijing hotel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392BE37B" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="3D2B7283" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading NYSE-listed hospitality brand in HKIAC arbitration concerning its acquisition of a hotel business and its exercise of a price adjustment due to the seller</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s failure to achieve a performance guarantee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9886C8" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="34173A24" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading NYSE-listed hospitality brand in HKIAC arbitration to enforce its guaranteed investment return on its investment in a Hong Kong-listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3042AAAB" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="53DEA46E" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a popular international restaurant brand in an ICC arbitration against its former franchisee in South Asia concerning the breach of a franchise agreement and in successfully terminating the franchise relationship in line with the restaurant brand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s broader strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D8EB5C" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="6448DFD8" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese convenience store chain in an ICC arbitration with parallel Cayman proceedings against its Taiwan JV partner over claims including breach of SHA agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBAACF3" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="05BD7862" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a PRC men</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s fashion brand on a joint venture dispute and a potential HKIAC arbitration with a Hong Kong-listed fast fashion company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D20437B" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="36B72F07" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading international hotel brand on multiple breaches of a hotel management agreement and on the early termination of the agreement with regard to its hotels in China and multiple Asian jurisdictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F496E20" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="5D93CEEB" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a high-net-worth individual in the Hong Kong High Court in resisting a world-wide Mareva injunction in connection with a private equity investment into the individual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s famous restaurant chain</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24ED5ED0" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="5A9342DA" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Sinopec on its successful multibillion US Dollars arbitration concerning fraud allegations against Repsol arising from the acquisition of oil and gas assets in the UK under SIAC rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452204F6" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="0C444387" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a consortium of international oil companies on their claims and their potential ad hoc arbitration against an African government in relation to the contractual stabilisation mechanism and the breaches under production sharing agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE14298" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="6CCF107D" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the investment arm for a consortium of belt-and-road investors in an unsuccessful hydropower project in a Southeast Asian country on strategies including an anti-suit injunction for responding to local guerrilla court proceedings in the breach of an arbitration agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BAA91F" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="6739687A" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Middle Eastern oil and gas company in successfully reducing the quantum of a claim to one-tenth the original value in LCIA arbitration concerning crude oil supply and trade in the Caspian Sea region</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6DE32C" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="7380D081" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese SOE on its disputes with Australian counterparts concerning calculating and auditing various contractual charges</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067751A8" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="4197EF97" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese SOE on its withdrawal from and cessation of operation in a Middle East country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552E28A4" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="458C9C56" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the committee for a mentally incapacitated person in a high-stakes family dispute in the Hong Kong High Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A9E7E8" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="043A9D4F" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBEFEEC" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="505897AB" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEF256F" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="4D81F0DD" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.M. (Public International Law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4973E5EE" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="6734DC19" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP University College, Graduate Diploma in Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE5F68F" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="1A8A1A02" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>City University of Hong Kong, Postgraduate Certificate in Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753FC7CB" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="4D84E2AF" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A771F5F" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="0CAC7687" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR (2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337CC4FF" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="7EBB7F6A" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in England and Wales (2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578AA40D" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="5EBCC3EA" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Passed PRC Bar Exam (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E8B4DB" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="378F7658" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FCC131" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="498BF275" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241674E6" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="373116CA" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E345BE9" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="252AB691" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7826CCAF" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="4BF2AE21" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51187BB6" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="2B0D3266" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Peter trained with and worked for an international law firm with a renowned dispute resolution practice for eight years, in its Hong Kong, London and Beijing offices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2457FE62" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="228D3CC9" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>He is currently a committee member of the HK45, a young professional grouping of the HKIAC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9028D4" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="644292F9" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFE150A" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="47BE9AAE" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCCEA93" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="6B689B1D" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Co-author, "Arbitration of M&amp;A Transactions" (China Chapter), Global Law and Business, 2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2648639E" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="6AF8E021" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Delos Guide on Arbitration Jurisdictions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hong Kong", 2025 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659BD943" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="7EBD89F8" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Updates on Potential EU-China Comprehensive Agreement on Investment (with a Focus on Investment Protection and ISDS) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Wine in New Bottles?", 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772D0656" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="7DD64540" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "2020 Survey of TMT Sector Investor-State Arbitration" </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A5734C" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="680DDF3A" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Outcome Related Fee Structures for Arbitration Now Available in Hong Kong", 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E22827E" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="2A93136C" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Differing 'One-stop Adjudication' Presumptions in Company Law Disputes?", 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B1D3E5" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="2C24097B" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Restricting Absolute Immunity </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> China Promulgates Foreign State Immunity Law", 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5194A6F7" w14:textId="77777777" w:rsidR="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="27FD1F89" w14:textId="77777777" w:rsidR="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">"State immunity and arbitration in China", LexisNexis, 2024 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="07F3A17E" w:rsidR="00686369" w:rsidRPr="00E10EA2" w:rsidRDefault="00E10EA2" w:rsidP="00E10EA2">
+    <w:p w14:paraId="5567FC3C" w14:textId="4D3A3529" w:rsidR="00686369" w:rsidRPr="004E3D0D" w:rsidRDefault="004E3D0D" w:rsidP="004E3D0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10EA2">
+      <w:r w:rsidRPr="004E3D0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Commercial Arbitration: Hong Kong", Global Arbitration Review, 2025 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E10EA2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="004E3D0D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1952,1363 +1952,1363 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00723AF8"/>
+    <w:nsid w:val="027C0CAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCC2BA70"/>
+    <w:tmpl w:val="DDAA7420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0086503D"/>
+    <w:nsid w:val="07020296"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7246582E"/>
+    <w:tmpl w:val="ADBED134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02C0316D"/>
+    <w:nsid w:val="0CD56687"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2BAD100"/>
+    <w:tmpl w:val="B76886F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A00DE1"/>
+    <w:nsid w:val="0D663F69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="408E1C88"/>
+    <w:tmpl w:val="4CFCEFD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C345044"/>
+    <w:nsid w:val="0F1673AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EB6083C"/>
+    <w:tmpl w:val="C542FF90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10134C68"/>
+    <w:nsid w:val="117D26A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81ECBBA2"/>
+    <w:tmpl w:val="F5569468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1059473D"/>
+    <w:nsid w:val="165318BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAE87A38"/>
+    <w:tmpl w:val="663A1694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1507709D"/>
+    <w:nsid w:val="19824E4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4640571C"/>
+    <w:tmpl w:val="FECA48D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166E31AA"/>
+    <w:nsid w:val="19D9432D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C064ED4"/>
+    <w:tmpl w:val="8018A5A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="180935EE"/>
+    <w:nsid w:val="1F331258"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="648E0E12"/>
+    <w:tmpl w:val="CFFED122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CF464C0"/>
+    <w:nsid w:val="1F82689D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F50EA69C"/>
+    <w:tmpl w:val="D150A154"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F622F59"/>
+    <w:nsid w:val="24296C31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82D21C46"/>
+    <w:tmpl w:val="120008B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217302A2"/>
+    <w:nsid w:val="2A6B0698"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="510CC2BA"/>
+    <w:tmpl w:val="19925FDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2412746F"/>
+    <w:nsid w:val="2A7C062F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39721908"/>
+    <w:tmpl w:val="C352BA60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="254161DC"/>
+    <w:nsid w:val="2D2531BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F13C4A1C"/>
+    <w:tmpl w:val="E5080E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28073E9C"/>
+    <w:nsid w:val="2D873DAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF2485B2"/>
+    <w:tmpl w:val="4080B83A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A222829"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="318576B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="111CE380"/>
+    <w:tmpl w:val="BDA01DCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AC86730"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31D9152F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83FA7DA0"/>
+    <w:tmpl w:val="CDAA7EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE136F5"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32E64E28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECAE62E0"/>
+    <w:tmpl w:val="4A3A0A14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE17E0D"/>
+    <w:nsid w:val="34683741"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7783FFC"/>
+    <w:tmpl w:val="D8224848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3060085A"/>
+    <w:nsid w:val="35C92C2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AD0B57C"/>
+    <w:tmpl w:val="379EEF48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="332F4425"/>
+    <w:nsid w:val="3AC00B43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24A893DA"/>
+    <w:tmpl w:val="58CE6ECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A2030C"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BAD20A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C446AD0"/>
+    <w:tmpl w:val="E41488F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34CB0806"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CB472B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E420559C"/>
+    <w:tmpl w:val="0C2EC1D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37D77467"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4230657A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A7201E0"/>
+    <w:tmpl w:val="D6062782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2F0B34"/>
+    <w:nsid w:val="46BB49D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="149E7A64"/>
+    <w:tmpl w:val="966C4A16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3620E7"/>
+    <w:nsid w:val="47D73C1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9DE6EC6"/>
+    <w:tmpl w:val="9FD8CDFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E871357"/>
+    <w:nsid w:val="49143DD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9E897F2"/>
+    <w:tmpl w:val="10560748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4812185D"/>
+    <w:nsid w:val="4DC65A5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABE04328"/>
+    <w:tmpl w:val="EEC0C9C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49451DB7"/>
+    <w:nsid w:val="53A64C71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79400468"/>
+    <w:tmpl w:val="765408B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51EB7644"/>
+    <w:nsid w:val="58E633EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="993E4C3C"/>
+    <w:tmpl w:val="A23C8A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55C53FD0"/>
+    <w:nsid w:val="59D0480B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7CA169C"/>
+    <w:tmpl w:val="9A2AD1BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B587E3D"/>
+    <w:nsid w:val="5FF87DEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D0EE6E2"/>
+    <w:tmpl w:val="425AE3F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E605EFE"/>
+    <w:nsid w:val="627740CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4447520"/>
+    <w:tmpl w:val="65060D9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FC25F10"/>
+    <w:nsid w:val="62EA7CDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C546BD18"/>
+    <w:tmpl w:val="5A98159C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61EA2A68"/>
+    <w:nsid w:val="63DC3FE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E15ADB5E"/>
+    <w:tmpl w:val="A26A5B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629244F4"/>
+    <w:nsid w:val="69FC288A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3046528"/>
+    <w:tmpl w:val="E4A8A34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="687357F1"/>
+    <w:nsid w:val="6D5644C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76AE5B34"/>
+    <w:tmpl w:val="6F7695D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AC97D8B"/>
+    <w:nsid w:val="6D85559D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43BAA838"/>
+    <w:tmpl w:val="33CEDF62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B4E5021"/>
+    <w:nsid w:val="6E1C7183"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="510CC2BA"/>
+    <w:tmpl w:val="303A7FE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DDD7608"/>
+    <w:nsid w:val="6E755048"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC300C6C"/>
+    <w:tmpl w:val="A0289D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71331070"/>
+    <w:nsid w:val="71033E46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE3ED3C2"/>
+    <w:tmpl w:val="9A2AD1BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="725273D9"/>
+    <w:nsid w:val="75AD4D2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96FCBB14"/>
+    <w:tmpl w:val="CE923314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73880561"/>
+    <w:nsid w:val="77512AC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D76E248C"/>
+    <w:tmpl w:val="37B0BF9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D12050"/>
+    <w:nsid w:val="78FC2D24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81DE985A"/>
+    <w:tmpl w:val="38626E6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
-[...65 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="26">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3358,50 +3358,51 @@
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
+    <w:rsid w:val="004E3D0D"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
@@ -3437,51 +3438,50 @@
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
-    <w:rsid w:val="00E10EA2"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -4542,61 +4542,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E10EA2"/>
+    <w:rsid w:val="004E3D0D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E10EA2"/>
+    <w:rsid w:val="004E3D0D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4880,51 +4880,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2467C9CB-18D8-47E4-B5D6-598A4C6F9C0B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D09EE3B5-8192-47BE-8CA5-2EEB09F2F43E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1014</Words>
   <Characters>5780</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6781</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>