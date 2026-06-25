--- v0 (2026-06-24)
+++ v1 (2026-06-25)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="352375F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="502F8976" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A935D8">
+            <w:r w:rsidRPr="00CF78E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>GUANGZE TU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2C712301" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+          <w:p w14:paraId="706EB16B" w14:textId="4AB9495C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A935D8">
+            <w:r w:rsidRPr="00CF78E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A935D8">
+            <w:r w:rsidRPr="00CF78E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A935D8">
+            <w:r w:rsidRPr="00CF78E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0B589F87" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+          <w:p w14:paraId="6199424A" w14:textId="414031ED" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A935D8">
+            <w:r w:rsidRPr="00CF78E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1028 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="61ECC06D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+          <w:p w14:paraId="4F910ACA" w14:textId="56C83354" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A935D8">
+            <w:r w:rsidRPr="00CF78E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Guangze.tu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="602529B5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A935D8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3F6425F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CBDFB85" wp14:editId="1461F3A7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00113ACB" wp14:editId="58EB32F8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3BB26F8B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A935D8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="388FC711" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A935D8">
+            <w:r w:rsidRPr="00CF78E8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. TU SPECIALIZES IN BANKRUPTCY RESTRUCTURING AND NON-PERFORMING ASSET-RELATED BUSINESSES, MAINLY INCLUDING: LARGE GROUP ENTERPRISES, LISTED COMPANIES, REAL ESTATE ENTERPRISES IN TRADITIONAL INDUSTRIES, BANKRUPTCY RESTRUCTURING, PRE-RESTRUCTURING, DEBT RESTRUCTURING, RESTRUCTURING INVESTMENT, ENTERPRISE LIQUIDATION, NON-PERFORMING ASSET-RELATED ACQUISITION, ASSET DISPOSAL, LITIGATION AND EXECUTION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3204BF58" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2BC976D8" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1028 +456,1028 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A56465D" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="4632411A" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E94D3CD" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="1110043F" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Reorganization and liquidation bankruptcy administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6AE330" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="40AD5CC7" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization and pre-reorganization of Trendzone Construction and Decoration Co., Ltd. (603030)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332B79CE" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="34EF108B" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Shanghai Yuehe Real Estate Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C126BB4" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="40CF6838" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Bestway Marine &amp; Energy Technology Co., Ltd. (300008)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5250648A" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="7951634C" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Fujian Shida (600734)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2151AF67" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="59EF9885" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization and liquidation of Shanghai Tongfeng Real Estate Development Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384B5801" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="2C9887E7" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Zhongke Construction and Development Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A8359F" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="2A104EA8" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of bankruptcy administrator in the bankruptcy reorganization of Dalian Shipbuilding Industry Group Offshore Engineering Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F14F11" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="3A504D25" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in applying for the substantive consolidation of Shanghai Jinlihua Real Estate Development Co., LTD and another related company in their bankruptcy liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EF8344" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="11D40361" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Xindalu Sport Center Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC54786" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="504797A3" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Yufu Investment Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A94B299" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="394AF4AA" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Kaili Pump Industry Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661E1CBA" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="69525FE1" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in applying for the substantive consolidation of Zhoushan Haozhou and other 11 related companies in their bankruptcy reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E97574A" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="7D500160" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in bankruptcy liquidation of more than 30 Shanghai companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E05BC08" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="3F71685E" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a legal counsel of the bankruptcy administrator in applying for the substantive consolidation of Fengli Group and other 28 related enterprises in their bankruptcy reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF6886C" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="0A9C0525" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a legal counsel in the Insolvency Practice Group at a well-known accounting firm, assisting them as the bankruptcy administrator throughout bankruptcy proceedings, including liquidation and reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A58F16" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="288479EF" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Debt and investment restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF586B0" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="376F52C9" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Sanding Holding Group and in the debt reorganization of Sanding Holding Group's listed company Huading (601113)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506A33AA" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="6CDFFCC4" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the debt committee in participating in Sanpower Group's out-of-court restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC1DD16" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="2406B34E" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the debt restructuring of Hunan Chinasun Pharmaceutical Machinery Co., Ltd. (300216)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DB4B0D" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="7518911F" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the debt restructuring of Xinguang Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5C0BAB" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="75167F39" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in a Chongqing trust company during its M&amp;A and its debt restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC78EA3" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="6AC8888C" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Foshan Rongjin Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46170988" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="61186E1C" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai BioGrowing Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27845084" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="5B536E22" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Hefei Xinqiao Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65431B32" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="376183E1" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai Daziran Investment Development Co., Ltd. (Hongqiao Project)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DC4A40" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="54744B0E" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai Quanfangwei Digital Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D46B246" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="706443AA" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization and liquidation of Shanghai Jinyi Real Estate Co., Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBE204C" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="314E4A19" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shandong Hongye Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1A7D99" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="7F4DC287" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an provisional liquidator in the bankruptcy reorganization of China Solar China Yuan Chang (HK00155)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5D8E88" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="3BCD2637" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China's largest creditor in SunEdison during its cross-border bankruptcy and overseas assets disposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0699ADCE" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="588505FB" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the investor in the debt restructuring of Hangzhou Haoyuan (Hangzhou Project)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE5B02E" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="791DCB93" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-performing Assets and related Dispute resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78099DAA" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="102FAE82" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-funded enterprise as a creditor in declaring claims and participating in the subsequent settlement and cancellation in the bankruptcy reorganization of Shenyang Machine Tool Co., LTD. (000410) and its subsidiary Shenyang Yinfeng Manufacturing Co., LTD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589D51C1" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="7EBC7FF1" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-funded enterprise as a creditor in declaring claims and participating in the subsequent settlement and cancellation in the bankruptcy reorganization of Huishan Dairy Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C97944" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="7C80C89E" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Import and Export Bank in the disposal of several non-performing debt packages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F2FF94" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="4BE40C07" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as the bankruptcy administrator in dozens of bankruptcies and in the derivative litigation in the Shanghai Higher People's Court, the Shanghai Railway Transportation Court, the Shanghai Third Intermediate People's Court, and other basic courts and intermediate courts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507CED57" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="4FBDBD9C" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57628CC0" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="701F6B12" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xiamen University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAE6756" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="73F784B4" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai International Studies University, School of Law, J.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC54407" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="4EAAF94A" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF64F6F" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="4FE20503" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CAB0D4" w14:textId="77777777" w:rsidR="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="1D110D30" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="61EE802B" w:rsidR="00686369" w:rsidRPr="00A935D8" w:rsidRDefault="00A935D8" w:rsidP="00A935D8">
+    <w:p w14:paraId="5567FC3C" w14:textId="32339A65" w:rsidR="00686369" w:rsidRPr="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Tu joined Fangda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A935D8">
+      <w:r w:rsidRPr="00CF78E8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office as an associate in 2018. Before joining the firm, Mr. Tu worked at Zhonglun Law Firm Shanghai office.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A935D8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CF78E8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1675,323 +1675,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A306AC"/>
+    <w:nsid w:val="06F76828"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F59E69F0"/>
+    <w:tmpl w:val="9012835C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="044C73FB"/>
+    <w:nsid w:val="089A3583"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F5A9DB0"/>
+    <w:tmpl w:val="A704BCB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7B4266"/>
+    <w:nsid w:val="116E626B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E7072DA"/>
+    <w:tmpl w:val="F1BC674C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F962746"/>
+    <w:nsid w:val="11854FD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B6E902A"/>
+    <w:tmpl w:val="37808516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12FF662A"/>
+    <w:nsid w:val="152A0DB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="544665D6"/>
+    <w:tmpl w:val="60B22B68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16ED2471"/>
+    <w:nsid w:val="18483263"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1546A4A8"/>
+    <w:tmpl w:val="2EC47CF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B540C0"/>
+    <w:nsid w:val="1BF53930"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC00303E"/>
+    <w:tmpl w:val="6232906E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B844D4B"/>
+    <w:nsid w:val="1EC64FA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B6E902A"/>
+    <w:tmpl w:val="96B886F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3939E8"/>
+    <w:nsid w:val="21AE3F8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C5810CC"/>
+    <w:tmpl w:val="38AEF112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20C859E3"/>
+    <w:nsid w:val="222B7B7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A806922A"/>
+    <w:tmpl w:val="84E60046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="290C5A09"/>
+    <w:nsid w:val="22D4551E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FBABE68"/>
+    <w:tmpl w:val="A1C0B91E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CC65E56"/>
+    <w:nsid w:val="29694BB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="811EF690"/>
+    <w:tmpl w:val="016C0132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E93678E"/>
+    <w:nsid w:val="297348E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30AA5A98"/>
+    <w:tmpl w:val="DB34FE48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A3E4994"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8226C46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2060,834 +2081,813 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F325F20"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34C63EEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="817C0576"/>
+    <w:tmpl w:val="763C4276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31553AB3"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AB319C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1460223C"/>
+    <w:tmpl w:val="62D85FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31930B1A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CCC25DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="178EECB0"/>
+    <w:tmpl w:val="696A9BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36425157"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40AC57DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="002AACCE"/>
+    <w:tmpl w:val="888842A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="41157F2F"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46015A4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6929AFC"/>
+    <w:tmpl w:val="A066FBF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46C53622"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47705389"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14E6F93A"/>
+    <w:tmpl w:val="7228F24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="479C693E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48E654CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8D0E99C"/>
+    <w:tmpl w:val="2474CC9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E6F3DD0"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D707FFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAB272A4"/>
+    <w:tmpl w:val="7C0C6C3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52624242"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E931A0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8EE50FA"/>
+    <w:tmpl w:val="648839E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F0C20E6"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F182381"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0144CC38"/>
+    <w:tmpl w:val="E160A556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F480A1E"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="525B2632"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="024670B4"/>
+    <w:tmpl w:val="A9DE5648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62D72597"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57645B55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27368C32"/>
+    <w:tmpl w:val="28FCCE42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="641E13FE"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59BD5EFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="499C5F00"/>
+    <w:tmpl w:val="072C8754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="645C5F41"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="614561D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5CE0754"/>
+    <w:tmpl w:val="F81262F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="674460A6"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67806AAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2580F16"/>
+    <w:tmpl w:val="B9349D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68D158C4"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="686067DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A84C22E"/>
+    <w:tmpl w:val="B8E6DEB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A9362FA"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68CC2920"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D3E1DAA"/>
+    <w:tmpl w:val="908E062A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B8B05D5"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B64182B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59FECE96"/>
+    <w:tmpl w:val="016C0132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E8C3A63"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E783C00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8102CE0"/>
+    <w:tmpl w:val="D736E852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="725505AF"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="700672B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4CE15B2"/>
+    <w:tmpl w:val="16A40DFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="766128AE"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="713A0F97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42F41F1C"/>
+    <w:tmpl w:val="9E523F88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="766D0523"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77927F25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="162AAC18"/>
+    <w:tmpl w:val="B726A96A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773E5DD6"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="796E490C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01CC47C2"/>
+    <w:tmpl w:val="F93E6BD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A0C6690"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A281F34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D88ED4C"/>
+    <w:tmpl w:val="3DF8C9F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A2B2199"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E066E8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B60A2302"/>
+    <w:tmpl w:val="194CFA32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5">
-[...8 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="10">
-[...38 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="24">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2995,63 +2995,63 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00A935D8"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
+    <w:rsid w:val="00CF78E8"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4121,61 +4121,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A935D8"/>
+    <w:rsid w:val="00CF78E8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A935D8"/>
+    <w:rsid w:val="00CF78E8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4459,51 +4459,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01438169-B6F3-4F5E-A23E-CF16A819ABFA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DE39709-57A7-4B49-B136-833C378BE93F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>844</Words>
   <Characters>4812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>