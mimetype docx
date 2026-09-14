--- v1 (2026-06-25)
+++ v2 (2026-09-14)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="502F8976" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="27FB33AE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CF78E8">
+            <w:r w:rsidRPr="009E1A25">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>GUANGZE TU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4AB9495C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+          <w:p w14:paraId="706EB16B" w14:textId="6AFA515B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CF78E8">
+            <w:r w:rsidRPr="009E1A25">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF78E8">
+            <w:r w:rsidRPr="009E1A25">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF78E8">
+            <w:r w:rsidRPr="009E1A25">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="414031ED" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+          <w:p w14:paraId="6199424A" w14:textId="20100446" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CF78E8">
+            <w:r w:rsidRPr="009E1A25">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1028 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="56C83354" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+          <w:p w14:paraId="4F910ACA" w14:textId="2180C0C8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CF78E8">
+            <w:r w:rsidRPr="009E1A25">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Guangze.tu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3F6425F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2F6D3D5F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009E1A25" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00113ACB" wp14:editId="58EB32F8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CD838FC" wp14:editId="6F4F5C25">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="388FC711" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CF78E8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6CFF2E5B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009E1A25" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CF78E8">
+            <w:r w:rsidRPr="009E1A25">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. TU SPECIALIZES IN BANKRUPTCY RESTRUCTURING AND NON-PERFORMING ASSET-RELATED BUSINESSES, MAINLY INCLUDING: LARGE GROUP ENTERPRISES, LISTED COMPANIES, REAL ESTATE ENTERPRISES IN TRADITIONAL INDUSTRIES, BANKRUPTCY RESTRUCTURING, PRE-RESTRUCTURING, DEBT RESTRUCTURING, RESTRUCTURING INVESTMENT, ENTERPRISE LIQUIDATION, NON-PERFORMING ASSET-RELATED ACQUISITION, ASSET DISPOSAL, LITIGATION AND EXECUTION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC976D8" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5157CB58" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1028 +456,1028 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4632411A" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="607DE652" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1110043F" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="6A76D7DD" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Reorganization and liquidation bankruptcy administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AD5CC7" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="3E14E744" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization and pre-reorganization of Trendzone Construction and Decoration Co., Ltd. (603030)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EF108B" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="18958CA5" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Shanghai Yuehe Real Estate Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CF6838" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="24498561" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Bestway Marine &amp; Energy Technology Co., Ltd. (300008)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7951634C" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="192778CF" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Fujian Shida (600734)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EF9885" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="2B04171B" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization and liquidation of Shanghai Tongfeng Real Estate Development Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9887E7" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="36336A18" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Zhongke Construction and Development Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A104EA8" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="7B7AF550" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of bankruptcy administrator in the bankruptcy reorganization of Dalian Shipbuilding Industry Group Offshore Engineering Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A504D25" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="79EB6E13" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in applying for the substantive consolidation of Shanghai Jinlihua Real Estate Development Co., LTD and another related company in their bankruptcy liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D40361" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="47289543" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Xindalu Sport Center Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504797A3" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="7407910F" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Yufu Investment Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394AF4AA" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="0E6B8C15" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Kaili Pump Industry Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69525FE1" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="149BDA37" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in applying for the substantive consolidation of Zhoushan Haozhou and other 11 related companies in their bankruptcy reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D500160" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="6108E694" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in bankruptcy liquidation of more than 30 Shanghai companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F71685E" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="62EADD49" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a legal counsel of the bankruptcy administrator in applying for the substantive consolidation of Fengli Group and other 28 related enterprises in their bankruptcy reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9C0525" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="015D8E0C" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a legal counsel in the Insolvency Practice Group at a well-known accounting firm, assisting them as the bankruptcy administrator throughout bankruptcy proceedings, including liquidation and reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288479EF" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="28E8427D" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Debt and investment restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376F52C9" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="1B7964E2" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Sanding Holding Group and in the debt reorganization of Sanding Holding Group's listed company Huading (601113)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDFFCC4" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="738B5FDF" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the debt committee in participating in Sanpower Group's out-of-court restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2406B34E" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="11ED0B0B" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the debt restructuring of Hunan Chinasun Pharmaceutical Machinery Co., Ltd. (300216)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7518911F" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="045433E1" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the debt restructuring of Xinguang Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75167F39" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="13C4BEA6" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in a Chongqing trust company during its M&amp;A and its debt restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC8888C" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="629644B0" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Foshan Rongjin Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61186E1C" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="45B868BF" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai BioGrowing Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B536E22" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="63199AAE" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Hefei Xinqiao Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376183E1" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="6151C958" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai Daziran Investment Development Co., Ltd. (Hongqiao Project)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54744B0E" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="7020B4F6" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai Quanfangwei Digital Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706443AA" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="074AB3DC" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization and liquidation of Shanghai Jinyi Real Estate Co., Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314E4A19" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="37B6D5C0" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shandong Hongye Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4DC287" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="3AA3D3B4" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an provisional liquidator in the bankruptcy reorganization of China Solar China Yuan Chang (HK00155)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCD2637" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="63F00DC2" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China's largest creditor in SunEdison during its cross-border bankruptcy and overseas assets disposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588505FB" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="7D1BB15C" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the investor in the debt restructuring of Hangzhou Haoyuan (Hangzhou Project)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791DCB93" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="2D27DDA8" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-performing Assets and related Dispute resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102FAE82" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="2986058C" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-funded enterprise as a creditor in declaring claims and participating in the subsequent settlement and cancellation in the bankruptcy reorganization of Shenyang Machine Tool Co., LTD. (000410) and its subsidiary Shenyang Yinfeng Manufacturing Co., LTD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBC7FF1" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="724A9CD7" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-funded enterprise as a creditor in declaring claims and participating in the subsequent settlement and cancellation in the bankruptcy reorganization of Huishan Dairy Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C80C89E" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="2F9A0792" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Import and Export Bank in the disposal of several non-performing debt packages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE40C07" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="268BA079" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as the bankruptcy administrator in dozens of bankruptcies and in the derivative litigation in the Shanghai Higher People's Court, the Shanghai Railway Transportation Court, the Shanghai Third Intermediate People's Court, and other basic courts and intermediate courts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBDBD9C" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="5741B34B" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701F6B12" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="31F665AE" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xiamen University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F784B4" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="1CFE172C" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai International Studies University, School of Law, J.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAAF94A" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="6B603838" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE20503" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="3E10BBB4" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D110D30" w14:textId="77777777" w:rsidR="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="77892A2A" w14:textId="77777777" w:rsidR="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="32339A65" w:rsidR="00686369" w:rsidRPr="00CF78E8" w:rsidRDefault="00CF78E8" w:rsidP="00CF78E8">
+    <w:p w14:paraId="5567FC3C" w14:textId="64237B2D" w:rsidR="00686369" w:rsidRPr="009E1A25" w:rsidRDefault="009E1A25" w:rsidP="009E1A25">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Tu joined Fangda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF78E8">
+      <w:r w:rsidRPr="009E1A25">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office as an associate in 2018. Before joining the firm, Mr. Tu worked at Zhonglun Law Firm Shanghai office.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CF78E8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="009E1A25" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1675,344 +1675,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06F76828"/>
+    <w:nsid w:val="076E29D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9012835C"/>
+    <w:tmpl w:val="B25C2226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="089A3583"/>
+    <w:nsid w:val="09582E76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A704BCB4"/>
+    <w:tmpl w:val="5E58C492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="116E626B"/>
+    <w:nsid w:val="0A8E0975"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1BC674C"/>
+    <w:tmpl w:val="C2E20274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11854FD1"/>
+    <w:nsid w:val="0B420F66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37808516"/>
+    <w:tmpl w:val="9D30C384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="152A0DB5"/>
+    <w:nsid w:val="119B2A84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60B22B68"/>
+    <w:tmpl w:val="F0184C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18483263"/>
+    <w:nsid w:val="15581517"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EC47CF6"/>
+    <w:tmpl w:val="3A3A4A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF53930"/>
+    <w:nsid w:val="19481D40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6232906E"/>
+    <w:tmpl w:val="307EA772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC64FA3"/>
+    <w:nsid w:val="1A0D2677"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96B886F8"/>
+    <w:tmpl w:val="2EE45F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21AE3F8C"/>
+    <w:nsid w:val="1C076836"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38AEF112"/>
+    <w:tmpl w:val="9A728A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="222B7B7C"/>
+    <w:nsid w:val="1D2F5193"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84E60046"/>
+    <w:tmpl w:val="C644AF50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22D4551E"/>
+    <w:nsid w:val="1EE435EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1C0B91E"/>
+    <w:tmpl w:val="C4629142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29694BB9"/>
+    <w:nsid w:val="20D83832"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="016C0132"/>
+    <w:tmpl w:val="2FDC51F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="297348E4"/>
+    <w:nsid w:val="2130706A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB34FE48"/>
+    <w:tmpl w:val="EBA84B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A3E4994"/>
+    <w:nsid w:val="21655EED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8226C46"/>
+    <w:tmpl w:val="B616D9E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B0C29BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7A4B7BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B6A2A17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3474A0EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E4137C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6158F5C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2081,93 +2144,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C63EEE"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F59176F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="763C4276"/>
+    <w:tmpl w:val="5DFE36C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AB319C4"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="313C07E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62D85FBE"/>
+    <w:tmpl w:val="F95288B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34D45596"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04522902"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2239,655 +2323,571 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CCC25DB"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="433B6600"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="696A9BAC"/>
+    <w:tmpl w:val="CAD625EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40AC57DB"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="480E091D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="888842A8"/>
+    <w:tmpl w:val="AF1EBF26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46015A4F"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4955133C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A066FBF8"/>
+    <w:tmpl w:val="7562BECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47705389"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C35528B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7228F24A"/>
+    <w:tmpl w:val="15FCE28C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48E654CA"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="583A7FFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2474CC9C"/>
+    <w:tmpl w:val="CAA01AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D707FFE"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58575B66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C0C6C3E"/>
+    <w:tmpl w:val="4AD8D54A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E931A0C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59F37FF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="648839E8"/>
+    <w:tmpl w:val="E2624A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F182381"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ADE4CF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E160A556"/>
+    <w:tmpl w:val="B738510A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="525B2632"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DFC5A6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9DE5648"/>
+    <w:tmpl w:val="8070E63A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57645B55"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ED96330"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28FCCE42"/>
+    <w:tmpl w:val="CA34D2E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59BD5EFE"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="660F138E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="072C8754"/>
+    <w:tmpl w:val="DD24404A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="614561D0"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="661B5957"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F81262F4"/>
+    <w:tmpl w:val="73C4CB72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67806AAD"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66342208"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9349D6A"/>
+    <w:tmpl w:val="F454BE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="686067DD"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="679872F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8E6DEB4"/>
+    <w:tmpl w:val="21F87086"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68CC2920"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7688192F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="908E062A"/>
+    <w:tmpl w:val="91DAF846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B64182B"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77861CA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="016C0132"/>
+    <w:tmpl w:val="69D81CE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E783C00"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78FE0CD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D736E852"/>
+    <w:tmpl w:val="26ACE892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700672B5"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AA31A34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16A40DFA"/>
+    <w:tmpl w:val="8438BDC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="713A0F97"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B2E5B03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E523F88"/>
+    <w:tmpl w:val="8070E63A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17">
-[...2 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20">
-[...17 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="27">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="37">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2988,70 +2988,70 @@
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
+    <w:rsid w:val="009E1A25"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
-    <w:rsid w:val="00CF78E8"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4121,61 +4121,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF78E8"/>
+    <w:rsid w:val="009E1A25"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF78E8"/>
+    <w:rsid w:val="009E1A25"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4459,51 +4459,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DE39709-57A7-4B49-B136-833C378BE93F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AA24F55-81EF-4C1B-A17E-9CF8C9165D51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>844</Words>
   <Characters>4812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>