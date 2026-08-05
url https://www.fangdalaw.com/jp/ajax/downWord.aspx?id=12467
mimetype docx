--- v0 (2026-06-03)
+++ v1 (2026-08-05)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2081BFAB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4748A814" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C2881" w:rsidP="007C2881">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BC1F2F">
+            <w:r w:rsidRPr="007C2881">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ZHENYUAN HU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2CA2D8B1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+          <w:p w14:paraId="706EB16B" w14:textId="4964F197" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C2881" w:rsidP="007C2881">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BC1F2F">
+            <w:r w:rsidRPr="007C2881">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC1F2F">
+            <w:r w:rsidRPr="007C2881">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC1F2F">
+            <w:r w:rsidRPr="007C2881">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7E5FD969" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+          <w:p w14:paraId="6199424A" w14:textId="4094FE07" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C2881" w:rsidP="007C2881">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BC1F2F">
+            <w:r w:rsidRPr="007C2881">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1194 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3E248C8D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+          <w:p w14:paraId="4F910ACA" w14:textId="2EE23A05" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C2881" w:rsidP="007C2881">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BC1F2F">
+            <w:r w:rsidRPr="007C2881">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>giant.hu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="31FEF741" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC1F2F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="784BAE6A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C2881" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D603FF3" wp14:editId="5277EF6C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A6F15DE" wp14:editId="56A00F0E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1B30DD5C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BC1F2F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="37D8A5BD" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007C2881" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BC1F2F">
+            <w:r w:rsidRPr="007C2881">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DR. HU SPECIALIZES IN DISPUTE RESOLUTION, INTER ALIA COMPLEX DISPUTE RESOLUTION RELATED TO IP, COMPETITION, AND COMMERCE LAW. HE HAS EXTENSIVE EXPERIENCE AND DEEP INSIGHT IN THE PRACTICE OF CIVIL LITIGATION AND ARBITRATION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E8870E" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="094E6F7F" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1184 +456,1184 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F80937D" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="5FAF4E9B" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615390A0" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="1FF84302" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IP Cases and Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7402AA06" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="38CA5C0F" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MaxMara on trademark protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F414D46" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="5A77FC12" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Victrex on trademark protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EEF1D6" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="2A50E192" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kobayashi on patent protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F76D626" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="5B8B7891" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargill on trademark protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B28BE49" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="71627616" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daikin on patent protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0699FEFD" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="7F858884" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising SEWPG on intellectual property protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB5650D" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="6B91E9BE" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Jiangnan Shipyard on intellectual property protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CDE460" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="3BA62381" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Fill-Med in administrative litigations of trademark registration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD94D92" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="4181437D" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dulwich successfully in an administrative litigation of trademark recordal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C194AD" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="323D7A8A" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MUJI successfully in a litigation of trademark infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D663AC1" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="75B0C347" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended Bilibili successfully against Tencent in a litigation of copyright infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71608FA3" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="1B9115CC" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Competition Cases and Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF0FED0" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="2A079159" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defending Henkel in an anti-trust litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320543FF" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="0253D49E" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Tiktok in an antitrust litigation against Tencent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E3BF2C" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="645B5705" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended Budweiser successfully in a litigation of refusal to deal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1216C8CF" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="1824D92B" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended Viscas successfully in a litigation of cartel agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1E64CA" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="133FCB7C" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Adidas on anti-trust law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120C8156" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="14072B71" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Texas Instruments on protection of trade secret</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353AC6CC" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="4AF2099A" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised 3M on protection of trade secret</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E06F61" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="13F8F9A5" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Protected OTIS successfully for its trade secret by preliminary injunction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6430CCA5" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="6DBF93C4" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novatis on protection of trade secret</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D590DED" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="5D1A0D09" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Abbott on strategy in an anti-unfair competition matter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741AB9FD" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="29154CCA" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alipay on strategy in a potential commercial defamation case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1492E1D7" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="3267E7B2" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bilibili in a litigation of anti-unfair competition against iQIYI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591B93BD" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="348196D1" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Zeon in a litigation of trade secret infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01573D7F" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="5088A941" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Wengfu in a litigation of trade secret infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D58FA6" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="14011FC4" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defending Vivest in a litigation of trade secret infringement against Zoll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62605CD4" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="0B68ADA6" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Arbitration and Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F662FCA" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="5BF5A6D9" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Department of Health and Social Care of UK on potential disputes over sales agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B5295D" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="4212ED11" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Luft Hansa in potential disputes over JVC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A7AC45" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="50FE32C5" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defending Adient in an arbitration of JVC dispute before CIETAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0246D2C4" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="1CA26AC6" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a famous US-based high-tech corp. (in Fortune 500) in an arbitration of sales agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356A4673" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="787970E8" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defending a state-owned bank (in Fortune 500) in a litigation of commercial trust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD07766" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="3C7ABFAD" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Jeguar on contractual law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5BA38D" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="63BE772C" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Transgene on a potential dispute over technology investment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060C7CCD" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="460BCD6B" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Tenneco on strategies in disputes over sales agreement and development agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE11EEA" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="0801F0CB" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Coty in a dispute over sales agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52005D77" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="18224782" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended Q-Med successfully in a dispute over distribution agreement before SHIAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CBD7D0" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="4A804A77" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended a famous US-based investment management entity successfully in an arbitration of disputes over Limited Partnership Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65454950" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="7D59853D" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended Dongfang Precision successfully in an arbitration of Share Purchase Agreement with an amount of more than ￥2.6 billion before CIETAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618B422C" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="61C769FA" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as an expert witness of the law of Mainland China for Great Investment in an arbitration before HKIAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F5011E" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="5F4F8052" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8ACCE3" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="4F28B3DE" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, PhD in law, 2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B82206C" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="5433F38D" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED60BD9" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="3A64CA7B" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F739F44" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="2FFFF7A7" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8BEEB1" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="642096DC" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Hu is also an arbitrator of Shanghai International Arbitration Center and Shanghai Arbitration Commission, a mediator of World Intellectual Property Organization and Shanghai Commercial Mediation Center.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B652326" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="16FBAF9C" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47555E20" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="416574CA" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795122DD" w14:textId="77777777" w:rsidR="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="359390B3" w14:textId="77777777" w:rsidR="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">RESEARCHES ON JOINT LITIGATION SYSTEM, Shanghai Jiao Tong University Press, 2010 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5716D142" w:rsidR="00686369" w:rsidRPr="00BC1F2F" w:rsidRDefault="00BC1F2F" w:rsidP="00BC1F2F">
+    <w:p w14:paraId="5567FC3C" w14:textId="4DBBE8C9" w:rsidR="00686369" w:rsidRPr="007C2881" w:rsidRDefault="007C2881" w:rsidP="007C2881">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1F2F">
+      <w:r w:rsidRPr="007C2881">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">RESEARCHES ON IP CAPITALIZATION, China Legal Publishing House, 2012 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BC1F2F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="007C2881" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1831,386 +1831,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="024A7B77"/>
+    <w:nsid w:val="02D85318"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="669CE1BA"/>
+    <w:tmpl w:val="7B92F606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04723610"/>
+    <w:nsid w:val="03877392"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42CCF952"/>
+    <w:tmpl w:val="F626C7B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="086C5082"/>
+    <w:nsid w:val="08234DC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="868061C4"/>
+    <w:tmpl w:val="5164E4F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E2029B"/>
+    <w:nsid w:val="0A2C5E6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90B64136"/>
+    <w:tmpl w:val="AFC0C406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE3433A"/>
+    <w:nsid w:val="0C1063B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B9414BE"/>
+    <w:tmpl w:val="8416B2DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E0C0F65"/>
+    <w:nsid w:val="0DB925CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44ACE19C"/>
+    <w:tmpl w:val="6C3E2582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1051225E"/>
+    <w:nsid w:val="0E8D5D70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F58F774"/>
+    <w:tmpl w:val="C55C1274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="136E243E"/>
+    <w:nsid w:val="0E910744"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="480C4ACE"/>
+    <w:tmpl w:val="19D41834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="165316E1"/>
+    <w:nsid w:val="1A43386A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18AA7858"/>
+    <w:tmpl w:val="32208724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16EA4EEA"/>
+    <w:nsid w:val="1CF47107"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="470E7B5A"/>
+    <w:tmpl w:val="0E9E26E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D476C4C"/>
+    <w:nsid w:val="1DE932D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C38A0EA2"/>
+    <w:tmpl w:val="F30CDD1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EE60F28"/>
+    <w:nsid w:val="200A4F77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3F0F1CC"/>
+    <w:tmpl w:val="C84A416C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2049421E"/>
+    <w:nsid w:val="24D70A09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4468ACA"/>
+    <w:tmpl w:val="AD54E3AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22070CA2"/>
+    <w:nsid w:val="28F74D5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="694C1F2A"/>
+    <w:tmpl w:val="79BA6EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="272D17E4"/>
+    <w:nsid w:val="291F39DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0280674E"/>
+    <w:tmpl w:val="B6F4206A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E202BCB"/>
+    <w:nsid w:val="293D3DFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2C08994"/>
+    <w:tmpl w:val="AD621CD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2948722D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14A2F1E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AEF3CF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F8E3E42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B102D4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFC6196A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B8C56E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA52A07C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2279,114 +2363,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="304159EA"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="365C14D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B29C9186"/>
+    <w:tmpl w:val="E5BE64AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361E6942"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36674198"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF083CCC"/>
+    <w:tmpl w:val="A8B24AE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370A36A7"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37CF4211"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2AE5AF4"/>
+    <w:tmpl w:val="79BA6EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38345881"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E722858"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="385A225E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3A299D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3863696D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="399C6D88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2458,736 +2605,589 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BE160D9"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4005317D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4E8D660"/>
+    <w:tmpl w:val="8A5C88EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A92B07"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="440400A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="687A8178"/>
+    <w:tmpl w:val="15361890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="449D0A0F"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AC64D00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42CCF952"/>
+    <w:tmpl w:val="FEBAD42E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450A6043"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50064EB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="842E7498"/>
+    <w:tmpl w:val="44C22ADE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46B9625C"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="553C2E5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFC8A544"/>
+    <w:tmpl w:val="12B067A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="488B49FC"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56AB1751"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3842CB48"/>
+    <w:tmpl w:val="12C444B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E5F6942"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="597B0D55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2063F02"/>
+    <w:tmpl w:val="96441B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4022A9"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="617A62A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16FABDF2"/>
+    <w:tmpl w:val="4718C398"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50841F37"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65E95849"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0820FF78"/>
+    <w:tmpl w:val="99004284"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51987340"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69CF6CEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E61EC3BC"/>
+    <w:tmpl w:val="01D82820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="535C3FBD"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B3B7E20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="278A5A6A"/>
+    <w:tmpl w:val="BC70B006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56971FF2"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DB50AC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18C6B838"/>
+    <w:tmpl w:val="D07CAE88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56FD035E"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A65FC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F94AA2C"/>
+    <w:tmpl w:val="24346438"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="586C673B"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76195C3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4782DA28"/>
+    <w:tmpl w:val="8DD49592"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BD82EAB"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77996A11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8980FF0"/>
+    <w:tmpl w:val="B6F41EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB6749B"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AA5644E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DCA6D00"/>
+    <w:tmpl w:val="8B4E98CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CE918D8"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C6B631E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F788ACA"/>
+    <w:tmpl w:val="D8B8B71C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="613E4F65"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E462233"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E27E92C2"/>
+    <w:tmpl w:val="EB48B216"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="642647DB"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FB17B6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D38925A"/>
+    <w:tmpl w:val="348AF9DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="3">
-[...8 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7">
-[...50 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="25">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="37">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="38">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="39">
-[...5 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="42">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3261,93 +3261,93 @@
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
+    <w:rsid w:val="007C2881"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BC1F2F"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
@@ -4421,61 +4421,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC1F2F"/>
+    <w:rsid w:val="007C2881"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BC1F2F"/>
+    <w:rsid w:val="007C2881"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4759,51 +4759,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11CC9885-68E9-4B0A-9E2C-596422DDFD57}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F59ACBC9-DC7E-4CBF-9D3B-94E9C45F6464}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>538</Words>
   <Characters>3068</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3599</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>