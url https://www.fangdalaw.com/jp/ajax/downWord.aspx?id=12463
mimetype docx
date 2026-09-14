--- v0 (2026-06-24)
+++ v1 (2026-09-14)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4EBC665D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5ADE7848" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00582B03" w:rsidP="00582B03">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005353AC">
+            <w:r w:rsidRPr="00582B03">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>HELEN HUANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2CAFD9E0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+          <w:p w14:paraId="706EB16B" w14:textId="23B9369B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00582B03" w:rsidP="00582B03">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005353AC">
+            <w:r w:rsidRPr="00582B03">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="005353AC">
+            <w:r w:rsidRPr="00582B03">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005353AC">
+            <w:r w:rsidRPr="00582B03">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="714622EA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+          <w:p w14:paraId="6199424A" w14:textId="137097A0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00582B03" w:rsidP="00582B03">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005353AC">
+            <w:r w:rsidRPr="00582B03">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1161 / +86 755 8159 3916 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2AB66238" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+          <w:p w14:paraId="4F910ACA" w14:textId="61759B42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00582B03" w:rsidP="00582B03">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005353AC">
+            <w:r w:rsidRPr="00582B03">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>helen.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5E0BEBB5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005353AC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3DF6050C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00582B03" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A5E5899" wp14:editId="750459DF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="222C6B10" wp14:editId="24F34F83">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6680D543" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005353AC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="50597E90" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00582B03" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005353AC">
+            <w:r w:rsidRPr="00582B03">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. HUANG SPECIALIZES IN INFRASTRUCTURE AND ENERGY, CONSTRUCTION, CROSS-BORDER M&amp;A, AND INBOUND AND OUTBOUND INVESTMENT.  SHE HAS EXTENSIVE EXPERIENCE IN FINANCING AND DEVELOPMENT OF POWER PLANTS, INDUSTRIAL ZONES, AIRPORTS, PORTS, COMMERCIAL REAL ESTATE AND OTHER INFRASTRUCTURE PROJECTS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B51D6F8" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5C09B4D5" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1170 +456,1170 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3C9037" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="6FF69480" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0021C4" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="1843867D" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A478303" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="57AB61CC" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented The Airport Authority Hong Kong on the design, development, financing and operation of the Hong Kong International Airport Logistics Park in Dongguan, Guangdong Province and an airside intermodal cargo handling facility at the Hong Kong International Airport under the sea-air intermodal transshipment initiative. The Project was highlighted in HKSAR</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s 2022-2023 Financial Budget Speech</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8F716C" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="05F4871E" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented The Airport Authority Hong Kong on the cooperation between the Hong Kong International Airport and Zhuhai and the development of an aviation industrial park in Zhuhai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71567186" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="14153D34" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Shenzhen Energy Group on its joint venture with Sino-hydro on the project financing and development of a 180MW hydropower project in Papua New Guinea (selected as a finalist for </w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Project of the Year 2021,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> China Law &amp; Practice)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656C46D6" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="4EA91F06" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented China Merchants group companies and Dalian Port on the financing, design, project development, and operation of the free trade zone with an area of 48.2 square km (the largest in Africa), as well as the construction and operation of all supporting infrastructure, such as ports, roads, power supplies and hotels (awarded </w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Project of the Year 2019,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> China Law &amp; Practice)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D47E2D" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="209476ED" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Electric group companies on the construction of renewable power plants (wind farms and solar plants) in Central Asia and Africa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA0FC40" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="33E975AA" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a State Grid Corporation of China group company on a USD 1 billion financing for the operation and development of renewable power plants overseas and advised on compliance and other general corporate matters for the group company under Hong Kong and PRC laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460C32F2" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="5D1B3105" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hong Kong Electric on the operation and proposed expansion of wind farms in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217F88F3" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="08B24A5E" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a fund under China General Nuclear Power Group on its disposal of a portfolio of solar and wind power plants located in cities and towns throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230DA80A" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="477E1D40" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a confidential foreign-invested enterprise on the legal documentation for the long-term sale and purchase of green power and related green certificates in southern China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB4CD24" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="083237A6" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned enterprise on its proposed investment in the developer and operator of waste-to-energy power plants, covering legal due diligence on over 35 operational and in-construction waste-to-energy power plants in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D94534" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="3160359C" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a confidential developer on the investment and development of an RMB 1 billion solid-waste to hydrogen project in Guangdong Province, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077687BB" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="203ECD0A" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a confidential Chinese developer on the development of a 50WM wind farm, being phase 1 of a larger wind farm and hydro power project with a total generation capacity of 600MW in the Philippines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D99EC3E" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="56B8E645" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a confidential Chinese developer on the proposed construction, financing and development of a 100WM wind farm in Sweden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE249FD" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="7A74C68F" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Port, as a member of a Chinese consortium, on the financing, construction and development for an overseas deep-water port terminal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F233F7" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="638191B9" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Harbour on its investment in two port terminals in South America</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750DEE0B" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="07A241F8" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hopu Investments on its proposed investment in Hainan Meilan International Airport Company, covering deal structuring and legal due diligence on Meilan International Airport and related assets and businesses under the target group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3AC095" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="63E35510" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CRRC (Hong Kong), a major Chinese developer and contractor of transport infrastructure, on the proposed development and construction of light rail projects in Israel and Brazil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770FCE1C" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="07956D20" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hong Kong Electric on the long-term LNG sale and purchase agreement and the gas sales contract in connection with an LNG terminal in Hong Kong waters and a floating storage regasification unit in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059B340E" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="02248F5A" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned enterprise on the proposed development, financing, construction and operation of oil storage and oil refinery facilities in Africa, in partnership with another leading Chinese state-owned infrastructure assets developer and operator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5558BEBB" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="416E07E1" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China State-Owned Enterprise Mixed Ownership Reform Fund on its investment in CGN Mining, covering deal structuring and legal due diligence on CGN Mining and related mining assets and businesses under the target group in Central Asia and Europe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0197D0" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="4B207D4E" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Shekou Industrial Zone on its investment in the redevelopment of an urban area adjacent to an old port in East Africa to develop commercial, residential and industrial properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7800EE42" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="2448CB9D" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a confidential Chinese state-owned enterprise on its proposed disposal of commercial properties in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CB1904" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="430E1044" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented I Squared Capital on its USD 1.86 billion acquisition of Hutchison Telecommunications' fixed line business, Hutchison Global Communications (HGC) (awarded </w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018 M&amp;A Deal of the Year (Midsize),</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ALB HK Law Awards)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259D3F3E" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="194673DE" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Poly-GCL on all aspects of its USD 4 billion Ethiopia Djibouti gas to LNG mega project, included a cross-border pipeline, an LNG liquefaction facility and a related port and terminal infrastructure*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF9F73B" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="0682FDA2" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CNPC International on its USD 4.8 billion investment in the Phase 11 gas field in Iran, and advised on US sanctions impacts on its current investments in Iran*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A483818" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="51411F97" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented United Photovoltaics Group Limited, a subsidiary of China Merchants New Energy Group, on the acquisition of six solar farms in the United Kingdom*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F4B2D9" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="7B6F52AA" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a confidential Chinese state-owned enterprise on its day-to-day operational matters for its oil and gas assets in Uganda*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671CB667" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="5299CEA6" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a confidential Chinese state-owned enterprise on the disposal of its oil trading business in the UK*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641354DC" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="1AA131C7" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a US private equity fund on its proposed acquisition of an interest in oil and gas concessions in the UK, Norway and Brazil*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761D195E" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="6B37FC77" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a confidential Asian investor on its proposed acquisition of an interest in an offshore oil-producing concession in the PRC*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114C8B24" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="0F474ACA" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a confidential Asian oilfield operator on its USD 400 million in contracts permitting an FPSO to operate in its Malaysian oilfield*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAC2F05" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="22252B70" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*Ms. Huang</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s selected experience before she joined Fangda Partners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505F0D87" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="0466FD83" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C27CAC" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="6BEB6DE0" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Hong Kong School of Law, PCLL (2013)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4D4BD2" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="521778FC" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP University School of Law, GDL (2012)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034DCEB9" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="1C0716EC" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B. (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CBEB59" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="57D8F451" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123EA336" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="1A38C76D" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71362A5C" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="0FBEFD5E" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Passed the PRC Bar Exam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55031A09" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="7A30AFF1" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B56E6E7" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="20B0B62E" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin (native)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1F0F58" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="21B852E4" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7B4BC8" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="3057C836" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF83421" w14:textId="77777777" w:rsidR="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="4005D391" w14:textId="77777777" w:rsidR="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="28F48233" w:rsidR="00686369" w:rsidRPr="005353AC" w:rsidRDefault="005353AC" w:rsidP="005353AC">
+    <w:p w14:paraId="5567FC3C" w14:textId="3A922FC0" w:rsidR="00686369" w:rsidRPr="00582B03" w:rsidRDefault="00582B03" w:rsidP="00582B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005353AC">
+      <w:r w:rsidRPr="00582B03">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Huang joined Fangda in 2018. Before joining the firm, she worked at Herbert Smith Freehills for five years in Hong Kong. She has been ranked as a key lawyer by Legal 500.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005353AC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00582B03" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1817,407 +1817,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00167BC2"/>
+    <w:nsid w:val="02941FFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF42767C"/>
+    <w:tmpl w:val="3704DCBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03145014"/>
+    <w:nsid w:val="0483547B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D4E8D7A"/>
+    <w:tmpl w:val="2CBA4C5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077B209F"/>
+    <w:nsid w:val="0C1D5525"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94FAC688"/>
+    <w:tmpl w:val="1A487AE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="086126BA"/>
+    <w:nsid w:val="0EE2382C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B54461CE"/>
+    <w:tmpl w:val="6F22F668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A505051"/>
+    <w:nsid w:val="11CC038D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="359608BE"/>
+    <w:tmpl w:val="D57EC738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AC71F30"/>
+    <w:nsid w:val="125E586C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0081AEC"/>
+    <w:tmpl w:val="B456C066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F9441E2"/>
+    <w:nsid w:val="14C4607F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C80E6098"/>
+    <w:tmpl w:val="5FB07966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11824F30"/>
+    <w:nsid w:val="14E42C75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA1030A8"/>
+    <w:tmpl w:val="054803D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="127010CC"/>
+    <w:nsid w:val="161E41E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4E65F7C"/>
+    <w:tmpl w:val="A5E6068C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12FB596B"/>
+    <w:nsid w:val="17E5687C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DCA046E"/>
+    <w:tmpl w:val="519E78A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14926891"/>
+    <w:nsid w:val="1C9C3818"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBA0B014"/>
+    <w:tmpl w:val="865AAA20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16655C06"/>
+    <w:nsid w:val="24643A4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A57030CE"/>
+    <w:tmpl w:val="EADECACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17136BA1"/>
+    <w:nsid w:val="24E0562B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D6C3E68"/>
+    <w:tmpl w:val="6C183E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18E36455"/>
+    <w:nsid w:val="27C264D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="271A6A40"/>
+    <w:tmpl w:val="2F3A2664"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B4E2571"/>
+    <w:nsid w:val="29DB79F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D5E9406"/>
+    <w:tmpl w:val="A572A826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20896D00"/>
+    <w:nsid w:val="2AC17906"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="389E93D2"/>
+    <w:tmpl w:val="A79A6CCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BA75C51"/>
+    <w:nsid w:val="2BEE79BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1D0260C"/>
+    <w:tmpl w:val="3352523C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D303CD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D9C3266"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2286,135 +2307,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="307A77B3"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30E03847"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04164272"/>
+    <w:tmpl w:val="591C20DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35914791"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33D239D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC38D32E"/>
+    <w:tmpl w:val="7D407F12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35DD12A4"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3429585C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9830167C"/>
+    <w:tmpl w:val="1848EF48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3970314A"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359F6493"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EFC43F0"/>
+    <w:tmpl w:val="62F25E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2486,622 +2507,601 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ECD7E96"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B8A5C44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5094BDD0"/>
+    <w:tmpl w:val="17CC49D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43543FFC"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="428F354E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACF850B2"/>
+    <w:tmpl w:val="5B1E166E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="439D2390"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46130732"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6414BE30"/>
+    <w:tmpl w:val="915AA156"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44D84B1E"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AF86348"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="325ECA1A"/>
+    <w:tmpl w:val="7FAA025E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46475A1C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DA04368"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE0C4B1C"/>
+    <w:tmpl w:val="6288586A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46FF707A"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E556A4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B860680"/>
+    <w:tmpl w:val="53ECFCAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DB31A13"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51FB5C48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04CC4DE2"/>
+    <w:tmpl w:val="EC90DC84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8202B5"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53482B61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E6642D6"/>
+    <w:tmpl w:val="548ABAD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52D73B03"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53942BFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A602354C"/>
+    <w:tmpl w:val="71BE0020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ABD3E9F"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56D4584B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98323C2A"/>
+    <w:tmpl w:val="2A7C45C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EB938BF"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A2D2B1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69E28238"/>
+    <w:tmpl w:val="1BFC1756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C537DC"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A4D02EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFDEE04A"/>
+    <w:tmpl w:val="2474DADC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65F1092C"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D8E4966"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C73AAF7C"/>
+    <w:tmpl w:val="C92E8EC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="671F5DF4"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63B85DDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEA07A4A"/>
+    <w:tmpl w:val="324603E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68165C1D"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64EF61BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="315859D8"/>
+    <w:tmpl w:val="4E94EBE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B69758B"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71854984"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BF2DFE0"/>
+    <w:tmpl w:val="2A7C45C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BAF6ADA"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="735C6872"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A5225F0"/>
+    <w:tmpl w:val="9028E35E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C717F4E"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A210A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6FCA73A"/>
+    <w:tmpl w:val="EC866A18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D2A28F9"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ED2192E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E6642D6"/>
+    <w:tmpl w:val="503C8E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="726B4183"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F1F219C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB1EAA92"/>
+    <w:tmpl w:val="E9AAE138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
-[...86 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="40">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3153,52 +3153,52 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
-    <w:rsid w:val="005353AC"/>
     <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="00582B03"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
@@ -4335,61 +4335,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005353AC"/>
+    <w:rsid w:val="00582B03"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005353AC"/>
+    <w:rsid w:val="00582B03"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4673,51 +4673,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F28C14B-B890-4438-921D-08760B257397}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21564BA8-E4EC-4F58-B54A-B867775B974C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1039</Words>
   <Characters>5927</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6953</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>