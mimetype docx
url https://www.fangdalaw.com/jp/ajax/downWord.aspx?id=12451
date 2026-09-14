--- v0 (2026-06-24)
+++ v1 (2026-09-14)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4F99E763" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="798DFA63" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F23A6E">
+            <w:r w:rsidRPr="00F577EC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WEN ZOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5E4E9688" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+          <w:p w14:paraId="706EB16B" w14:textId="56CBA0E6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F23A6E">
+            <w:r w:rsidRPr="00F577EC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F23A6E">
+            <w:r w:rsidRPr="00F577EC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F23A6E">
+            <w:r w:rsidRPr="00F577EC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="07F1D845" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+          <w:p w14:paraId="6199424A" w14:textId="5CE877FC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F23A6E">
+            <w:r w:rsidRPr="00F577EC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3550 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="64028204" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+          <w:p w14:paraId="4F910ACA" w14:textId="5D4FF5FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F23A6E">
+            <w:r w:rsidRPr="00F577EC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wen.zou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="45B12EE5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F23A6E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1E228DA1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F577EC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3960EB99" wp14:editId="17F9392B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EA01B47" wp14:editId="1FB5F348">
                   <wp:extent cx="1651000" cy="2143081"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4F42C113" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F23A6E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5F9C8C8D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F577EC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F23A6E">
+            <w:r w:rsidRPr="00F577EC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ms. Zou specializes in intellectual property litigation and arbitration, criminal and civil protection of trade secrets, overseas litigation management, intellectual property compliance and criminal risk management.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23034EB6" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="76560E55" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,2204 +456,2204 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CA5B69" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23A6E">
+    <w:p w14:paraId="72DDAF23" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou is experienced in handling highly adversarial and complex cases. Since practicing laws as a lawyer, Ms. Zou has provided legal services to multinational companies, internet giants and listed companies including LyondellBasell, Bilibili and Deren on criminal and civil matters involving trade secrets protection, achieving positive results by obtaining preliminary injunctions, conviction of infringers and high compensation. Ms. Zou has represented leading companies in the field of semiconductor, medical device, and communications industry, including NICHIA, EDAM, HC SemiTek and Ericson, in numerous patent litigations between competing companies as well as SEP litigations. Ms. Zou has contributed to overseas litigation management for clients and represented them in the parallel litigations in China. Additionally,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A601E66" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23A6E">
+    <w:p w14:paraId="630CD4CF" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou has assisted numerous multinational and domestic clients, including SHEIN, XIAOGUANCHA and Anker, in protecting their core trademarks, domain names and other IP rights. Ms. Wen Zou has been recognized by Chambers Greater China Region for her outstanding work in Intellectual Property Litigation. She has also been named by LEGALBAND as one of the Top 15 Female Lawyers in China, one of the Top 15 Lawyers in Economic Crime, and received a Special Recommendation for Intellectual Property Litigation. In addition, she was selected by China Business Law Journal for The A-List Elite Lawyers and recognized as one of the Growth Drivers of the Legal Profession.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AABA8EB" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="115AD832" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B06A4E6" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23A6E">
+    <w:p w14:paraId="748C6D60" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trade Secret</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA56656" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23A6E">
+    <w:p w14:paraId="7F813D10" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ED96A5" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="798A0A0E" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a new energy company in the criminal litigation relating to theft of trade secrets by an employee of its competitor, which was selected as one of the Top 10 Typical Intellectual Property Trial Cases in Guangdong Province in 2020, The Major Events of Trade Secret Protection in Guangdong Province, and Typical Cases of Trade Secrets Protection of Guangdong Courts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA3F06A" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="294DEA73" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LyondellBasell in the internal investigation and continued civil litigation concerning its former employee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s misappropriation of trade secrets, successfully recovered the mobile storage devices with trade secrets during the investigation, and assisted the company in obtaining an injunction order from the court, prohibiting the former employee from using trade secrets during the litigation process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F22F782" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="61F1B1F1" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational company in a preliminary investigation against a former employee for misappropriating trade secrets in China, successfully recovered the mobile storage devices with the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s trade secrets from its former employee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE1D7C4" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="5E8CFECF" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational company in building a criminal case and initiating criminal investigations concerning the misappropriation of trade secrets by its business competitor and former employees in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4B1184" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="731D2F89" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in a trade secret litigation involving software source code, achieving positive results within two months.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A46E711" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="02B71CDC" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in a trade secret litigation involving business operation information against its former employees, and settled with an amount exceeding ten millions RMB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4412CA0A" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="3C4E253F" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a foreign-invested seed company in both civil and criminal actions for trade secret protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EF9488" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="45E5F6CE" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a leading medical device company in a trade secret litigation and obtained high compensation.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Compliance and Consultation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D831F0" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="19F6152B" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a semiconductor manufacturer in establishing its trade secrets compliance system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E86D06E" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="434FAA1B" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a company in the field of medical environment in setting up its trade secret protection system and non-competition management system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A320FEC" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="06552336" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gemdale Corporation in setting up its comprehensive intellectual property management system, including trade secret protection system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA32391" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="5DC3AC37" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a high-tech company in the visual field in China during its Pre-IPO stage in setting up its trade secrets management system to manage the potential risks of misappropriating third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> trade secrets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518E10C9" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="0247C577" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic manufacturing company during its Pre-IPO stage in setting up its trade secrets management system to manage the potential risks of misappropriating third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> trade secrets, and providing strategy for handling the potential IP litigations. The company had made a successful IPO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10676834" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="09432A52" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a subsidiary of NAURA Technology Group Co., Ltd. on reviewing and testing its trade secret protection system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3064306F" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="7EDC6451" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on its trade secrets protection system in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A50B3BF" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="05EF67D8" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical device company on its trade secret protection system for its IPO purpose. The company had made a successful IPO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486A6FEB" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="4BBE2194" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned investment company in addressing criminal trade secrets risk associated with its invested enterprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2A292E" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="53EBE9D6" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a renowned investment company on estimating criminal trade secret risks related to its proposed investment enterprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D48315F" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23A6E">
+    <w:p w14:paraId="6FA5097E" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Patent Litigation and Patent Strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACFA6AE" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="4E5B9AF8" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NICHIA in a series of patent litigations against Taiwan Everlight Electronics in the courts and the Patent Reexamination Board in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74795EB1" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="4ADD878D" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HC SemiTek, a leading domestic LED chip company, in the patent battles against Sanan, and retained by HC SemiTek to advise on trade secrets and non-competition issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BE42CE" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="6D9FB56E" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading domestic company in the acoustics field in the patent battles against its competitors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D69B3B7" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="6FA36E13" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading medical device company in the patent battles against its competitors, and achieved positive results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211C5636" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="651A23FF" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a medical device company in the patent battles against its competitor during its Pre-IPO stage, achieving positive results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281074DC" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="7AF31B39" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ericson in the SEP litigation against a domestic cell phone manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740F02B0" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="16E476AE" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in its compliance project for SEP in the field of audio and video, studying applicable policies in different countries and advising on the actions for improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B67A3C" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="77D57DE0" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jenscare Scientific Co., Ltd. (09877.HK) in Free to Operate (FTO) and patent stability analysis in China and Europe (in cooperation with the European law firm) during its Pre-IPO stage. Jenscare had made a successful IPO in Hong Kong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B49006A" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="0AC39402" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading medical company in patent layout and trade secret protection consultation for new products under development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E01121" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23A6E">
+    <w:p w14:paraId="0531665F" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Parallel Litigation and Overseas Litigation Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26170B49" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="202F0BB4" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company in the lithium battery industry in parallel litigations including patent and trade secret litigations against its US competitors in three countries, including handling the litigations in China and overseas litigation management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62516D7E" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="4CBD8212" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a high-tech company in parallel litigation in the US and China during its IPO process in the US, including handling the litigations in China and overseas litigation management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E64DF95" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="0C35A9D3" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the defendant in the Chinese litigation, part of the parallel litigations including trade secret infringement and patent ownership disputes over an innovative pharmaceutical product in China and the US. Successfully supported related litigation in the US, resulting in the plaintiff withdrawing lawsuits in both countries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC292C8" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="7DEA9B46" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the subsidiary corporations of a Hong Kong-listed company in trade secret parallel litigations across Hong Kong and mainland China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57506D88" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="6E4B69C0" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company in the smart terminal components industry to get settlement of a US patent case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7E0A06" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="1AE7612E" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a high-tech company on serving process relating to its US litigation and issued a legal opinion, which was adopted by the US court and resulted in the invalidation of the opposing parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> former process serving.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4746CEC6" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="792083A2" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a telecom communication device company on the application of Chinese laws and provided the legal opinion during the enforcement in its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15272C0E" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="3CE0635A" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a leading internet company on process serving procedure under Hague Convention relating to its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC10248" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="3247418A" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a state-owned manufacturing company on process serving procedure under Hague Convention relating to its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606B37E5" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="3F720838" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet company in monitoring and managing the status of its overseas litigations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF85F18" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23A6E">
+    <w:p w14:paraId="44CA8FB4" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Copyright, Trademark and Unfair Competition Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD7F9B0" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="6E4F2D3B" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous fashion e-commerce company SHEIN in copyright protection matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AD8DFB" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="270BAC6A" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the renowned Chinese tea brand </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XIAOGUANCHA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in winning trademark administrative and civil litigations, preserving the distinctiveness of its trademarks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E397AA" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="6536AF8A" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a geotechnical engineering survey company in winning a trademark and unfair competition case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1800D6" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="2ED81485" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in winning a series of unfair competition cases. One of these cases was selected by the Guangzhou IP Court as One of the Top 10 Typical Cases of Serving and Protecting Science and Technology Innovation in 2022, while another was selected by Sichuan High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court as One of the Annual Representative 10 IP Protection Cases in 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41873D6F" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="1BFB2DF6" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Overseas in a trademark infringement and unfair competition case, which was settled and get paid quickly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCC8066" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="31BD146F" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the leading bakery ingredient company Ligao Foods in winning unfair competition cases, the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>blue stripe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> which is the important part of the packaging of the product was recognized as the trade address of certain influence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3703DFA5" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23A6E">
+    <w:p w14:paraId="4D911F9C" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Intellectual Property Compliance and Criminal Risk Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E90395A" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="0468C44F" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet derivative software company in its key products compliance project, including accessing the criminal, civil and administrative risks relating to its products, studying applicable policies and advising on the actions for improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4CC9C5" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="05421B1B" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in its criminal compliance project for its products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34482F7A" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="3321068C" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet company in its criminal compliance project for data protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C895570" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="328E912E" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned financial company in consultation project for concerned criminal matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55179D7D" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="2861D666" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A54D55" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="5D95C49B" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BA03EE" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="067B50B3" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080F10A3" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="66E6F89D" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D4A152" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="2047A4E5" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D95643" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="5C0BB495" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04618F1B" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="7223C6C8" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou joined Fangda as a partner in 2022. Prior to joining the firm, Ms. Zou had practiced law for 16 years with deep expertise in the field of criminal and IP disputes. Ms. Zou obtained her practice license in June, 2019 in Shenzhen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BADC467" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="55C6D361" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B89A6AB" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="36B98513" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C936BC5" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="772F1334" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Report   A Legal Research Report on Cases of Trade Secret Disputes Arising from Employee Turnover（2019-2021），Wen ZOU &amp; LexisNexis, May 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E01AF26" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="336CCE74" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Legal Research Report on Cases of Trade Secret Disputes Arising from Employee Turnover（2015-2018），Wen ZOU &amp; LexisNexis, May 2019. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A49179" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="1389495D" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essays &amp; Articles   Frontier Observation of Trade Secrets: The Secrets in Big Data (Wen ZOU, Xueqing LIU), Legal Person, July 4, 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EBAED5" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="6703B5E4" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Trade Secrets 2022 (2nd Edition) (Jerry XIA, Ning DONG, Wen ZOU), Law Business Research Ltd, April 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684B7A6D" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="1A33A629" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical Analysis of Punitive Damages in Trade Secret Infringement Cases (Wen ZOU, Xueqing LIU), IP LEAD, February 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D584A8F" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="3C03F2F9" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpretation of Shenzhen Special Economic Zone's Anti-Unfair Competition Regulations (Draft) from the Perspective of Trade Secrets Practice (Wen ZOU, Xueqing LIU), LexisNexis, December 2021; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4000F6" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="5822B66D" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Impact of Amended Trade Secrets Law in 2020 (Wen ZOU, Wenmin XIAO), Wolters Kluwer, February 2021; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A86DFC1" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="21E9F970" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Brief Analysis of Highlights of Recent Amendment of Criminal Part and Judicial Interpretation of Trade Secret Law from the Perspective of Practice (Wen ZOU, Yanyan DENG, IP LEAD, October 22, 2020; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCFF074" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="21AE539B" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Analysis on the Interpretation of the Supreme People's Court on Several Issues Concerning the Application of Law in the Trial of Civil Cases Concerning Trade Secret Infringement Disputes (Draft for Comments) (Wen ZOU, Xueqing LIU), IP LEAD, June 17, 2020; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C983A49" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="2C0AC35C" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Implications of the US-China Phase One Trade Deal on Trade Secret Enforcement (Jerry XIA, Wen ZOU, Jing HE), LEGALBAND, March 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3032431E" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="29DA5ED2" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The New Situation and New Problems of Trade Secret Protection (Wen ZOU), LexisNexis, January 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052E92BE" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="7D3942CB" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Probing into the Handling of IP Cases Involving Civil and Criminal Matters (Wen ZOU, Jiaxin ZHANG), IP LEAD, October 2019; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB73D27" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="3C9E8E6A" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s New Legislative Efforts to Improve Protection of Trade Secrets (Wen ZOU), LEXOLOGY, September 2019； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007759FE" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="0C16B9E2" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard for Determination of Client List as Trade Secrets and Suggestions (Wen ZOU, Anbi XU), IP LEAD, December 2018; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C74E10F" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="5689273C" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Connections between Trade Secrets and Patents (Wen ZOU, Yue LIU), IP LEAD, October 2018; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C769F0" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="06A9843B" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprehensive Introduction on the Jurisdiction over Trade Secret Cases from Three Perspectives (Wen ZOU, Yuan ZHENG), IP LEAD, January 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AB42D5" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="2FE144C2" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E96D57C" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="5F21DF17" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of the Shenzhen Court of International Arbitration (SCIA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A782CB1" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="6F371C95" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist of the Domain Name Dispute Resolution Body at the Hong Kong International Arbitration Centre (HKIAC) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C853E86" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="14D3C3B0" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vice President, Biomedical Intellectual Property Branch, Guangdong Precision Medicine Application Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F5C468" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="32DF5F5D" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Trade Secret Protection Base Expert Group of Nanshan District, Shenzhen, Guangdong Province </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59849CE5" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="5DCD9EAF" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Industry Expert in the field of Trade Secret, Zhejiang Province Trade Secret Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A173110" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="037D5372" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Domain Name Dispute Resolution Expert Group of Hong Kong International Arbitration Centre </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE83850" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="5E422947" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">External Expert, Shenzhen Market Supervision and Administration Bureau </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0789556D" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="07930E66" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Shenzhen Fair Competition Review and Competition Law Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E6AF63" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="441B553C" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, China (Shenzhen) Intellectual Property Protection Center Overseas Rights Protection Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FE1B8A" w14:textId="77777777" w:rsidR="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="415D4734" w14:textId="77777777" w:rsidR="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Capital Intellectual Property Services Association Trade Secret Committee </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="735B887A" w:rsidR="00686369" w:rsidRPr="00F23A6E" w:rsidRDefault="00F23A6E" w:rsidP="00F23A6E">
+    <w:p w14:paraId="5567FC3C" w14:textId="2A2110AF" w:rsidR="00686369" w:rsidRPr="00F577EC" w:rsidRDefault="00F577EC" w:rsidP="00F577EC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23A6E">
+      <w:r w:rsidRPr="00F577EC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">External Expert, Shenzhen Brand Protection and Development Association </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F23A6E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F577EC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2851,1920 +2851,1920 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02FC3C7A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A036B37A"/>
+    <w:nsid w:val="04A67301"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3A42138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04527849"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="331E6EA4"/>
+    <w:nsid w:val="056E7AA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B004F5D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04BA071E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E8CCC56"/>
+    <w:nsid w:val="06133D44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1DE0158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05E143C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A52EA7C"/>
+    <w:nsid w:val="08F4318F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F40DBEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085B2C21"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10B40954"/>
+    <w:nsid w:val="0C147BC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E23CD072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F84933"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04801A3A"/>
+    <w:nsid w:val="0CA725E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6022697C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09FD6932"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F0EB84E"/>
+    <w:nsid w:val="0D6B6CF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D83AD8BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D552A69"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07407534"/>
+    <w:nsid w:val="0E404F8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24DA0A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E1568CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CC42868"/>
+    <w:nsid w:val="10D155DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA08C6E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14146742"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1EFE46C8"/>
+    <w:nsid w:val="154D4E90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3126438"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A6411A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4FA2B50"/>
+    <w:nsid w:val="155C1794"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25AE0DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BAA08A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AED49A20"/>
+    <w:nsid w:val="16A85E9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9C42100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BC80FD4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E66F312"/>
+    <w:nsid w:val="16D817EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EA011A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D603469"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCEEB882"/>
+    <w:nsid w:val="17780678"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6A8A0EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="203D016A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42A4E23C"/>
+    <w:nsid w:val="191313D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D05C007E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C05F7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="578A9C50"/>
+    <w:nsid w:val="1DF15295"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0822513A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2646118B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBF2B704"/>
+    <w:nsid w:val="1ED214F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86CE35C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CFF640A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62CEE0C8"/>
+    <w:nsid w:val="1FBF11C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DB84348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FD7060B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61E2AB6C"/>
+    <w:nsid w:val="20BE4018"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FFA689E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="340561C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0C44852"/>
+    <w:nsid w:val="20C55CBF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0780054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346C4589"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C0E9AFA"/>
+    <w:nsid w:val="22637AE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A57AAFAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38653C52"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48BEFE3C"/>
+    <w:nsid w:val="231D460D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F2E3BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ACA1C26"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44B4446A"/>
+    <w:nsid w:val="23A65564"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B232B480"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42853B5D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3500D12"/>
+    <w:nsid w:val="240220F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF1A5F3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42EF1A7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F5897C0"/>
+    <w:nsid w:val="2487782E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E732F9E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43196A23"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63B46598"/>
+    <w:nsid w:val="24921E61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D26022F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43607567"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE4604CE"/>
+    <w:nsid w:val="250D0A49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B3601EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43BC3A13"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86AA9626"/>
+    <w:nsid w:val="27371D19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B052EEC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="471710C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7B6DCD0"/>
+    <w:nsid w:val="27EF3EE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7C0ED40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BBB7B12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCD2B746"/>
+    <w:nsid w:val="283405E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A75CFCCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C51075A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E0EF346"/>
+    <w:nsid w:val="2B3A17DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D7AD464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC248A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D048006"/>
+    <w:nsid w:val="2D1773FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC6CA5E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E943936"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E33E3F10"/>
+    <w:nsid w:val="2D1F26F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01C41EFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FF3605B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A064A502"/>
+    <w:nsid w:val="2DFB2CB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D4237DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5085370F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A440A3A"/>
+    <w:nsid w:val="2ED02ACA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEF6599E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="532C76B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="507AEA64"/>
+    <w:nsid w:val="303D5780"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0600B138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54ED4302"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE605F3A"/>
+    <w:nsid w:val="343B6EB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F94C6350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55723397"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="331E6EA4"/>
+    <w:nsid w:val="346A7713"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FC6349E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55DA5080"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4560988"/>
+    <w:nsid w:val="370D26C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70F83E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="564E3C04"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CE29A58"/>
+    <w:nsid w:val="38072DF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00F61B4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56DC7FAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF0CB60E"/>
+    <w:nsid w:val="382E69B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C242DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5792329F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="353C893A"/>
+    <w:nsid w:val="39065929"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9AAD5B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587A0EF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7F627FA"/>
+    <w:nsid w:val="392158E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56C42594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E04ABD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="14F45482"/>
+    <w:nsid w:val="3A46423B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="856C144E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59097240"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2FD2F14A"/>
+    <w:nsid w:val="3D647153"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B532C67A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593C172D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F0CE10A"/>
+    <w:nsid w:val="40EE1A0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D214F0F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="597353F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D50B576"/>
+    <w:nsid w:val="41E64E63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E068B000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A3F6952"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B56672E"/>
+    <w:nsid w:val="439911AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2FCF70E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AA377AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17C6643E"/>
+    <w:nsid w:val="440D7142"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACA00C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C9A5732"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F2EA63A"/>
+    <w:nsid w:val="449C61EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3126438"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FD53B03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B95EEF2A"/>
+    <w:nsid w:val="488845B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F572A632"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60124D66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64F8FDAE"/>
+    <w:nsid w:val="4FB4610E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFEA92C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60BE140F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78167A3C"/>
+    <w:nsid w:val="532B6E4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D4E6CDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="613E51C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="390CD16A"/>
+    <w:nsid w:val="558058FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D980C524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61CF1AFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCEAC3EA"/>
+    <w:nsid w:val="56DB67E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EED27CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66DC5756"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="046C24DE"/>
+    <w:nsid w:val="575D43E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EDABD7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68432EE5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFCCE88A"/>
+    <w:nsid w:val="591411EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9001804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="684A306E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="693223F0"/>
+    <w:nsid w:val="595B4CAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="779E6926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68FA0A64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4194611C"/>
+    <w:nsid w:val="5A095814"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AB277BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69181426"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10E6B522"/>
+    <w:nsid w:val="611F239F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21AAEC34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A505DBA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF36A1BE"/>
+    <w:nsid w:val="61276727"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EDE3AAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BB4255F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA64A550"/>
+    <w:nsid w:val="61925AE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4B23B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C2753DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="002C0B16"/>
+    <w:nsid w:val="64C073CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47029CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C8D389C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6DA25F24"/>
+    <w:nsid w:val="6581453E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C103B3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70B2287E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18EEC45A"/>
+    <w:nsid w:val="65D26F62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22DA6902"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72197315"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E00C054"/>
+    <w:nsid w:val="67451961"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40DE01CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73333CEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C5EED58"/>
+    <w:nsid w:val="690520D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9078CAC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="737D6356"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EC6E104"/>
+    <w:nsid w:val="6927457F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="53E861F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73A71E42"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2EC23280"/>
+    <w:nsid w:val="6C525E9D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B081796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="748266E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6B62F0E"/>
+    <w:nsid w:val="6CC50A7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B48F8A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75CD17B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC36B19A"/>
+    <w:nsid w:val="72253E78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DCCB3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77B2425B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F904B61E"/>
+    <w:nsid w:val="758F375D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FD2B772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B9719A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="852EB0BC"/>
+    <w:nsid w:val="77BA6A32"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F2A9B78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A0C6AA8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0C85B90"/>
+    <w:nsid w:val="791034D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5148A2A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A4A4BCB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E870C96A"/>
+    <w:nsid w:val="79464A6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C22330E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C662DAD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E283334"/>
+    <w:nsid w:val="7C841A86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="362ED6C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E5607B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="392485E4"/>
+    <w:nsid w:val="7DEC298A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="577C9C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F6E05FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1C2AE56"/>
+    <w:nsid w:val="7E05542C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFB08ECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="69"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...17 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="14">
-[...2 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="16">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="34">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="60">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="35">
-[...11 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="70">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="40">
-[...2 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="72">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="42">
-[...50 lines deleted...]
-  <w:num w:numId="59">
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="74">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="60">
-[...20 lines deleted...]
-  <w:num w:numId="67">
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="78">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="78"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4905,53 +4905,53 @@
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F23A6E"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
+    <w:rsid w:val="00F577EC"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -5999,61 +5999,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F23A6E"/>
+    <w:rsid w:val="00F577EC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F23A6E"/>
+    <w:rsid w:val="00F577EC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -6337,51 +6337,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{636D3E3B-4E52-4C24-AF39-8DCED0DF2D57}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02DC402A-65FC-45A3-885A-3D2A839D0E57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>2063</Words>
   <Characters>11765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>13801</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>