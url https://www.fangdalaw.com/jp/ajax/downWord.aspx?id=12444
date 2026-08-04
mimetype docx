--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6FB3C0E5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+          <w:p w14:paraId="2C4F11E8" w14:textId="26D377E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E86469">
+            <w:r w:rsidRPr="00ED4C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JANE CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5DFC130A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+          <w:p w14:paraId="706EB16B" w14:textId="19AB3135" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E86469">
+            <w:r w:rsidRPr="00ED4C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E86469">
+            <w:r w:rsidRPr="00ED4C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E86469">
+            <w:r w:rsidRPr="00ED4C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2A735E98" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+          <w:p w14:paraId="6199424A" w14:textId="578B8DC0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E86469">
+            <w:r w:rsidRPr="00ED4C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2700BFA4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+          <w:p w14:paraId="4F910ACA" w14:textId="1FC9F43D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E86469">
+            <w:r w:rsidRPr="00ED4C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jie.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="338ED2D2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E86469" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7FC9095E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="093A916B" wp14:editId="59F4C161">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E795222" wp14:editId="114E2143">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="62C4C8EC" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E86469" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="21AB9ACF" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E86469">
+            <w:r w:rsidRPr="00ED4C69">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN IS A CORPORATE PARTNER IN OUR SHANGHAI OFFICE, SPECIALIZING IN CAPITAL MARKETS, PRIVATE EQUITY, AND CORPORATE AND M&amp;A.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A377B8D" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="36C72EE0" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1498 +456,1498 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529189C6" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="27AD7D4C" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7C4525" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="0FD7A55E" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Domestic Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256BC08B" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="7E6143B2" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Lead Show (603272.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CB45F6" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="28CA71DF" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Huaertai (001217.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BD2E62" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="44B51D9F" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Chenguang New Materials (605399.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F18CE03" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="1B5B2895" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sanyou Medical (688085.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075D2EFE" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="78A307A6" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hainan Mining (601969.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D24BA5" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="33E1B258" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Universal Scientific (601231.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54877374" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="2BF8A1DC" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for WUS Printed (002463.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B6F533" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="77F2FED5" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for MicuRx Pharmaceutical (Registered) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF7556F" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="7A6D1B39" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Universal Scientific (601231.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its private share placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28ABB0BD" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="5811C944" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunnan Salt and Chemical (002053.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its private share placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71633ACF" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="7E9164B8" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Anjoy Foods (603345.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its convertible debt projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AD33F2" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="6F370BBC" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for NovelBeam (688677.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E2B3C7" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="79F2A0B0" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Endovascular (688016.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62783E73" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="533AC861" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HCFA (688320.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8C76C9" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="62F07DB2" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Overseas Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167A1306" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="19124AAD" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tuya Smart (NYSE: TUYA) as PRC counsel in its NYSE IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAA3A29" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="791C0098" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Junshi Bio (1877.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F88637" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="2EF513CF" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Fosun Pharma (2196.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7C3119" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="444E37A3" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sinopharm (1099.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22294628" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="79F64FA5" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Gland Pharma (NSE: GLAD) as PRC counsel in its spin-off from Fosun Pharma and its listing in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D68D3C5" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="2F6B71D6" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Wuxi Apptec (603259.SH and 2359.HK) as underwriters' counsel in its A-share and H-share offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F94ACC" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="1C5ED24B" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Henlius (2696.HK) as underwriters' counsel in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392336F5" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="2B5F019A" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ark Bio as underwriters' counsel in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487C64EB" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="7C92D3D2" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Others</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781B249B" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="005F59ED" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Endovascular, Sanyou Medical, Junshi Bio, Anjoy Foods, Techmation, Haid Group, WUS, and Fosun Pharma on general corporate matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039775CF" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="222A37E8" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSC Shipping in issuing shares and paying cash to purchase Boya Technology and in raising matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E738E7" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="4E9AF724" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Trade Logistics in issuing shares and paying cash to purchase Zhongte Logistics and in raising matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D617B07" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="4D750C94" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anjing Food in its acquisition of Hongye Aquatic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC88E51" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="39943E6F" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Akcome Group in its acquisitions of MSH Insurance Company in France and Zhenjing Clinic in the US</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E9E892" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="7776F029" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Monfali in its acquisition of all shares in Ojiahua, a listed company in Malaysia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F1EDF8" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="525EDC35" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Trade Logistics in its cash acquisition of Dexiang Logistics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23568DA3" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="2ACB2746" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongxun Technology in its investment in Dongguan Zhiyin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793A9BC3" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="225F4566" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanyou Medical in its acquisition of Shuimu Tianpeng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3283104E" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="05FD212C" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Haida Group in its acquisitions of Depot and other companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2730AC" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="58E70216" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented American Warburg Pincus in its investments in Sida Restaurant Group, King Mother and Baby Products Retailer, and Red Star Macalline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AE26BE" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="23781A5B" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Linxin Capital in its investments in Canxin, Core Long March and Junxin Electronics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F72182D" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="7E22B052" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Juntong Capital in its investments in Hongsoft Technology, Lanqi Technology and Broadcom Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E50DAD0" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="774CEADC" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented True Gold Fund in its investment in Shangxun Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5BBCCC" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="44DF110C" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Trust in its investment in Xi'an Ruilian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2916419C" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="2F44CFF0" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huagai Capital and Junlian Capital in their investments in the Series C financing of Motorcomm and in the Series A+ and Series B financing of MicuRx Pharmaceutical, a leading mother and baby e-commerce company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1755798A" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="40DD77F7" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinhua Capital in its investments in Henlius and other companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5003BF" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="6537582E" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D580264" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="231D87D2" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E75AC9" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="217BF519" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64834C11" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="20F89A03" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA09F3F" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="0594D140" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AE19B3" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="734AF0BB" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080CE928" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="01B981D7" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9F0E40" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="716FA693" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6348193E" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="21C5DC4A" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined the Shanghai Office of Fangda Partners in 2022. She is a member of the Securities Business Research Committee of the Shanghai Bar Association.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B1D977" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="6D64F18C" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDADBC1" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="3E20C093" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253D1A09" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="1E5FF21D" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in the compilation of "Practice of Securities Law Practice for Lawyers" published by Law Press</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A2AFBF" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="109085CD" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267211D9" w14:textId="77777777" w:rsidR="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="69FDEFE0" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Securities Business Research Committee of the Shanghai Bar Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="498FEFBA" w:rsidR="00686369" w:rsidRPr="00E86469" w:rsidRDefault="00E86469" w:rsidP="00E86469">
+    <w:p w14:paraId="5567FC3C" w14:textId="65A127DE" w:rsidR="00686369" w:rsidRPr="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86469">
+      <w:r w:rsidRPr="00ED4C69">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Lujiazui-Shanghai No.2 Branch Committee of The Revolutionary Committee of the Chinese Kuomintang </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E86469" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00ED4C69" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2145,1435 +2145,1435 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="041A121E"/>
+    <w:nsid w:val="07FB5694"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEC89A70"/>
+    <w:tmpl w:val="C0F60F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094A0BB6"/>
+    <w:nsid w:val="08734E32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63D8BA3A"/>
+    <w:tmpl w:val="E872256E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3D643B"/>
+    <w:nsid w:val="0ACB4D73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A510C070"/>
+    <w:tmpl w:val="15A00A6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B8C1867"/>
+    <w:nsid w:val="0C990217"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94FC14FC"/>
+    <w:tmpl w:val="38521B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CEE3698"/>
+    <w:nsid w:val="0CF42B53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="213414E0"/>
+    <w:tmpl w:val="C0CE590A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E853370"/>
+    <w:nsid w:val="0EE51E6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F48C4D72"/>
+    <w:tmpl w:val="83EA4890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FC11BA7"/>
+    <w:nsid w:val="137113A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEC859DC"/>
+    <w:tmpl w:val="935A8A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113A0E7E"/>
+    <w:nsid w:val="13A674E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22384932"/>
+    <w:tmpl w:val="44340CC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D07C4E"/>
+    <w:nsid w:val="14EF36E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D42C642"/>
+    <w:tmpl w:val="F8A45B28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="177804D1"/>
+    <w:nsid w:val="17E444F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D302772"/>
+    <w:tmpl w:val="ECA635E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214F02C1"/>
+    <w:nsid w:val="1A31000A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2444A274"/>
+    <w:tmpl w:val="75FE3026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A66EED"/>
+    <w:nsid w:val="1DEF1001"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EEEBEC6"/>
+    <w:tmpl w:val="8E4A25E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23C2746C"/>
+    <w:nsid w:val="1FE41944"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98AC8878"/>
+    <w:tmpl w:val="39DAC22E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250853CB"/>
+    <w:nsid w:val="21265E21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47B2000C"/>
+    <w:tmpl w:val="B170B81A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="255972B1"/>
+    <w:nsid w:val="26D2053B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED547300"/>
+    <w:tmpl w:val="79D663DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25AC63B5"/>
+    <w:nsid w:val="2AFF286B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="171281F4"/>
+    <w:tmpl w:val="6C6620BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C52C22"/>
+    <w:nsid w:val="2B3C5189"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D794CB6E"/>
+    <w:tmpl w:val="1B3C2400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="265D7DC2"/>
+    <w:nsid w:val="2CE34F30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50BEF292"/>
+    <w:tmpl w:val="FF04C238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29E45CD2"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FCB2E11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2392DF72"/>
+    <w:tmpl w:val="25B27218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A4A20DA"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302231E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17322D40"/>
+    <w:tmpl w:val="6FDCCE5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FEF1010"/>
+    <w:nsid w:val="313B65B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E9A9536"/>
+    <w:tmpl w:val="AB1CCE54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30810C2B"/>
+    <w:nsid w:val="36272260"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71DA2BCC"/>
+    <w:tmpl w:val="E5046E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30E74C8E"/>
+    <w:nsid w:val="3ABC1135"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5746771E"/>
+    <w:tmpl w:val="E4263FFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346C60ED"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41691779"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2301BDC"/>
+    <w:tmpl w:val="B3124D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D3C688F"/>
+    <w:nsid w:val="42353C84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="840AF01C"/>
+    <w:tmpl w:val="E948FEF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ECF4832"/>
+    <w:nsid w:val="42823C0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D0A9600"/>
+    <w:tmpl w:val="F1CA5628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF6770B"/>
+    <w:nsid w:val="44A5326D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F2A57BA"/>
+    <w:tmpl w:val="EB9EBB56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="489D02EF"/>
+    <w:nsid w:val="46572C39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6F0A616"/>
+    <w:tmpl w:val="D782549E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DAC0DE9"/>
+    <w:nsid w:val="4821663C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5D6AF14"/>
+    <w:tmpl w:val="150A740C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="539E293F"/>
+    <w:nsid w:val="4A86324F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2782289C"/>
+    <w:tmpl w:val="C602DAB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59943E78"/>
+    <w:nsid w:val="4C8F4798"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2888628"/>
+    <w:tmpl w:val="71E02328"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59A429A8"/>
+    <w:nsid w:val="4F1812AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3670CEC0"/>
+    <w:tmpl w:val="3D7AD85A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A77451F"/>
+    <w:nsid w:val="517665AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88BE50E4"/>
+    <w:tmpl w:val="062C2C1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B2E4F0D"/>
+    <w:nsid w:val="598458F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D6634A4"/>
+    <w:tmpl w:val="2CA40262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D624CED"/>
+    <w:nsid w:val="59C63DFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63D8BA3A"/>
+    <w:tmpl w:val="60562948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ED2733E"/>
+    <w:nsid w:val="5B837D7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDCC39B6"/>
+    <w:tmpl w:val="01128D92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6187527F"/>
+    <w:nsid w:val="5C5F7146"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C06C95F0"/>
+    <w:tmpl w:val="BBE4C118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63B555CD"/>
+    <w:nsid w:val="5E0E0CC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6946FFEA"/>
+    <w:tmpl w:val="ECC24EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68BC336A"/>
+    <w:nsid w:val="60C068DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCC0B066"/>
+    <w:tmpl w:val="E5046E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69232355"/>
+    <w:nsid w:val="61EA0D2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F214840A"/>
+    <w:tmpl w:val="D3D8B09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6453C2"/>
+    <w:nsid w:val="62AA6CDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AE8646A"/>
+    <w:tmpl w:val="FBA6D4CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71F47755"/>
+    <w:nsid w:val="63BD083D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A605114"/>
+    <w:tmpl w:val="748A5212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73124A6A"/>
+    <w:nsid w:val="652C10BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB18FD78"/>
+    <w:tmpl w:val="A9BE78E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74151AC3"/>
+    <w:nsid w:val="67840B16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D334FBB0"/>
+    <w:tmpl w:val="1F6A6C82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A155C3E"/>
+    <w:nsid w:val="6C513100"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C95A3238"/>
+    <w:tmpl w:val="A1E42352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A37733F"/>
+    <w:nsid w:val="6FC829AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E027B30"/>
+    <w:tmpl w:val="2C5AD8D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DB42849"/>
+    <w:nsid w:val="6FCA6D3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B43A9B26"/>
+    <w:tmpl w:val="558A1DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E782633"/>
+    <w:nsid w:val="7B640F8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E6ED116"/>
+    <w:tmpl w:val="1C2E850A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
-[...125 lines deleted...]
-  <w:num w:numId="47">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="48">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3709,53 +3709,53 @@
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00E86469"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00ED4C69"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4807,61 +4807,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E86469"/>
+    <w:rsid w:val="00ED4C69"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E86469"/>
+    <w:rsid w:val="00ED4C69"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5145,51 +5145,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ABF9E7C-D04C-4BC9-8A1D-D36FF6DC1FB8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E61DBE1D-5735-4FFA-BC72-CB958FA179F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>683</Words>
   <Characters>3896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>