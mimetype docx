--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="26D377E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3560CD78" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00ED4C69">
+            <w:r w:rsidRPr="00820CCB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JANE CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="19AB3135" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+          <w:p w14:paraId="706EB16B" w14:textId="5DB75553" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00ED4C69">
+            <w:r w:rsidRPr="00820CCB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED4C69">
+            <w:r w:rsidRPr="00820CCB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED4C69">
+            <w:r w:rsidRPr="00820CCB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="578B8DC0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+          <w:p w14:paraId="6199424A" w14:textId="5D513E19" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00ED4C69">
+            <w:r w:rsidRPr="00820CCB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1FC9F43D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+          <w:p w14:paraId="4F910ACA" w14:textId="10C822F8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00ED4C69">
+            <w:r w:rsidRPr="00820CCB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jie.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7FC9095E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="40DB2129" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00820CCB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E795222" wp14:editId="114E2143">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3193EF4C" wp14:editId="659397BF">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="21AB9ACF" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00ED4C69" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="68F24E6C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00820CCB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00ED4C69">
+            <w:r w:rsidRPr="00820CCB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN IS A CORPORATE PARTNER IN OUR SHANGHAI OFFICE, SPECIALIZING IN CAPITAL MARKETS, PRIVATE EQUITY, AND CORPORATE AND M&amp;A.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C72EE0" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="01E361F6" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1498 +456,1498 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AD7D4C" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="34FC9FB2" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD7A55E" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="3B216BBE" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Domestic Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6143B2" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="6B5A2645" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Lead Show (603272.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CA71DF" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="1BF4184E" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Huaertai (001217.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B51D9F" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="1C8D5486" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Chenguang New Materials (605399.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5B2895" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="4BFD7249" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sanyou Medical (688085.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A307A6" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="44095754" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hainan Mining (601969.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E1B258" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="28EB7201" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Universal Scientific (601231.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF8A1DC" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="48289BF1" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for WUS Printed (002463.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F2FED5" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="40F2C80A" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for MicuRx Pharmaceutical (Registered) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6D1B39" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="6511F2DE" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Universal Scientific (601231.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its private share placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5811C944" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="1885E03B" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunnan Salt and Chemical (002053.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its private share placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9164B8" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="40D0C6D6" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Anjoy Foods (603345.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its convertible debt projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F370BBC" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="59416EA8" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for NovelBeam (688677.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F2A0B0" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="2D73A49E" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Endovascular (688016.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533AC861" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="03FABB56" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HCFA (688320.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F07DB2" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="68197F65" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Overseas Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19124AAD" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="4910F4F3" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tuya Smart (NYSE: TUYA) as PRC counsel in its NYSE IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791C0098" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="2A40D8F7" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Junshi Bio (1877.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF513CF" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="2E0F484B" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Fosun Pharma (2196.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444E37A3" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="0598F45C" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sinopharm (1099.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F64FA5" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="3077EA9A" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Gland Pharma (NSE: GLAD) as PRC counsel in its spin-off from Fosun Pharma and its listing in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6B71D6" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="715D6D14" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Wuxi Apptec (603259.SH and 2359.HK) as underwriters' counsel in its A-share and H-share offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5ED24B" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="39B4959E" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Henlius (2696.HK) as underwriters' counsel in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5F019A" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="136FD3C0" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ark Bio as underwriters' counsel in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C92D3D2" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="0556CAB2" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Others</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005F59ED" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="5E6943AD" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Endovascular, Sanyou Medical, Junshi Bio, Anjoy Foods, Techmation, Haid Group, WUS, and Fosun Pharma on general corporate matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222A37E8" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="0249515B" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSC Shipping in issuing shares and paying cash to purchase Boya Technology and in raising matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9AF724" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="11B92F30" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Trade Logistics in issuing shares and paying cash to purchase Zhongte Logistics and in raising matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D750C94" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="489ED79C" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anjing Food in its acquisition of Hongye Aquatic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39943E6F" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="3781D482" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Akcome Group in its acquisitions of MSH Insurance Company in France and Zhenjing Clinic in the US</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7776F029" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="06920647" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Monfali in its acquisition of all shares in Ojiahua, a listed company in Malaysia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525EDC35" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="5172FEF2" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Trade Logistics in its cash acquisition of Dexiang Logistics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACB2746" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="2D1F61FD" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongxun Technology in its investment in Dongguan Zhiyin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225F4566" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="5B9B4582" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanyou Medical in its acquisition of Shuimu Tianpeng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FD212C" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="44956C04" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Haida Group in its acquisitions of Depot and other companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E70216" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="19FD02CD" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented American Warburg Pincus in its investments in Sida Restaurant Group, King Mother and Baby Products Retailer, and Red Star Macalline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23781A5B" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="05C31D53" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Linxin Capital in its investments in Canxin, Core Long March and Junxin Electronics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E22B052" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="461843B9" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Juntong Capital in its investments in Hongsoft Technology, Lanqi Technology and Broadcom Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774CEADC" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="0B0CA6CA" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented True Gold Fund in its investment in Shangxun Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DF110C" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="01ACE093" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Trust in its investment in Xi'an Ruilian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F44CFF0" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="22D5F852" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huagai Capital and Junlian Capital in their investments in the Series C financing of Motorcomm and in the Series A+ and Series B financing of MicuRx Pharmaceutical, a leading mother and baby e-commerce company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DD77F7" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="0EBBD804" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinhua Capital in its investments in Henlius and other companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6537582E" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="67B3BA34" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231D87D2" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="6FD7960E" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217BF519" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="2B57950F" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F89A03" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="43A11534" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0594D140" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="5B0BB0AD" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734AF0BB" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="57AAFBDA" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B981D7" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="0975CD69" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716FA693" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="094C846F" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C5DC4A" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="5F132A26" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined the Shanghai Office of Fangda Partners in 2022. She is a member of the Securities Business Research Committee of the Shanghai Bar Association.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64F18C" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="082E72D4" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E20C093" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="153651BF" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5FF21D" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="6ABD47FE" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in the compilation of "Practice of Securities Law Practice for Lawyers" published by Law Press</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109085CD" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="73B99241" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FDEFE0" w14:textId="77777777" w:rsidR="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="7828BE04" w14:textId="77777777" w:rsidR="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Securities Business Research Committee of the Shanghai Bar Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="65A127DE" w:rsidR="00686369" w:rsidRPr="00ED4C69" w:rsidRDefault="00ED4C69" w:rsidP="00ED4C69">
+    <w:p w14:paraId="5567FC3C" w14:textId="22B95A3A" w:rsidR="00686369" w:rsidRPr="00820CCB" w:rsidRDefault="00820CCB" w:rsidP="00820CCB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4C69">
+      <w:r w:rsidRPr="00820CCB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Lujiazui-Shanghai No.2 Branch Committee of The Revolutionary Committee of the Chinese Kuomintang </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00ED4C69" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00820CCB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2145,1435 +2145,1435 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07FB5694"/>
+    <w:nsid w:val="00A74505"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0F60F34"/>
+    <w:tmpl w:val="75D85EA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08734E32"/>
+    <w:nsid w:val="01B35D64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E872256E"/>
+    <w:tmpl w:val="05947916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACB4D73"/>
+    <w:nsid w:val="04532242"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15A00A6A"/>
+    <w:tmpl w:val="5B924F42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C990217"/>
+    <w:nsid w:val="065C3434"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38521B74"/>
+    <w:tmpl w:val="E222DC52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CF42B53"/>
+    <w:nsid w:val="06E94EE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0CE590A"/>
+    <w:tmpl w:val="519C6138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EE51E6C"/>
+    <w:nsid w:val="083F1294"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83EA4890"/>
+    <w:tmpl w:val="1CB22E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137113A9"/>
+    <w:nsid w:val="0C333DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="935A8A40"/>
+    <w:tmpl w:val="2FC29FA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13A674E5"/>
+    <w:nsid w:val="109132D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44340CC6"/>
+    <w:tmpl w:val="DCC406B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14EF36E2"/>
+    <w:nsid w:val="13375CEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8A45B28"/>
+    <w:tmpl w:val="809C7674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17E444F8"/>
+    <w:nsid w:val="136C5599"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECA635E4"/>
+    <w:tmpl w:val="2878D2D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A31000A"/>
+    <w:nsid w:val="16FB5E79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75FE3026"/>
+    <w:tmpl w:val="32D6B6F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DEF1001"/>
+    <w:nsid w:val="1C1C1D72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E4A25E4"/>
+    <w:tmpl w:val="08307236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FE41944"/>
+    <w:nsid w:val="1D79521F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39DAC22E"/>
+    <w:tmpl w:val="0B1A2AF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21265E21"/>
+    <w:nsid w:val="212E14A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B170B81A"/>
+    <w:tmpl w:val="1DAEF340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26D2053B"/>
+    <w:nsid w:val="227E7CF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79D663DA"/>
+    <w:tmpl w:val="571072CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AFF286B"/>
+    <w:nsid w:val="27830B7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C6620BC"/>
+    <w:tmpl w:val="E9087A00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B3C5189"/>
+    <w:nsid w:val="2BA222B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B3C2400"/>
+    <w:tmpl w:val="08284A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CE34F30"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F5454E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF04C238"/>
+    <w:tmpl w:val="9DAC7B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FCB2E11"/>
+    <w:nsid w:val="30225394"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25B27218"/>
+    <w:tmpl w:val="22264F72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="302231E2"/>
+    <w:nsid w:val="339F169B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FDCCE5A"/>
+    <w:tmpl w:val="B0E6EFC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="313B65B6"/>
+    <w:nsid w:val="35442D18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB1CCE54"/>
+    <w:tmpl w:val="43F6BA6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36272260"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D535B26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5046E58"/>
+    <w:tmpl w:val="6E88B122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ABC1135"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E074F44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4263FFC"/>
+    <w:tmpl w:val="39887AD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41691779"/>
+    <w:nsid w:val="3F42115E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3124D6A"/>
+    <w:tmpl w:val="9DC0419C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42353C84"/>
+    <w:nsid w:val="46AC6991"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E948FEF8"/>
+    <w:tmpl w:val="5C8A7E14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42823C0C"/>
+    <w:nsid w:val="50410786"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1CA5628"/>
+    <w:tmpl w:val="A14C87D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44A5326D"/>
+    <w:nsid w:val="50687912"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB9EBB56"/>
+    <w:tmpl w:val="CE30A952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46572C39"/>
+    <w:nsid w:val="507B4363"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D782549E"/>
+    <w:tmpl w:val="F41C6978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4821663C"/>
+    <w:nsid w:val="532A4727"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="150A740C"/>
+    <w:tmpl w:val="778CBF98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A86324F"/>
+    <w:nsid w:val="53715D15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C602DAB0"/>
+    <w:tmpl w:val="CF94DE78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8F4798"/>
+    <w:nsid w:val="582D7B12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71E02328"/>
+    <w:tmpl w:val="778CBF98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1812AC"/>
+    <w:nsid w:val="591666D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D7AD85A"/>
+    <w:tmpl w:val="F9EECBE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517665AA"/>
+    <w:nsid w:val="5B1F6DD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="062C2C1C"/>
+    <w:tmpl w:val="2F901212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="598458F9"/>
+    <w:nsid w:val="5CD8017D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CA40262"/>
+    <w:tmpl w:val="19B6A1C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59C63DFA"/>
+    <w:nsid w:val="5FE2364E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60562948"/>
+    <w:tmpl w:val="D9620728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B837D7D"/>
+    <w:nsid w:val="609C07CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01128D92"/>
+    <w:tmpl w:val="3EFA5106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5F7146"/>
+    <w:nsid w:val="62D5611E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBE4C118"/>
+    <w:tmpl w:val="EB141218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E0E0CC6"/>
+    <w:nsid w:val="637F5A9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECC24EEE"/>
+    <w:tmpl w:val="B7A4B7CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60C068DD"/>
+    <w:nsid w:val="6610452F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5046E58"/>
+    <w:tmpl w:val="78E8B846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61EA0D2D"/>
+    <w:nsid w:val="67CC5123"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3D8B09A"/>
+    <w:tmpl w:val="8578E27E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62AA6CDB"/>
+    <w:nsid w:val="6C507F03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBA6D4CC"/>
+    <w:tmpl w:val="B8983D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63BD083D"/>
+    <w:nsid w:val="6CEA15E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="748A5212"/>
+    <w:tmpl w:val="4DAAE8E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="652C10BB"/>
+    <w:nsid w:val="6F4B5B92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9BE78E2"/>
+    <w:tmpl w:val="3024386A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67840B16"/>
+    <w:nsid w:val="6F501F18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F6A6C82"/>
+    <w:tmpl w:val="9342C404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C513100"/>
+    <w:nsid w:val="720E5F05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1E42352"/>
+    <w:tmpl w:val="5554E318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC829AC"/>
+    <w:nsid w:val="734E5A6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C5AD8D4"/>
+    <w:tmpl w:val="CA6E9106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FCA6D3B"/>
+    <w:nsid w:val="7C5B7F3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="558A1DB4"/>
+    <w:tmpl w:val="734A4F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B640F8B"/>
+    <w:nsid w:val="7E850600"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C2E850A"/>
+    <w:tmpl w:val="B9104138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-[...95 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="48"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3648,50 +3648,51 @@
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
+    <w:rsid w:val="00820CCB"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -3711,51 +3712,50 @@
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
-    <w:rsid w:val="00ED4C69"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4807,61 +4807,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED4C69"/>
+    <w:rsid w:val="00820CCB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00ED4C69"/>
+    <w:rsid w:val="00820CCB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5145,51 +5145,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E61DBE1D-5735-4FFA-BC72-CB958FA179F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3E797F4-D421-4094-B5A1-7CC59E4D85F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>683</Words>
   <Characters>3896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>