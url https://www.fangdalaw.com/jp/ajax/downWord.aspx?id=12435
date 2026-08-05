--- v0 (2026-06-02)
+++ v1 (2026-08-05)
@@ -36,200 +36,200 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6B15AFC7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+          <w:p w14:paraId="2C4F11E8" w14:textId="13537E32" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E11040">
+            <w:r w:rsidRPr="00DF3684">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOY WONG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3A0566FF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+          <w:p w14:paraId="706EB16B" w14:textId="051D10AB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E11040">
+            <w:r w:rsidRPr="00DF3684">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E11040">
+            <w:r w:rsidRPr="00DF3684">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E11040">
+            <w:r w:rsidRPr="00DF3684">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E11040">
+            <w:r w:rsidRPr="00DF3684">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7C4D084B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+          <w:p w14:paraId="6199424A" w14:textId="4715350E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E11040">
+            <w:r w:rsidRPr="00DF3684">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8841 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="32442646" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+          <w:p w14:paraId="4F910ACA" w14:textId="13A13820" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E11040">
+            <w:r w:rsidRPr="00DF3684">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joy.wong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="146FC7CB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E11040" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="22232ADA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DF3684" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F5076F6" wp14:editId="58DA2761">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A2FB62D" wp14:editId="5B004C72">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -269,60 +269,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="09D527B6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E11040" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="40F674D5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00DF3684" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E11040">
+            <w:r w:rsidRPr="00DF3684">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WONG SPECIALIZES IN ANTITRUST AND COMPETITION LAW. HER PRACTICE FOCUSES ON MERGER CONTROL, ANTITRUST COMPLIANCE, AND INVESTIGATIONS. SHE ADVISES CLIENTS ON BOTH PRC AND HONG KONG COMPETITION MATTERS, AS WELL AS ON MULTI-JURISDICTIONAL PROJECTS COVERING BOTH TRANSACTIONAL AND COMPLIANCE ASPECTS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -382,51 +382,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB4735A" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4694251A" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -467,1588 +467,1588 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F59757A" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="6559E0F6" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269CFFF3" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E11040">
+    <w:p w14:paraId="12629E48" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRC merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDDFF98" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="3739CC40" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sumitomo Corporation, SMBC Aviation Capital, Apollo and Brookfield's acquisition of equity interest in Air Lease Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C947DC3" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="0A8EDA30" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baker Hughes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of equity interests in Chart Industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCA7909" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="4F99F26A" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Allison Transmission Holdings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of Off-Highway Business from Dana Incorporated</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4984F4E3" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="22D4A5F1" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong International Airport on its acquisition of equity interests in Zhuhai Airport.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62700E7C" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="1B752B3D" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mindray</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bio-Medical on its acquisition of equity interests in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Huitai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Medical.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C30F7AA" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="5538D9F1" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Saudi Aramco, Linde and SLB New Energy on their carbon capture and storage joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D6196B" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="4D2B59F6" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Henan Airport Group and Lufthansa AG on the establishment of a joint venture to provide airport cargo terminal services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248E9614" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="146877C3" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong Airport Authority and Dongguan Port Group on their joint venture to develop the Dongguan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong International Airport Logistics Park.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4899936C" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="7C307C48" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs on various investments in the internet and real estate sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270675D7" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="0C4F4576" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ocean Network Express (ONE) on its acquisition of interests in two container terminals in the United States.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0446C042" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="7C6CA7F4" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hutchison Ports, COSCO, and CMA CGM on the establishment of a joint venture in Egypt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4BD9FE" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="4661D019" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Swire on its acquisition of interests in six bottling companies from Coca-Cola.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B6A590" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="3F024135" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone on investments in the education and real estate sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520D73CD" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="47CCE068" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">CBC Group, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mubadala</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, GS Group, and IMM Investment Corp. on their investment in global cosmetics business </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hugel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC6C997" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="690D26A7" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sequoia Capital and Envision Group on the establishment of an investment joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C63BF90" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="430DB534" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brose on its acquisition of equity interests in auto parts manufacturer SITECH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727B2CE4" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="370066F0" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Siemens AG and Macquarie Group on the establishment of a joint venture active in the energy sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B12E148" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="6F013ED8" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WABCO on the PRC merger filing process for ZF Friedrichshafen AG's acquisition of WABCO's businesses, which resulted in conditional clearance in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EB37FF" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="70696620" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boeing on the PRC merger filing for its proposed acquisition of Embraer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3585563C" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E11040">
+    <w:p w14:paraId="79F3D558" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multi-jurisdictional merger assessment and filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF9B9E6" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="6ABAE0DA" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anta Group on the global competition filing analysis for its acquisition of an overseas sports brand, coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C2A0BF" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="50B75814" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL Technology Group Corporation and its subsidiary TCL China Star Optoelectronics Technology Co., Ltd. on the global competition filing analysis for its acquisition of LG Display's China LCD panel business, completing the filing in China and coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703D6C8C" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="0C12752F" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Generali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Group on the global competition filing analysis for its acquisition of equity interests in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Generali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> China Insurance, coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA06431" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="6C55B100" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitsui Group on the global competition filing analysis for its acquisition of shares in Hong Kong-based </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hongjing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Holdings Limited, completing the filing in China and coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15332884" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="56EB8EBE" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">TCL Technology Group Corporation on the global competition filing analysis for its acquisition of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Moka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> International, coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401B4027" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="08ED64A9" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baowu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Group's subsidiary Taiyuan Iron and Steel Co., Ltd. on the competition filing in China and multi-jurisdictional antitrust analysis for its nickel-iron joint venture with Vale in Indonesia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453EC011" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="7E4C8E5B" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL Technology Group Corporation and its subsidiary TCL China Star Optoelectronics Technology Co., Ltd. on the global competition filing analysis for its acquisition of a Samsung Display subsidiary, completing the filing in China and coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36868C09" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E11040">
+    <w:p w14:paraId="6E651146" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030B9357" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="5E74C017" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hutchison Telecoms on merger control in Hong Kong for its sale of Hutchison Global Communications to private equity firms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD1CECF" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="03EF3740" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New World Group on merger control in Hong Kong for its sale of New World Telecoms to Hong Kong Broadband.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39867440" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E11040">
+    <w:p w14:paraId="0086B9CD" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese investigations and compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF5F461" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="5D603FA8" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A major technology company on a series of failure-to-notify investigations initiated by China's State Administration of Market Regulation (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SAMR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709A0170" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="17A985E7" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading international automobile manufacturer in an antitrust investigation relating to vertical restraints initiated by SAMR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00451B35" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="3C98D6A8" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading international automobile manufacturer in an antitrust investigation relating to resale price maintenance initiated by the Jiangsu Administration of Market Regulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4FA9C1" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="4C121485" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A multinational technology company in an investigation relating to alleged abuse of dominance initiated by the Beijing Administration of Market Regulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF8657A" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="766490E7" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading multinational technology company in an internal investigation relating to alleged bid-rigging practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41707330" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E11040">
+    <w:p w14:paraId="2E327BAC" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong investigations and compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C90D13" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="5C855091" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deliveroo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in responding to an investigation by the Hong Kong Competition Commission (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKCC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>), negotiating the commitments, and handling subsequent compliance matters. This case is one of the most high-profile investigations handled by the HKCC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDF27AD" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="3DED3F55" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Chinese state-owned enterprise in responding to an investigation by the HKCC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E187DE" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="3197BAFB" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A logistics company in responding to an investigation by the HKCC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562D5629" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="4AFB6DC6" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The complainant in a complaint to the HKCC against a technology company for abuse of market power</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01104E65" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="2BA08CD3" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading oil and petrol business on its ongoing compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2BA927" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E11040">
+    <w:p w14:paraId="0525D052" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global antitrust compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B6A46C" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="2762224E" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a leading automobile company on its antitrust compliance program review, training, and audit in Australia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF74796" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="54B114F5" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing antitrust training to a leading airline across multiple jurisdictions worldwide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CE7ED7" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="5AEA7F96" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CADB82" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="3890B974" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Oxford, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641CCA2C" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="390BF06C" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP Law School (UK), Graduate Diploma in Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F47233" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="7B7EA854" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>City University of Hong Kong , PCLL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65968E8E" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="12378619" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3F5546" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="1ED1D35E" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7195CB3F" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="257F1D24" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDEC123" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="7B0B1FC9" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694EAED9" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="71786235" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4B5A6D" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="5B8470BC" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A18514" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="1FB32F9A" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B302A7F" w14:textId="77777777" w:rsidR="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="6A15B629" w14:textId="77777777" w:rsidR="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="41DB137E" w:rsidR="00686369" w:rsidRPr="00E11040" w:rsidRDefault="00E11040" w:rsidP="00E11040">
+    <w:p w14:paraId="5567FC3C" w14:textId="5DFA3B4E" w:rsidR="00686369" w:rsidRPr="00DF3684" w:rsidRDefault="00DF3684" w:rsidP="00DF3684">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Wong joined </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fangda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Partners in 2019. Before joining </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fangda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11040">
+      <w:r w:rsidRPr="00DF3684">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, she worked in the antitrust department of a leading international law firm and as in-house counsel at Alibaba.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E11040" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00DF3684" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2246,1224 +2246,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0035177E"/>
+    <w:nsid w:val="002404AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91026E4A"/>
+    <w:tmpl w:val="B5A4FC8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00631644"/>
+    <w:nsid w:val="02D84E58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40CE7112"/>
+    <w:tmpl w:val="8300F7E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="041379F9"/>
+    <w:nsid w:val="033E00C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53DC8C5E"/>
+    <w:tmpl w:val="54EA0948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058C046A"/>
+    <w:nsid w:val="03754F07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E6644B6"/>
+    <w:tmpl w:val="D97624C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BFB5037"/>
+    <w:nsid w:val="05900248"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1209B64"/>
+    <w:tmpl w:val="9E12B310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E114936"/>
+    <w:nsid w:val="07EE6432"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8262964"/>
+    <w:tmpl w:val="CB2254D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ED23F17"/>
+    <w:nsid w:val="0B6D0E89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BEA68E8"/>
+    <w:tmpl w:val="4A5C3C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA44672"/>
+    <w:nsid w:val="0EEE729D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F65E2F8C"/>
+    <w:tmpl w:val="41AE39C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101B7BF6"/>
+    <w:nsid w:val="0FD46638"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1220C272"/>
+    <w:tmpl w:val="8FFC1A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15227030"/>
+    <w:nsid w:val="106065BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="190E92EA"/>
+    <w:tmpl w:val="6A70DA8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17CE7F32"/>
+    <w:nsid w:val="13E97795"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73CE0F12"/>
+    <w:tmpl w:val="C78245D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18C451DC"/>
+    <w:nsid w:val="172A61A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F74CBF7E"/>
+    <w:tmpl w:val="9FB67710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D1C6B2E"/>
+    <w:nsid w:val="18DF6BA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB6E8CEE"/>
+    <w:tmpl w:val="FD2C383C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23EF3221"/>
+    <w:nsid w:val="1B6C260A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D564048C"/>
+    <w:tmpl w:val="F69C869E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="248C45FB"/>
+    <w:nsid w:val="209656BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E1E8E2A"/>
+    <w:tmpl w:val="44607010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="279A7594"/>
+    <w:nsid w:val="26251186"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4926A906"/>
+    <w:tmpl w:val="227AF866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="279B1E9D"/>
+    <w:nsid w:val="28700083"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE1EF8C2"/>
+    <w:tmpl w:val="1076FF1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D414CB3"/>
+    <w:nsid w:val="287A09EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCFC96B6"/>
+    <w:tmpl w:val="9EB282F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EEC5289"/>
+    <w:nsid w:val="2D1A0669"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41F26696"/>
+    <w:tmpl w:val="DC10F93A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312354F6"/>
+    <w:nsid w:val="31072704"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9B6C9C4"/>
+    <w:tmpl w:val="CF40809A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3252331F"/>
+    <w:nsid w:val="3511027D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36F60088"/>
+    <w:tmpl w:val="FEA48D36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33EF0ACA"/>
+    <w:nsid w:val="37A0324E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16ECB83A"/>
+    <w:tmpl w:val="03202FE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E26135"/>
+    <w:nsid w:val="39F23B11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7CEFE7E"/>
+    <w:tmpl w:val="0548E516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D605F59"/>
+    <w:nsid w:val="3ABB6760"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB903EEA"/>
+    <w:tmpl w:val="F650FB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422F4877"/>
+    <w:nsid w:val="42560DBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="140C7740"/>
+    <w:tmpl w:val="1318DCC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42EA4D6F"/>
+    <w:nsid w:val="531520EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6E2D3E4"/>
+    <w:tmpl w:val="C78245D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42F4481F"/>
+    <w:nsid w:val="53A40F1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71902774"/>
+    <w:tmpl w:val="5D76CD8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4736249C"/>
+    <w:nsid w:val="577A1F89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE0E71D6"/>
+    <w:tmpl w:val="1790444C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4790242F"/>
+    <w:nsid w:val="57EC5223"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9544900"/>
+    <w:tmpl w:val="A09E3C3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B6E0D2D"/>
+    <w:nsid w:val="5AE127C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14FA2DCE"/>
+    <w:tmpl w:val="96EEB5D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CCD2503"/>
+    <w:nsid w:val="5D3D46A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="667297AE"/>
+    <w:tmpl w:val="7C9264CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E0738B5"/>
+    <w:nsid w:val="6011332F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2976F11E"/>
+    <w:tmpl w:val="47BA0FC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E2A719C"/>
+    <w:nsid w:val="62D55C3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="454E0C44"/>
+    <w:tmpl w:val="747E9BD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EE86161"/>
+    <w:nsid w:val="642B0AA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="365828EE"/>
+    <w:tmpl w:val="B4B4FDBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55AB456F"/>
+    <w:nsid w:val="643B7E00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCD0210C"/>
+    <w:tmpl w:val="F2BEEDA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="571878BB"/>
+    <w:nsid w:val="679F12AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBD27500"/>
+    <w:tmpl w:val="9490E280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BDD05DD"/>
+    <w:nsid w:val="6A7E35D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48A8C312"/>
+    <w:tmpl w:val="4CA83280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D0849BC"/>
+    <w:nsid w:val="6D5D6171"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="190E92EA"/>
+    <w:tmpl w:val="A254F6B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E8E43A4"/>
+    <w:nsid w:val="6E1C6C14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="821E341A"/>
+    <w:tmpl w:val="5E6CC3AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="643E5AD6"/>
+    <w:nsid w:val="6FAE391C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C5E4BCC"/>
+    <w:tmpl w:val="D5969AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69104F53"/>
+    <w:nsid w:val="705E161C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF584E02"/>
+    <w:tmpl w:val="604814B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69BE62E7"/>
+    <w:nsid w:val="70CA41A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3F0B1A2"/>
+    <w:tmpl w:val="ADAE96C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72D82419"/>
+    <w:nsid w:val="72062328"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21285502"/>
+    <w:tmpl w:val="AB5C6DF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72D94053"/>
+    <w:nsid w:val="728A78B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D404E6E"/>
+    <w:tmpl w:val="BED2251E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75AD49FF"/>
+    <w:nsid w:val="76224C73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C74DF22"/>
+    <w:tmpl w:val="34A03CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="788C63F1"/>
+    <w:nsid w:val="76725692"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBD64B74"/>
+    <w:tmpl w:val="9E3E2AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78C206ED"/>
+    <w:nsid w:val="79323DB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4566A994"/>
+    <w:tmpl w:val="5DE2290A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BCF12D7"/>
+    <w:nsid w:val="7AFC6C75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18C0CABE"/>
+    <w:tmpl w:val="F1C47E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D9C0F66"/>
+    <w:nsid w:val="7C7612F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8DE928E"/>
+    <w:tmpl w:val="8D74196E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
-[...17 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
-[...35 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="27">
-[...5 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="30">
-[...47 lines deleted...]
-  <w:num w:numId="46">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="25"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -3594,51 +3594,51 @@
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
-    <w:rsid w:val="00E11040"/>
+    <w:rsid w:val="00DF3684"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -4699,61 +4699,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E11040"/>
+    <w:rsid w:val="00DF3684"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E11040"/>
+    <w:rsid w:val="00DF3684"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5037,51 +5037,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB2CAA3C-AB11-423C-ABFF-397C1C82FA10}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6B603F1-E232-4EF7-9E7B-0077B5004820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>922</Words>
   <Characters>5258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>