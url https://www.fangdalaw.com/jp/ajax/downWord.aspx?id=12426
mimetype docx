--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="709E50FC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3BCADEF1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0085256E">
+            <w:r w:rsidRPr="008E0FB6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LINGBO WEI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0495D002" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+          <w:p w14:paraId="706EB16B" w14:textId="70D7A8B4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0085256E">
+            <w:r w:rsidRPr="008E0FB6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="0085256E">
+            <w:r w:rsidRPr="008E0FB6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0085256E">
+            <w:r w:rsidRPr="008E0FB6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="025984F8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+          <w:p w14:paraId="6199424A" w14:textId="1C6FEEF0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0085256E">
+            <w:r w:rsidRPr="008E0FB6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 0049 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3F4EBFF6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+          <w:p w14:paraId="4F910ACA" w14:textId="0D2E363F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0085256E">
+            <w:r w:rsidRPr="008E0FB6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingbo.wei@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="362C3C19" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0085256E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3B90E951" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A0A6D9D" wp14:editId="2CDC9515">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4153A9C2" wp14:editId="1244307C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4B271E1B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0085256E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="40E3C62F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0085256E">
+            <w:r w:rsidRPr="008E0FB6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. LINGBO WEI</w:t>
             </w:r>
-            <w:r w:rsidRPr="0085256E">
+            <w:r w:rsidRPr="008E0FB6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="0085256E">
+            <w:r w:rsidRPr="008E0FB6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON COMPETITION ISSUES RELATING TO MERGER CONTROL, ANTITRUST INVESTIGATIONS, ANTITRUST COMPLIANCE ADVICE, AND ANTITRUST LITIGATIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2BCD9A" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1B07C8C2" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,965 +472,965 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BCC66A" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="2E195CB8" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A390079" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="207E788F" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C379D0E" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="1B102208" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargotec and Konecranes on the PRC merger filing for their merger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D825358" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="2BF49D60" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Newcrest Mining Limited on the PRC merger filing for its acquisition of all issued and outstanding shares of Pretium Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F509456" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="0AAD599B" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on the PRC merger filings for its acquisitions of real estate in China and acquisitions of technology companies overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334B0E9F" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="4927E861" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kingsoft Cloud on the PRC merger filing for its acquisition of Camelot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216EAC5B" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="24D4EAD3" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Praxair on the PRC merger filing for its merger with Linde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60942A8F" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="741A383E" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Liaoning Port on the PRC merger filing for China Merchants</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of Dalian port and Yingkou port</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336887F8" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="23E4B3DA" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GE on the PRC merger filing for its acquisition of Alstom</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s power and grid business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418836C1" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="31637876" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on evaluating the failure to notify of legal risks in past transactions and on submitting filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5FCB98" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="1246623B" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous fund on evaluating the failure to notify of legal risks in past transactions and on submitting filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C769AAE" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="2EC57EE0" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C57550" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="54C736C8" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international medical device company during a dawn raid and administrative investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E85711" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="00DF4511" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on responding to an inquiry from the PRC antitrust authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68961F49" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="1830839E" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Chinese food enterprise during a dawn raid and antitrust investigation by the PRC antitrust authority into alleged resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DE86BD" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="0814964D" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a public utility enterprise on the pricing investigation by the PRC antitrust authority under PRC competition law and price law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07434710" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="09DF1375" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese home appliance enterprise on a dawn raid by the PRC antitrust authority and the antitrust investigation into alleged resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6479F8B9" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="54577DF1" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Japanese shipping company on its leniency application in China for alleged cartel conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA6D0A7" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="74A37857" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous international technology company on a dawn raid and investigation by the PRC antitrust authority into alleged abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A99BD0" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="11F664DF" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2B93A6" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="304E0736" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a well-known international automotive manufacturer on a self-audit of potential resale price maintenance and bid rigging issues and provided guidance on improving compliance management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDD4E6B" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="2E2B7959" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international medical company on conducting an internal audit and risk assessment of resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3964B2B1" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="0E0D6FEF" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic internet company on an allegation of abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A90490E" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="094EF3EA" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic point-of-care medical device company on conducting comprehensive risk assessment by reviewing documents and interviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E1D57F" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="5CB8BE0B" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international entertainment company on operating multiple joint ventures and on exchanging competitively sensitive information between the joint venture companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C80489F" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="50802111" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational toy company on conducting regular self-audits of risk areas including resale price maintenance and assisted the company in improving its internal compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650819B3" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="0ECE572D" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous automobile manufacturer on compliance issues with respect to the daily operation of its joint venture in China and the exchange of information between</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182B0893" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="25467DF3" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a state-owned enterprise on conducting a self-audit covering different business units and assisted the company in formulating and improving its internal compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761D4E1D" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="44199992" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous aviation company on a comprehensive antitrust self-audit and risk assessment, assisted the company in improving its antitrust compliance system, and provided advice on its business strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D323174" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="688B367C" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D6E926" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="7D90106D" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3262EAED" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="50F913DE" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of International Business and Economics, BBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04891EA2" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="6A72DC57" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of International Business and Economics, B.Com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0159B8CB" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="763AF306" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>King</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s College London, Postgraduate Diploma on EU Competition Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7EEAD3" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="2E3909F7" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFCB01A" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="3D16B03D" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCB102D" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="7EDD618F" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DE8779" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="1B390A8D" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB6E3A5" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="7E9FEE85" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3F7156" w14:textId="77777777" w:rsidR="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="70D7B71F" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="36A5776B" w:rsidR="00686369" w:rsidRPr="0085256E" w:rsidRDefault="0085256E" w:rsidP="0085256E">
+    <w:p w14:paraId="5567FC3C" w14:textId="71F298D2" w:rsidR="00686369" w:rsidRPr="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085256E">
+      <w:r w:rsidRPr="008E0FB6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wei joined Fangda Partners in 2020. Before joining the firm, she worked at another major Chinese firm, practicing antitrust and competition law for almost five years. Ms. Wei has assisted multinationals, state-owned enterprises and private enterprises. The matters she has worked on cover various industries, including automobiles, chemicals, consumables, energy, funds, internet, medical, ports, and technology.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0085256E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="008E0FB6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1628,260 +1628,281 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0579137C"/>
+    <w:nsid w:val="171D665C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C96FF1A"/>
+    <w:tmpl w:val="F0DA67B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="071F60FE"/>
+    <w:nsid w:val="18924658"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4606A66C"/>
+    <w:tmpl w:val="E85483A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D115FA"/>
+    <w:nsid w:val="1A5F6C58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE02FBFA"/>
+    <w:tmpl w:val="05BA1B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12491C85"/>
+    <w:nsid w:val="1D1A2F3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDB49E62"/>
+    <w:tmpl w:val="4BCAE71C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130305F9"/>
+    <w:nsid w:val="1E136800"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A744D1A"/>
+    <w:tmpl w:val="16C4B99A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179B3B86"/>
+    <w:nsid w:val="22276D9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09C62E22"/>
+    <w:tmpl w:val="05BA1B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BDE5AFB"/>
+    <w:nsid w:val="23B4574C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09C62E22"/>
+    <w:tmpl w:val="727A278E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C0A5F45"/>
+    <w:nsid w:val="24BB6111"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2460CEA8"/>
+    <w:tmpl w:val="A7FC1A56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E253276"/>
+    <w:nsid w:val="25667763"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5268FC8"/>
+    <w:tmpl w:val="87EAA50A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24FE6472"/>
+    <w:nsid w:val="2BB03386"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A25C47F4"/>
+    <w:tmpl w:val="B816CC1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C1F4BB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="734480D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1950,96 +1971,75 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F592F33"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="398F50D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="441A1CA0"/>
+    <w:tmpl w:val="18E4453A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36B33570"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39AB123F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CB621E0"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="F28C7338"/>
+    <w:tmpl w:val="FA88EC82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2130,597 +2130,597 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="416E66FA"/>
+    <w:nsid w:val="3D50634D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="369C73EE"/>
+    <w:tmpl w:val="FB105F24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="489E1209"/>
+    <w:nsid w:val="3D7F6B44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7C474AE"/>
+    <w:tmpl w:val="E3F85722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48D84DDD"/>
+    <w:nsid w:val="450C272C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFE24ABA"/>
+    <w:tmpl w:val="12768AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F995D3C"/>
+    <w:nsid w:val="47C05C02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EC830A0"/>
+    <w:tmpl w:val="242C1776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52066CEA"/>
+    <w:nsid w:val="4DC65D38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B1ABABE"/>
+    <w:tmpl w:val="A0E4D34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="533E3FE4"/>
+    <w:nsid w:val="4EEA2385"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C27831B2"/>
+    <w:tmpl w:val="029EBC62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55CF2DA2"/>
+    <w:nsid w:val="562928E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4300DD5E"/>
+    <w:tmpl w:val="8676EAEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56467742"/>
+    <w:nsid w:val="5895271E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2881C36"/>
+    <w:tmpl w:val="EABA991E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58A1643D"/>
+    <w:nsid w:val="60183F87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BD2D164"/>
+    <w:tmpl w:val="024C9E6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB526D8"/>
+    <w:nsid w:val="60C23D62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8926F492"/>
+    <w:tmpl w:val="673CD142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64F60883"/>
+    <w:nsid w:val="60D50958"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81DE9C52"/>
+    <w:tmpl w:val="9E409882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66342B25"/>
+    <w:nsid w:val="65801918"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0E24FFC"/>
+    <w:tmpl w:val="9A0AE01E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677F5012"/>
+    <w:nsid w:val="66046AC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11A08812"/>
+    <w:tmpl w:val="D68C6E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BA85EC2"/>
+    <w:nsid w:val="69A12420"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB9A329A"/>
+    <w:tmpl w:val="CD8066DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C06006D"/>
+    <w:nsid w:val="6B7F4608"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="872C40AA"/>
+    <w:tmpl w:val="21F29458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CBE01B2"/>
+    <w:nsid w:val="6CC45FE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D1A765E"/>
+    <w:tmpl w:val="E0F8347C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="734E4ABB"/>
+    <w:nsid w:val="6D7D20A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2124E3B6"/>
+    <w:tmpl w:val="DE424382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750463B6"/>
+    <w:nsid w:val="6E12787D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="015C70B4"/>
+    <w:tmpl w:val="636CB008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751D298D"/>
+    <w:nsid w:val="71657D06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1574799C"/>
+    <w:tmpl w:val="912CE168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="757B466F"/>
+    <w:nsid w:val="739F6AC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0F8EE3A"/>
+    <w:tmpl w:val="B29EEAC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7967430B"/>
+    <w:nsid w:val="7C19231F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60784E7A"/>
+    <w:tmpl w:val="6B2E4AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
-[...2 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
-[...8 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="31"/>
-  </w:num>
-[...55 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2797,58 +2797,58 @@
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
-    <w:rsid w:val="0085256E"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
+    <w:rsid w:val="008E0FB6"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
@@ -3954,61 +3954,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0085256E"/>
+    <w:rsid w:val="008E0FB6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0085256E"/>
+    <w:rsid w:val="008E0FB6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4292,51 +4292,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58DE106A-80C9-4610-B9ED-A7A13990EBBD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9DE17AE-A1CB-4B23-999E-E18AB7E745F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>663</Words>
   <Characters>3782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>