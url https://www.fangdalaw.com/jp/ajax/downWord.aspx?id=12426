--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3BCADEF1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="07C522BC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="00484907">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008E0FB6">
+            <w:r w:rsidRPr="00484907">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LINGBO WEI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="70D7A8B4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+          <w:p w14:paraId="706EB16B" w14:textId="30D24563" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="00484907">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008E0FB6">
+            <w:r w:rsidRPr="00484907">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E0FB6">
+            <w:r w:rsidRPr="00484907">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E0FB6">
+            <w:r w:rsidRPr="00484907">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1C6FEEF0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+          <w:p w14:paraId="6199424A" w14:textId="0DBCBE8F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="00484907">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008E0FB6">
+            <w:r w:rsidRPr="00484907">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 0049 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0D2E363F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+          <w:p w14:paraId="4F910ACA" w14:textId="1CE73464" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="00484907">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008E0FB6">
+            <w:r w:rsidRPr="00484907">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingbo.wei@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3B90E951" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="52E75BF5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4153A9C2" wp14:editId="1244307C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10BFA444" wp14:editId="096978F5">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="40E3C62F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008E0FB6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6CD19BE5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008E0FB6">
+            <w:r w:rsidRPr="00484907">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. LINGBO WEI</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E0FB6">
+            <w:r w:rsidRPr="00484907">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E0FB6">
+            <w:r w:rsidRPr="00484907">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON COMPETITION ISSUES RELATING TO MERGER CONTROL, ANTITRUST INVESTIGATIONS, ANTITRUST COMPLIANCE ADVICE, AND ANTITRUST LITIGATIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B07C8C2" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1C248FA0" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,965 +472,965 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E195CB8" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="2B4DA5BE" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207E788F" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="3C03671D" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B102208" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="301E49AD" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargotec and Konecranes on the PRC merger filing for their merger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF49D60" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="135C248F" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Newcrest Mining Limited on the PRC merger filing for its acquisition of all issued and outstanding shares of Pretium Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAD599B" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="25CC6535" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on the PRC merger filings for its acquisitions of real estate in China and acquisitions of technology companies overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4927E861" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="3D3D4967" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kingsoft Cloud on the PRC merger filing for its acquisition of Camelot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D4EAD3" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="04558BE8" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Praxair on the PRC merger filing for its merger with Linde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741A383E" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="6C29D594" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Liaoning Port on the PRC merger filing for China Merchants</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of Dalian port and Yingkou port</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E4B3DA" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="528B053C" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GE on the PRC merger filing for its acquisition of Alstom</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s power and grid business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31637876" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="725449F5" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on evaluating the failure to notify of legal risks in past transactions and on submitting filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1246623B" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="1229FDEE" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous fund on evaluating the failure to notify of legal risks in past transactions and on submitting filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC57EE0" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="4D8E6849" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C736C8" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="063849F5" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international medical device company during a dawn raid and administrative investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DF4511" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="24BA910B" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on responding to an inquiry from the PRC antitrust authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1830839E" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="3CE22413" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Chinese food enterprise during a dawn raid and antitrust investigation by the PRC antitrust authority into alleged resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0814964D" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="71AF9230" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a public utility enterprise on the pricing investigation by the PRC antitrust authority under PRC competition law and price law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DF1375" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="2AA1A039" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese home appliance enterprise on a dawn raid by the PRC antitrust authority and the antitrust investigation into alleged resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54577DF1" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="320F6337" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Japanese shipping company on its leniency application in China for alleged cartel conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A37857" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="196E65EF" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous international technology company on a dawn raid and investigation by the PRC antitrust authority into alleged abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F664DF" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="16BB16A1" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304E0736" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="448E751B" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a well-known international automotive manufacturer on a self-audit of potential resale price maintenance and bid rigging issues and provided guidance on improving compliance management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2B7959" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="6851C8C4" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international medical company on conducting an internal audit and risk assessment of resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0D6FEF" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="6DDBF5D1" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic internet company on an allegation of abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094EF3EA" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="016880D9" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic point-of-care medical device company on conducting comprehensive risk assessment by reviewing documents and interviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB8BE0B" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="6147CB72" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international entertainment company on operating multiple joint ventures and on exchanging competitively sensitive information between the joint venture companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50802111" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="3EBB5DEE" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational toy company on conducting regular self-audits of risk areas including resale price maintenance and assisted the company in improving its internal compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECE572D" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="26220DE8" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous automobile manufacturer on compliance issues with respect to the daily operation of its joint venture in China and the exchange of information between</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25467DF3" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="0A4709C6" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a state-owned enterprise on conducting a self-audit covering different business units and assisted the company in formulating and improving its internal compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44199992" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="31E8046E" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous aviation company on a comprehensive antitrust self-audit and risk assessment, assisted the company in improving its antitrust compliance system, and provided advice on its business strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688B367C" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="0B5A717C" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D90106D" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="5CE76FA4" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F913DE" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="76BEE25A" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of International Business and Economics, BBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A72DC57" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="5D993160" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of International Business and Economics, B.Com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763AF306" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="37D3068A" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>King</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s College London, Postgraduate Diploma on EU Competition Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3909F7" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="3D946E99" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D16B03D" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="0AB89C8F" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDD618F" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="4F259763" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B390A8D" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="554791F2" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9FEE85" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="2BCDDC49" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D7B71F" w14:textId="77777777" w:rsidR="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="074A5A54" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="71F298D2" w:rsidR="00686369" w:rsidRPr="008E0FB6" w:rsidRDefault="008E0FB6" w:rsidP="008E0FB6">
+    <w:p w14:paraId="5567FC3C" w14:textId="785B8D52" w:rsidR="00686369" w:rsidRPr="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0FB6">
+      <w:r w:rsidRPr="00484907">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wei joined Fangda Partners in 2020. Before joining the firm, she worked at another major Chinese firm, practicing antitrust and competition law for almost five years. Ms. Wei has assisted multinationals, state-owned enterprises and private enterprises. The matters she has worked on cover various industries, including automobiles, chemicals, consumables, energy, funds, internet, medical, ports, and technology.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="008E0FB6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00484907" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1628,1099 +1628,1099 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="171D665C"/>
+    <w:nsid w:val="07E16240"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0DA67B2"/>
+    <w:tmpl w:val="4D4A7298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18924658"/>
+    <w:nsid w:val="125A3FBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E85483A8"/>
+    <w:tmpl w:val="89284B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A5F6C58"/>
+    <w:nsid w:val="161F587C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05BA1B7E"/>
+    <w:tmpl w:val="4FACFC5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D1A2F3D"/>
+    <w:nsid w:val="16225CC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BCAE71C"/>
+    <w:tmpl w:val="F59C25DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E136800"/>
+    <w:nsid w:val="19C00BEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16C4B99A"/>
+    <w:tmpl w:val="923C9A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22276D9E"/>
+    <w:nsid w:val="1C1D2887"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05BA1B7E"/>
+    <w:tmpl w:val="3DC2C504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23B4574C"/>
+    <w:nsid w:val="20A225F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="727A278E"/>
+    <w:tmpl w:val="4AD66F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24BB6111"/>
+    <w:nsid w:val="2A843342"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7FC1A56"/>
+    <w:tmpl w:val="7DAE0A7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25667763"/>
+    <w:nsid w:val="2BD25CC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87EAA50A"/>
+    <w:tmpl w:val="C5084DC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB03386"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CC361F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B816CC1C"/>
+    <w:tmpl w:val="E1F29EAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C1F4BB2"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B06099B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="734480D4"/>
+    <w:tmpl w:val="D690FC2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="398F50D2"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E364D0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18E4453A"/>
+    <w:tmpl w:val="A5EAA17E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39AB123F"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F9C17F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA88EC82"/>
+    <w:tmpl w:val="75863522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D50634D"/>
+    <w:nsid w:val="42B85D14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB105F24"/>
+    <w:tmpl w:val="E398C32A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D7F6B44"/>
+    <w:nsid w:val="45FE75B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3F85722"/>
+    <w:tmpl w:val="4D32F10C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450C272C"/>
+    <w:nsid w:val="47AD73FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12768AC6"/>
+    <w:tmpl w:val="A77483BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47C05C02"/>
+    <w:nsid w:val="48302BB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="242C1776"/>
+    <w:tmpl w:val="7382E4A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC65D38"/>
+    <w:nsid w:val="48AC2EB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0E4D34A"/>
+    <w:tmpl w:val="CB2A9730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EEA2385"/>
+    <w:nsid w:val="4BFC36DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="029EBC62"/>
+    <w:tmpl w:val="3932C2D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="562928E8"/>
+    <w:nsid w:val="4CF81564"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8676EAEE"/>
+    <w:tmpl w:val="98AC69A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5895271E"/>
+    <w:nsid w:val="57326D95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EABA991E"/>
+    <w:tmpl w:val="84DA099E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60183F87"/>
+    <w:nsid w:val="57FB7E7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="024C9E6E"/>
+    <w:tmpl w:val="AC42E254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60C23D62"/>
+    <w:nsid w:val="586F7098"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="673CD142"/>
+    <w:tmpl w:val="BD6A26B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60D50958"/>
+    <w:nsid w:val="58A34035"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E409882"/>
+    <w:tmpl w:val="E81C0392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65801918"/>
+    <w:nsid w:val="59B96074"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A0AE01E"/>
+    <w:tmpl w:val="A08484C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66046AC8"/>
+    <w:nsid w:val="5DEF763F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D68C6E52"/>
+    <w:tmpl w:val="399C694C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A12420"/>
+    <w:nsid w:val="656067C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD8066DA"/>
+    <w:tmpl w:val="874040B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B7F4608"/>
+    <w:nsid w:val="66B45017"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21F29458"/>
+    <w:tmpl w:val="9BACAC76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CC45FE3"/>
+    <w:nsid w:val="692865CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0F8347C"/>
+    <w:tmpl w:val="8B166A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D7D20A6"/>
+    <w:nsid w:val="709E1CAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE424382"/>
+    <w:tmpl w:val="00B6C666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E12787D"/>
+    <w:nsid w:val="7287651C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="636CB008"/>
+    <w:tmpl w:val="2E82B158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71657D06"/>
+    <w:nsid w:val="740A6A84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="912CE168"/>
+    <w:tmpl w:val="2D28A476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="739F6AC8"/>
+    <w:nsid w:val="786D504E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B29EEAC8"/>
+    <w:tmpl w:val="845C4CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C19231F"/>
+    <w:nsid w:val="7A3C2251"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B2E4AA4"/>
+    <w:tmpl w:val="D690FC2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="15">
-[...61 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2766,89 +2766,89 @@
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
+    <w:rsid w:val="00484907"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
-    <w:rsid w:val="008E0FB6"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
@@ -3954,61 +3954,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E0FB6"/>
+    <w:rsid w:val="00484907"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008E0FB6"/>
+    <w:rsid w:val="00484907"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4292,51 +4292,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9DE17AE-A1CB-4B23-999E-E18AB7E745F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31A17246-930A-4790-BB77-344CD13F7A02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>663</Words>
   <Characters>3782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>