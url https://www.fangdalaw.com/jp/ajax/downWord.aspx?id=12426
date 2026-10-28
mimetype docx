--- v2 (2026-08-04)
+++ v3 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="07C522BC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="00484907">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6F88BA32" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00484907">
+            <w:r w:rsidRPr="003B6B34">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LINGBO WEI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="30D24563" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="00484907">
+          <w:p w14:paraId="706EB16B" w14:textId="6B5C0F3D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00484907">
+            <w:r w:rsidRPr="003B6B34">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00484907">
+            <w:r w:rsidRPr="003B6B34">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00484907">
+            <w:r w:rsidRPr="003B6B34">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0DBCBE8F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="00484907">
+          <w:p w14:paraId="6199424A" w14:textId="45C199C3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00484907">
+            <w:r w:rsidRPr="003B6B34">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 0049 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1CE73464" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="00484907">
+          <w:p w14:paraId="4F910ACA" w14:textId="2F349865" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00484907">
+            <w:r w:rsidRPr="003B6B34">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingbo.wei@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="52E75BF5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="20CE88A3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003B6B34" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10BFA444" wp14:editId="096978F5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E5C967B" wp14:editId="68CB4E19">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6CD19BE5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00484907" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0FC72A45" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003B6B34" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00484907">
+            <w:r w:rsidRPr="003B6B34">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. LINGBO WEI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00484907">
+            <w:r w:rsidRPr="003B6B34">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00484907">
+            <w:r w:rsidRPr="003B6B34">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON COMPETITION ISSUES RELATING TO MERGER CONTROL, ANTITRUST INVESTIGATIONS, ANTITRUST COMPLIANCE ADVICE, AND ANTITRUST LITIGATIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C248FA0" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7D6D1252" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,965 +472,965 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4DA5BE" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="2993A020" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C03671D" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="54596B64" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301E49AD" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="09A43E27" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargotec and Konecranes on the PRC merger filing for their merger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135C248F" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="51EBD56C" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Newcrest Mining Limited on the PRC merger filing for its acquisition of all issued and outstanding shares of Pretium Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CC6535" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="3D6A7C29" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on the PRC merger filings for its acquisitions of real estate in China and acquisitions of technology companies overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3D4967" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="437F34C9" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kingsoft Cloud on the PRC merger filing for its acquisition of Camelot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04558BE8" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="33B47B02" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Praxair on the PRC merger filing for its merger with Linde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C29D594" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="7E5630F3" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Liaoning Port on the PRC merger filing for China Merchants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of Dalian port and Yingkou port</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528B053C" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="3C3806BC" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GE on the PRC merger filing for its acquisition of Alstom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s power and grid business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725449F5" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="5DDA506F" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on evaluating the failure to notify of legal risks in past transactions and on submitting filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1229FDEE" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="3F828524" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous fund on evaluating the failure to notify of legal risks in past transactions and on submitting filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8E6849" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="1403570E" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063849F5" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="59332AF1" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international medical device company during a dawn raid and administrative investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BA910B" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="7D64DE58" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on responding to an inquiry from the PRC antitrust authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE22413" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="6DAC6A75" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Chinese food enterprise during a dawn raid and antitrust investigation by the PRC antitrust authority into alleged resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AF9230" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="6DE58019" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a public utility enterprise on the pricing investigation by the PRC antitrust authority under PRC competition law and price law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA1A039" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="622DCFC3" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese home appliance enterprise on a dawn raid by the PRC antitrust authority and the antitrust investigation into alleged resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320F6337" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="4714B8CF" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Japanese shipping company on its leniency application in China for alleged cartel conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196E65EF" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="23AE72A2" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous international technology company on a dawn raid and investigation by the PRC antitrust authority into alleged abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BB16A1" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="7782BC0D" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448E751B" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="18026803" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a well-known international automotive manufacturer on a self-audit of potential resale price maintenance and bid rigging issues and provided guidance on improving compliance management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6851C8C4" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="78698B2C" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international medical company on conducting an internal audit and risk assessment of resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDBF5D1" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="68747016" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic internet company on an allegation of abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016880D9" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="059BB0BA" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic point-of-care medical device company on conducting comprehensive risk assessment by reviewing documents and interviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6147CB72" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="0162F28A" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international entertainment company on operating multiple joint ventures and on exchanging competitively sensitive information between the joint venture companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBB5DEE" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="0A46FE6F" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational toy company on conducting regular self-audits of risk areas including resale price maintenance and assisted the company in improving its internal compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26220DE8" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="49372FDB" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous automobile manufacturer on compliance issues with respect to the daily operation of its joint venture in China and the exchange of information between</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4709C6" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="24378172" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a state-owned enterprise on conducting a self-audit covering different business units and assisted the company in formulating and improving its internal compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E8046E" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="09E4619F" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous aviation company on a comprehensive antitrust self-audit and risk assessment, assisted the company in improving its antitrust compliance system, and provided advice on its business strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5A717C" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="68509BC5" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE76FA4" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="54E572AE" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BEE25A" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="27578060" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of International Business and Economics, BBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D993160" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="2E765108" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of International Business and Economics, B.Com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D3068A" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="0E9C1FA4" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>King</w:t>
       </w:r>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s College London, Postgraduate Diploma on EU Competition Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D946E99" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="2BF622AC" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB89C8F" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="75AB15A1" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F259763" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="615D0A21" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554791F2" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="7FA69077" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCDDC49" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="6F108F80" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074A5A54" w14:textId="77777777" w:rsidR="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="082A5E69" w14:textId="77777777" w:rsidR="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="785B8D52" w:rsidR="00686369" w:rsidRPr="00484907" w:rsidRDefault="00484907" w:rsidP="00484907">
+    <w:p w14:paraId="5567FC3C" w14:textId="00773C9C" w:rsidR="00686369" w:rsidRPr="003B6B34" w:rsidRDefault="003B6B34" w:rsidP="003B6B34">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00484907">
+      <w:r w:rsidRPr="003B6B34">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wei joined Fangda Partners in 2020. Before joining the firm, she worked at another major Chinese firm, practicing antitrust and competition law for almost five years. Ms. Wei has assisted multinationals, state-owned enterprises and private enterprises. The matters she has worked on cover various industries, including automobiles, chemicals, consumables, energy, funds, internet, medical, ports, and technology.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00484907" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="003B6B34" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1628,239 +1628,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07E16240"/>
+    <w:nsid w:val="06B46181"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D4A7298"/>
+    <w:tmpl w:val="068A3548"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="125A3FBF"/>
+    <w:nsid w:val="07766B05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89284B8E"/>
+    <w:tmpl w:val="3C14284A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="161F587C"/>
+    <w:nsid w:val="08CC29BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FACFC5A"/>
+    <w:tmpl w:val="1A66FAA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16225CC5"/>
+    <w:nsid w:val="0D6455F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F59C25DA"/>
+    <w:tmpl w:val="1530425C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19C00BEA"/>
+    <w:nsid w:val="0EC95A03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="923C9A10"/>
+    <w:tmpl w:val="3C2A6830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C1D2887"/>
+    <w:nsid w:val="105700A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DC2C504"/>
+    <w:tmpl w:val="496402C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A225F6"/>
+    <w:nsid w:val="116E67B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AD66F4E"/>
+    <w:tmpl w:val="8DEAC83A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A843342"/>
+    <w:nsid w:val="117F57A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DAE0A7A"/>
+    <w:tmpl w:val="F552D736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BD25CC3"/>
+    <w:nsid w:val="168058E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5084DC8"/>
+    <w:tmpl w:val="52C84CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22420594"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CBD43306"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27FE7388"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2A8D230"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29BA773F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="977E450E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AEB2610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C73866FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CC12AC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF8AB064"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1929,93 +2034,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34CC361F"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="330456C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1F29EAC"/>
+    <w:tmpl w:val="BD9EF12C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B06099B"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36533BEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D690FC2A"/>
+    <w:tmpl w:val="5CAA81AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2087,640 +2192,535 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E364D0F"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4760705C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5EAA17E"/>
+    <w:tmpl w:val="9E246A08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9C17F3"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47653B5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75863522"/>
+    <w:tmpl w:val="8BACE7B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42B85D14"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47695019"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E398C32A"/>
+    <w:tmpl w:val="373EABC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45FE75B9"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C411E31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D32F10C"/>
+    <w:tmpl w:val="F2B6F418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47AD73FF"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D2A1B28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A77483BC"/>
+    <w:tmpl w:val="C0DA041C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48302BB2"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50842FEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7382E4A2"/>
+    <w:tmpl w:val="39E09928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48AC2EB8"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5311734B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB2A9730"/>
+    <w:tmpl w:val="909AFD46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BFC36DC"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55415550"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3932C2D2"/>
+    <w:tmpl w:val="51F6B8C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CF81564"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE61CBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98AC69A6"/>
+    <w:tmpl w:val="5C8487E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57326D95"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F6F6B0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84DA099E"/>
+    <w:tmpl w:val="F53A6D32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57FB7E7B"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="600D0F57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC42E254"/>
+    <w:tmpl w:val="E662F242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="586F7098"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630633C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD6A26B2"/>
+    <w:tmpl w:val="2B781344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58A34035"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66D42453"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E81C0392"/>
+    <w:tmpl w:val="F2B6F418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59B96074"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="673C42AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A08484C2"/>
+    <w:tmpl w:val="76C2821C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DEF763F"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75632FD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="399C694C"/>
+    <w:tmpl w:val="9AAAEA94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="656067C5"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6E73FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="874040B0"/>
+    <w:tmpl w:val="CAD268BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66B45017"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BED18BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BACAC76"/>
+    <w:tmpl w:val="1BD876E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="692865CF"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FD97854"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B166A5C"/>
+    <w:tmpl w:val="CB3AFC00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-[...8 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
-[...68 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="30"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2758,59 +2758,59 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
+    <w:rsid w:val="003B6B34"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
-    <w:rsid w:val="00484907"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
@@ -3954,61 +3954,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00484907"/>
+    <w:rsid w:val="003B6B34"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00484907"/>
+    <w:rsid w:val="003B6B34"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4292,51 +4292,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31A17246-930A-4790-BB77-344CD13F7A02}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D7924CE-A7EB-41C4-8A9B-C894409BD0D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>663</Words>
   <Characters>3782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>