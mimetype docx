--- v0 (2026-06-16)
+++ v1 (2026-08-04)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="466B62FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="32F8B549" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="0007412C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003008AE">
+            <w:r w:rsidRPr="0007412C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MURIEL HE</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="20C16252" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+          <w:p w14:paraId="706EB16B" w14:textId="0A4F90FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="0007412C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003008AE">
+            <w:r w:rsidRPr="0007412C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="35E5B889" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+          <w:p w14:paraId="6199424A" w14:textId="2979B065" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="0007412C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003008AE">
+            <w:r w:rsidRPr="0007412C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5863 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="48E523F4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+          <w:p w14:paraId="4F910ACA" w14:textId="3C70E9E9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="0007412C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003008AE">
+            <w:r w:rsidRPr="0007412C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muriel.he@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6A16B10C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003008AE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1DD52329" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0392F96C" wp14:editId="4FD24074">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14B2AFD1" wp14:editId="2E7D9E72">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="19A12CB9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003008AE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="52CA539B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003008AE">
+            <w:r w:rsidRPr="0007412C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. HE SPECIALIZES IN REGULATORY COMPLIANCE, GENERAL CORPORATE, PRIVATE EQUITY INVESTMENT, VENTURE CAPITAL AND M&amp;A, WITH A STRONG TRACK RECORD IN VARIOUS INDUSTRY SECTORS SUCH AS PHARMA, LIFE SCIENCE, HEALTHCARE AND TMT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189FEE36" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="02D7BCE8" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,848 +438,848 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B04F43" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="2F38E877" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB7FD74" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="307332BE" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AAF09E9" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="577A2418" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its granting exclusive commercialization rights to COVID-19 vaccine to Kangtai Bio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58996F58" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="12CB9FC4" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Biosensor in the import, registration, clinical trial and commercialization of its coronary stent in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D2417E" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="708C9E0D" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bristol-Myers Squibb China as external counsel for its whole product line in China, included acting on various regulatory compliance matters such as product registration, pre-clinical study, clinical trial, manufacture, promotion, commercialization, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AFF526" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="7985D896" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Abbott China IVDC as external counsel for its whole product line in China, included acting on various regulatory compliance matters such as product registration, pre-clinical study, clinical trial, manufacture, promotion, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480CC23D" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="71BC1948" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mylan in reorganizing its corporate structure to integrate with Pfizer Upjohn</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Mylan</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Pfizer Upjohn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEFA0A5" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="03CDB4E9" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Siemens Healthineers in reorganizing its China business structure for its pre-IPO restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048F1313" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="7226A6F0" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Pharma Group and PDSTI in their offshore acquisitions in the US and Korea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEAAA5B" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="7B57A279" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Abbott China in reorganizing its corporate structure to integrate with St. Jude Medical</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Abbott</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of St. Jude Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D234F69" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="1888722D" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Tencent in its acquisition of 100% interest in </w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xingren Doctor</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, a leading internet healthcare service platform in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7495A27E" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="3E18EE12" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beigene in its acquisition of 100% interest in Huajian Pharm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5DB408" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="2481BB9A" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Fountain Vest in its Series B investment in </w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xingren Doctor</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3987B9F9" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="46DB04F2" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boehringer Ingelheim in reorganizing its corporate structure to integrate with Merial Animal Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Boehringer Ingelheim</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Merial Animal Health department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D4383E" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="36E3518B" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Molbase, an integrated chemicals transaction platform, in its Series D financing from onshore and offshore vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9D8A84" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="70C30798" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Starcrest Fund in its investments in several offshore startups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E68E75A" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="20D57C52" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Abbott China in reorganizing its corporate structure to integrate with Alere Medical</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Abbott</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Alere Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7250D3FB" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="633CAC7C" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GP Capital in its investments in the healthcare and life science sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DFC7C4" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="74DD86AF" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beigene in its granting exclusive commercialization rights to the pipeline (PD-1) monoclonal antibody BGB-A317 to Celgene</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D7E6C4" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="1A8DBDF4" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boehringer Ingelheim in its collaboration with Shanghai International Medical Center on the Consanas Rehabilitation Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404C3F8B" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="2BB98BA5" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boehringer Ingelheim in its granting exclusive commercialization rights to Mucosolvan injectable solution to Zhejiang Biotech</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB5CC13" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="4E24A108" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multinational corporations BMS, AstraZeneca, Novartis, GE, MSD, GSK, Sanofi, Schlumberger, Boehringer Ingelheim, Biogen, Cstone, Assembly, Astellas, Mylan, Siemens, Catalent, Allergan, Hologic, Shire, Ferring and Tosh in various legal matters including general corporate, acquisitions, joint venture formation, regulatory compliance, intellectual property and corporate restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325DCB39" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="5EDFA45D" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FC15AB" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="3A948445" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Washington University in St. Louis (WUSTL), School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4509D508" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="7166B8DA" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of Finance and Economics, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7636A62A" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="0B408422" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of Finance and Economics, School of Statistics, B.S.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B0B4A4" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="318AB7A4" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19C3D8" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="5865497C" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C070B45" w14:textId="77777777" w:rsidR="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="47369EB5" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="05480D25" w:rsidR="00686369" w:rsidRPr="003008AE" w:rsidRDefault="003008AE" w:rsidP="003008AE">
+    <w:p w14:paraId="5567FC3C" w14:textId="15736F68" w:rsidR="00686369" w:rsidRPr="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003008AE">
+      <w:r w:rsidRPr="0007412C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. He joined Fangda as in 2019.  Before joining the firm, she worked at a top Chinese firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="003008AE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0007412C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1477,263 +1477,263 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FEF09EB"/>
+    <w:nsid w:val="022E57D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06D20132"/>
+    <w:tmpl w:val="D3BA2A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="163E0D41"/>
+    <w:nsid w:val="064A048C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C9EC27A"/>
+    <w:tmpl w:val="110A12DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CC84F3A"/>
+    <w:nsid w:val="068E2D49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0B0EF5E"/>
+    <w:tmpl w:val="FBE8BFBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EE73F59"/>
+    <w:nsid w:val="07D94793"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B60EDF6C"/>
+    <w:tmpl w:val="318667B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23510BBD"/>
+    <w:nsid w:val="0CE56219"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F78E0A2"/>
+    <w:tmpl w:val="CA247A3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24F75077"/>
+    <w:nsid w:val="0ECD7E09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4F61648"/>
+    <w:tmpl w:val="9F2028D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="255A2589"/>
+    <w:nsid w:val="125507D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAA6C43C"/>
+    <w:tmpl w:val="82C2E4B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26525E8A"/>
+    <w:nsid w:val="17AC67B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC9E4816"/>
+    <w:tmpl w:val="A266AD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27E118D8"/>
+    <w:nsid w:val="1CC02B61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6383770"/>
+    <w:tmpl w:val="942CCB18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B146A78"/>
+    <w:nsid w:val="26B9383D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE76BBAE"/>
+    <w:tmpl w:val="2C10C228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBB2089"/>
+    <w:nsid w:val="2B5D5082"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="839C5BC0"/>
+    <w:tmpl w:val="110A12DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1821,113 +1821,155 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33AE6038"/>
+    <w:nsid w:val="2FA3493C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="148490E2"/>
+    <w:tmpl w:val="3AA65C30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37E92903"/>
+    <w:nsid w:val="3053140F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70585AB0"/>
+    <w:tmpl w:val="833AEDBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="395A7675"/>
+    <w:nsid w:val="31152CA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70585AB0"/>
+    <w:tmpl w:val="C700EC62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31EA172F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8326E36E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="329B229C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0181FAA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1999,458 +2041,416 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44083BEB"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="433D37F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65EA3A6E"/>
+    <w:tmpl w:val="6A608128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="443D1AED"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45F50B2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8E01328"/>
+    <w:tmpl w:val="B6FA20BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C703095"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48B45CDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7445178"/>
+    <w:tmpl w:val="25F232BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="532C7622"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AD522A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC4C4B9A"/>
+    <w:tmpl w:val="06008AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AE6A37"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BAB7EAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E6AB32E"/>
+    <w:tmpl w:val="048E2042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="600E4CB9"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69AD691A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="406028B6"/>
+    <w:tmpl w:val="2452DD7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67DD6631"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B323DB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF420A66"/>
+    <w:tmpl w:val="577E126A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CDB68EB"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72876DA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E788E548"/>
+    <w:tmpl w:val="6582C8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E4A6E65"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7713730D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FD4536A"/>
+    <w:tmpl w:val="F356E3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EC6043E"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B2B0141"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="773CC7E0"/>
-[...41 lines deleted...]
-    <w:tmpl w:val="E594EF1C"/>
+    <w:tmpl w:val="BAA028B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
-[...5 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="19">
-[...8 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="23">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
+    <w:rsid w:val="0007412C"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
-    <w:rsid w:val="003008AE"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
@@ -3611,61 +3611,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003008AE"/>
+    <w:rsid w:val="0007412C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003008AE"/>
+    <w:rsid w:val="0007412C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3949,51 +3949,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{074B9989-FA3E-45FF-B2A7-41276B1CE894}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF7A4C7A-7750-4BF4-AE5B-8EBE9E4D87FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>558</Words>
   <Characters>3184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>