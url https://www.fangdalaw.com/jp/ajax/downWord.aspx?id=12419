--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="32F8B549" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="03CB0994" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="0043634A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0007412C">
+            <w:r w:rsidRPr="0043634A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MURIEL HE</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0A4F90FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+          <w:p w14:paraId="706EB16B" w14:textId="1F3B3634" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="0043634A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0007412C">
+            <w:r w:rsidRPr="0043634A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2979B065" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+          <w:p w14:paraId="6199424A" w14:textId="3D9B2EA6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="0043634A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0007412C">
+            <w:r w:rsidRPr="0043634A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5863 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3C70E9E9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+          <w:p w14:paraId="4F910ACA" w14:textId="05597445" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="0043634A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0007412C">
+            <w:r w:rsidRPr="0043634A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muriel.he@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1DD52329" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="306D8F7A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14B2AFD1" wp14:editId="2E7D9E72">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76260532" wp14:editId="473C4D18">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="52CA539B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0007412C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="53CE2600" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0007412C">
+            <w:r w:rsidRPr="0043634A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. HE SPECIALIZES IN REGULATORY COMPLIANCE, GENERAL CORPORATE, PRIVATE EQUITY INVESTMENT, VENTURE CAPITAL AND M&amp;A, WITH A STRONG TRACK RECORD IN VARIOUS INDUSTRY SECTORS SUCH AS PHARMA, LIFE SCIENCE, HEALTHCARE AND TMT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D7BCE8" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4572F30E" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,848 +438,848 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F38E877" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="5253BB24" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307332BE" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="22B420CF" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="577A2418" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="5FFD542E" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its granting exclusive commercialization rights to COVID-19 vaccine to Kangtai Bio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CB9FC4" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="0BE6BAB0" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Biosensor in the import, registration, clinical trial and commercialization of its coronary stent in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708C9E0D" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="2218D9C4" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bristol-Myers Squibb China as external counsel for its whole product line in China, included acting on various regulatory compliance matters such as product registration, pre-clinical study, clinical trial, manufacture, promotion, commercialization, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7985D896" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="3C546BC6" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Abbott China IVDC as external counsel for its whole product line in China, included acting on various regulatory compliance matters such as product registration, pre-clinical study, clinical trial, manufacture, promotion, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BC1948" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="38A1B495" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mylan in reorganizing its corporate structure to integrate with Pfizer Upjohn</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Mylan</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Pfizer Upjohn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CDB4E9" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="436E32EA" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Siemens Healthineers in reorganizing its China business structure for its pre-IPO restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7226A6F0" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="00E26EC5" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Pharma Group and PDSTI in their offshore acquisitions in the US and Korea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B57A279" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="658996F9" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Abbott China in reorganizing its corporate structure to integrate with St. Jude Medical</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Abbott</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of St. Jude Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1888722D" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="778257D0" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Tencent in its acquisition of 100% interest in </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xingren Doctor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, a leading internet healthcare service platform in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E18EE12" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="364709B7" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beigene in its acquisition of 100% interest in Huajian Pharm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2481BB9A" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="23909851" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Fountain Vest in its Series B investment in </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xingren Doctor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DB04F2" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="46534857" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boehringer Ingelheim in reorganizing its corporate structure to integrate with Merial Animal Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Boehringer Ingelheim</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Merial Animal Health department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E3518B" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="552E627D" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Molbase, an integrated chemicals transaction platform, in its Series D financing from onshore and offshore vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C30798" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="23A2D6A9" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Starcrest Fund in its investments in several offshore startups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D57C52" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="0FF4C776" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Abbott China in reorganizing its corporate structure to integrate with Alere Medical</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Abbott</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Alere Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633CAC7C" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="749DDEBE" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GP Capital in its investments in the healthcare and life science sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DD86AF" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="3F82BEB2" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beigene in its granting exclusive commercialization rights to the pipeline (PD-1) monoclonal antibody BGB-A317 to Celgene</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8DBDF4" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="7575C827" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boehringer Ingelheim in its collaboration with Shanghai International Medical Center on the Consanas Rehabilitation Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB98BA5" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="4030CE87" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boehringer Ingelheim in its granting exclusive commercialization rights to Mucosolvan injectable solution to Zhejiang Biotech</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E24A108" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="53C191F4" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multinational corporations BMS, AstraZeneca, Novartis, GE, MSD, GSK, Sanofi, Schlumberger, Boehringer Ingelheim, Biogen, Cstone, Assembly, Astellas, Mylan, Siemens, Catalent, Allergan, Hologic, Shire, Ferring and Tosh in various legal matters including general corporate, acquisitions, joint venture formation, regulatory compliance, intellectual property and corporate restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDFA45D" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="0A158596" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A948445" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="58616A2F" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Washington University in St. Louis (WUSTL), School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7166B8DA" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="6C225B66" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of Finance and Economics, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B408422" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="204DE0B0" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of Finance and Economics, School of Statistics, B.S.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318AB7A4" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="2AE3DDE9" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5865497C" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="291B109F" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47369EB5" w14:textId="77777777" w:rsidR="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="11E5A066" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="15736F68" w:rsidR="00686369" w:rsidRPr="0007412C" w:rsidRDefault="0007412C" w:rsidP="0007412C">
+    <w:p w14:paraId="5567FC3C" w14:textId="31471FE7" w:rsidR="00686369" w:rsidRPr="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007412C">
+      <w:r w:rsidRPr="0043634A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. He joined Fangda as in 2019.  Before joining the firm, she worked at a top Chinese firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0007412C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0043634A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1477,281 +1477,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="022E57D3"/>
+    <w:nsid w:val="029E1024"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3BA2A7E"/>
+    <w:tmpl w:val="506E03F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="064A048C"/>
+    <w:nsid w:val="10012A63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="110A12DE"/>
+    <w:tmpl w:val="9FFE7E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068E2D49"/>
+    <w:nsid w:val="123A7975"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBE8BFBE"/>
+    <w:tmpl w:val="74B6EF18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D94793"/>
+    <w:nsid w:val="12EA3FF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="318667B0"/>
+    <w:tmpl w:val="9B9057EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE56219"/>
+    <w:nsid w:val="14985100"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA247A3C"/>
+    <w:tmpl w:val="2A30E37A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ECD7E09"/>
+    <w:nsid w:val="18B16A73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F2028D4"/>
+    <w:tmpl w:val="A5BA5216"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="125507D2"/>
+    <w:nsid w:val="1EF66808"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82C2E4B4"/>
+    <w:tmpl w:val="EA7AD38E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17AC67B1"/>
+    <w:nsid w:val="202B579B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A266AD00"/>
+    <w:tmpl w:val="46C2FD24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CC02B61"/>
+    <w:nsid w:val="23192CBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="942CCB18"/>
+    <w:tmpl w:val="B1463E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26B9383D"/>
+    <w:nsid w:val="293C0B45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C10C228"/>
+    <w:tmpl w:val="FB323ACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B5D5082"/>
+    <w:nsid w:val="2A8C6C8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="110A12DE"/>
+    <w:tmpl w:val="CAA253EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DA304E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="213EB524"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1820,650 +1841,629 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FA3493C"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43A967CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AA65C30"/>
+    <w:tmpl w:val="6D748F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3053140F"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46241802"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="833AEDBC"/>
+    <w:tmpl w:val="C3AC5630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31152CA0"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="471828B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C700EC62"/>
+    <w:tmpl w:val="640A4424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31EA172F"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F6D3F6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8326E36E"/>
+    <w:tmpl w:val="FC28346E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="329B229C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="535C3722"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0181FAA"/>
+    <w:tmpl w:val="213EB524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="433D37F4"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57284EBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A608128"/>
+    <w:tmpl w:val="5B8429E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45F50B2D"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="586012C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6FA20BC"/>
+    <w:tmpl w:val="A116759C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B45CDE"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B1163DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25F232BC"/>
+    <w:tmpl w:val="F830E0E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AD522A4"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B527EE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06008AE2"/>
+    <w:tmpl w:val="B8088048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BAB7EAB"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BC83833"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="048E2042"/>
+    <w:tmpl w:val="6CD45D00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69AD691A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EC42B40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2452DD7A"/>
+    <w:tmpl w:val="96A8446E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B323DB1"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="769A4328"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="577E126A"/>
+    <w:tmpl w:val="7BEEDD16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72876DA5"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773626DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6582C8E4"/>
+    <w:tmpl w:val="719AA820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7713730D"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EF84033"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F356E3C8"/>
+    <w:tmpl w:val="5EE2664C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
-[...2 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
-    <w:rsid w:val="0007412C"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
+    <w:rsid w:val="0043634A"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
@@ -3611,61 +3611,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0007412C"/>
+    <w:rsid w:val="0043634A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0007412C"/>
+    <w:rsid w:val="0043634A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3949,51 +3949,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF7A4C7A-7750-4BF4-AE5B-8EBE9E4D87FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A0DCC68-A5D8-4B94-AD2B-D0328108E512}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>558</Words>
   <Characters>3184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>