--- v2 (2026-08-04)
+++ v3 (2026-10-29)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="03CB0994" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5219BD77" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0043634A">
+            <w:r w:rsidRPr="00F537F4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MURIEL HE</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1F3B3634" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+          <w:p w14:paraId="706EB16B" w14:textId="4086651B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0043634A">
+            <w:r w:rsidRPr="00F537F4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3D9B2EA6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+          <w:p w14:paraId="6199424A" w14:textId="7EE1A5B4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0043634A">
+            <w:r w:rsidRPr="00F537F4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5863 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="05597445" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+          <w:p w14:paraId="4F910ACA" w14:textId="319EF5FC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0043634A">
+            <w:r w:rsidRPr="00F537F4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muriel.he@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="306D8F7A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="546C9947" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F537F4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76260532" wp14:editId="473C4D18">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65412D14" wp14:editId="05677A76">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="53CE2600" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0043634A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3A4F874F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F537F4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0043634A">
+            <w:r w:rsidRPr="00F537F4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. HE SPECIALIZES IN REGULATORY COMPLIANCE, GENERAL CORPORATE, PRIVATE EQUITY INVESTMENT, VENTURE CAPITAL AND M&amp;A, WITH A STRONG TRACK RECORD IN VARIOUS INDUSTRY SECTORS SUCH AS PHARMA, LIFE SCIENCE, HEALTHCARE AND TMT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4572F30E" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1FE0F293" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,848 +438,848 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5253BB24" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="64D0A56C" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B420CF" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="12B3C422" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FFD542E" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="7778607D" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its granting exclusive commercialization rights to COVID-19 vaccine to Kangtai Bio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE6BAB0" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="429A527A" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Biosensor in the import, registration, clinical trial and commercialization of its coronary stent in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2218D9C4" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="72381D99" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bristol-Myers Squibb China as external counsel for its whole product line in China, included acting on various regulatory compliance matters such as product registration, pre-clinical study, clinical trial, manufacture, promotion, commercialization, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C546BC6" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="49696090" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Abbott China IVDC as external counsel for its whole product line in China, included acting on various regulatory compliance matters such as product registration, pre-clinical study, clinical trial, manufacture, promotion, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A1B495" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="24375A0E" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mylan in reorganizing its corporate structure to integrate with Pfizer Upjohn</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Mylan</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Pfizer Upjohn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436E32EA" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="77FA3FCA" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Siemens Healthineers in reorganizing its China business structure for its pre-IPO restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E26EC5" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="29A39DC2" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Pharma Group and PDSTI in their offshore acquisitions in the US and Korea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658996F9" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="6AD42E92" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Abbott China in reorganizing its corporate structure to integrate with St. Jude Medical</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Abbott</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of St. Jude Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778257D0" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="79AA7F0C" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Tencent in its acquisition of 100% interest in </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xingren Doctor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, a leading internet healthcare service platform in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364709B7" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="34073086" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beigene in its acquisition of 100% interest in Huajian Pharm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23909851" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="0B03529F" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Fountain Vest in its Series B investment in </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xingren Doctor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46534857" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="46FA2F43" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boehringer Ingelheim in reorganizing its corporate structure to integrate with Merial Animal Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Boehringer Ingelheim</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Merial Animal Health department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552E627D" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="1B8DEBEB" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Molbase, an integrated chemicals transaction platform, in its Series D financing from onshore and offshore vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A2D6A9" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="05E8D08C" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Starcrest Fund in its investments in several offshore startups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF4C776" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="7544496E" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Abbott China in reorganizing its corporate structure to integrate with Alere Medical</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China unit following Abbott</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Alere Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749DDEBE" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="73CB13BA" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GP Capital in its investments in the healthcare and life science sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F82BEB2" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="52860F35" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beigene in its granting exclusive commercialization rights to the pipeline (PD-1) monoclonal antibody BGB-A317 to Celgene</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7575C827" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="32187F58" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boehringer Ingelheim in its collaboration with Shanghai International Medical Center on the Consanas Rehabilitation Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4030CE87" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="23958440" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boehringer Ingelheim in its granting exclusive commercialization rights to Mucosolvan injectable solution to Zhejiang Biotech</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C191F4" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="025678AD" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multinational corporations BMS, AstraZeneca, Novartis, GE, MSD, GSK, Sanofi, Schlumberger, Boehringer Ingelheim, Biogen, Cstone, Assembly, Astellas, Mylan, Siemens, Catalent, Allergan, Hologic, Shire, Ferring and Tosh in various legal matters including general corporate, acquisitions, joint venture formation, regulatory compliance, intellectual property and corporate restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A158596" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="69E3240B" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58616A2F" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="492B5C8B" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Washington University in St. Louis (WUSTL), School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C225B66" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="756B9C37" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of Finance and Economics, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204DE0B0" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="14E5607F" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of Finance and Economics, School of Statistics, B.S.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE3DDE9" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="6D2EC956" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291B109F" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="20D3E68B" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E5A066" w14:textId="77777777" w:rsidR="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="32EDF50A" w14:textId="77777777" w:rsidR="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="31471FE7" w:rsidR="00686369" w:rsidRPr="0043634A" w:rsidRDefault="0043634A" w:rsidP="0043634A">
+    <w:p w14:paraId="5567FC3C" w14:textId="6DDE3DEC" w:rsidR="00686369" w:rsidRPr="00F537F4" w:rsidRDefault="00F537F4" w:rsidP="00F537F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043634A">
+      <w:r w:rsidRPr="00F537F4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. He joined Fangda as in 2019.  Before joining the firm, she worked at a top Chinese firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0043634A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F537F4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1477,415 +1477,436 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029E1024"/>
+    <w:nsid w:val="0671436E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="506E03F8"/>
+    <w:tmpl w:val="5BD2E38E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10012A63"/>
+    <w:nsid w:val="071D1A81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FFE7E8C"/>
+    <w:tmpl w:val="4A44A2F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="123A7975"/>
+    <w:nsid w:val="075D3DC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74B6EF18"/>
+    <w:tmpl w:val="03F40160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12EA3FF3"/>
+    <w:nsid w:val="0A214060"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B9057EE"/>
+    <w:tmpl w:val="A2E6F318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14985100"/>
+    <w:nsid w:val="0B9B5CA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A30E37A"/>
+    <w:tmpl w:val="390C0BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B16A73"/>
+    <w:nsid w:val="0CD73866"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5BA5216"/>
+    <w:tmpl w:val="B52AB3AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EF66808"/>
+    <w:nsid w:val="17193FA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA7AD38E"/>
+    <w:tmpl w:val="F66C4292"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="202B579B"/>
+    <w:nsid w:val="1A76493E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46C2FD24"/>
+    <w:tmpl w:val="05862CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23192CBC"/>
+    <w:nsid w:val="1D6F7195"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1463E32"/>
+    <w:tmpl w:val="1BFACE36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="293C0B45"/>
+    <w:nsid w:val="242B2ED3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB323ACC"/>
+    <w:tmpl w:val="92A2B2FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8C6C8B"/>
+    <w:nsid w:val="27907872"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAA253EE"/>
+    <w:tmpl w:val="92E01C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA304E8"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32081BE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="213EB524"/>
+    <w:tmpl w:val="F7202718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36B33B2F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="334A1334"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...98 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1957,427 +1978,406 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43A967CA"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B8E7EA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D748F04"/>
+    <w:tmpl w:val="E1087222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46241802"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC508B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3AC5630"/>
+    <w:tmpl w:val="5198AAB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="471828B4"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F511498"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="640A4424"/>
+    <w:tmpl w:val="B0C62D7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6D3F6D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="502D10BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC28346E"/>
+    <w:tmpl w:val="FD6E16FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="535C3722"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59CD4CA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="213EB524"/>
+    <w:tmpl w:val="9F028412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57284EBB"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604E4DB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B8429E0"/>
+    <w:tmpl w:val="03F40160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="586012C3"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="643919C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A116759C"/>
+    <w:tmpl w:val="93B86374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B1163DD"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="671C657A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F830E0E4"/>
+    <w:tmpl w:val="13A4D57E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B527EE4"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7A3F0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8088048"/>
+    <w:tmpl w:val="F0628036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BC83833"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A168A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CD45D00"/>
+    <w:tmpl w:val="4508C6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EC42B40"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76FC6C57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96A8446E"/>
+    <w:tmpl w:val="1BD40D5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="769A4328"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B8E4FF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BEEDD16"/>
+    <w:tmpl w:val="B616F7A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773626DB"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D142972"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="719AA820"/>
+    <w:tmpl w:val="559E25EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
-[...14 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
-[...8 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="26">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2419,51 +2419,50 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
-    <w:rsid w:val="0043634A"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
@@ -2519,50 +2518,51 @@
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
+    <w:rsid w:val="00F537F4"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3611,61 +3611,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0043634A"/>
+    <w:rsid w:val="00F537F4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0043634A"/>
+    <w:rsid w:val="00F537F4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3949,51 +3949,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A0DCC68-A5D8-4B94-AD2B-D0328108E512}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83AA29F3-5ABC-4672-9DE4-2E88B4B28F4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>558</Words>
   <Characters>3184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>