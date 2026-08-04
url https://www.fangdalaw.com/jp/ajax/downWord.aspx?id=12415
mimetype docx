--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,202 +36,202 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5F7DD9BC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="34C29C4E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CC46A8">
+            <w:r w:rsidRPr="00FD5547">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>STEPHEN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7A16F01D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+          <w:p w14:paraId="706EB16B" w14:textId="28F33581" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CC46A8">
+            <w:r w:rsidRPr="00FD5547">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Counsel</w:t>
+              <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46A8">
+            <w:r w:rsidRPr="00FD5547">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46A8">
+            <w:r w:rsidRPr="00FD5547">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5D067B2D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+          <w:p w14:paraId="6199424A" w14:textId="15584F30" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CC46A8">
+            <w:r w:rsidRPr="00FD5547">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4218 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5CB043E3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+          <w:p w14:paraId="4F910ACA" w14:textId="77E29630" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CC46A8">
+            <w:r w:rsidRPr="00FD5547">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Stephen.Liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="38AE56B1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC46A8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="164EAE61" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13409886" wp14:editId="573F6E2D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63848B24" wp14:editId="531A29D0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1651000" cy="2142519"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="712953CC" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CC46A8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4AA8A0A7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CC46A8">
+            <w:r w:rsidRPr="00FD5547">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Mr. Liu</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46A8">
+            <w:r w:rsidRPr="00FD5547">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC46A8">
+            <w:r w:rsidRPr="00FD5547">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s primary practice areas include M&amp;A, private equity and venture capital financing, and general corporate and commercial matters.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4269463A" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2A4DFB97" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1245 +472,1245 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CA87C3" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="1195E931" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57274631" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="75505E64" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9C6D17" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="516028FF" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VNET Group in its acquisition of TenxCloud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31296275" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="574C54F3" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyout fund in its proposed acquisition of Yinlu Food from Nestle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592B31FD" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="320448A5" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Belle in its acquisition of 73 Hours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3404B546" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="54155C04" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus in its acquisition of Leyou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710B061E" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="7909B5E2" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jingyou Century in its sale of its controlling stake in Genilex to LexisNexis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EBCC2D" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="1DE0183C" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its acquisition of Pfizer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interest in a Sino-US pharmaceutical JV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D71D89" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="15F8471E" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its acquisition of a pharmaceutical company focusing on the R&amp;D and production of anti-tumor drugs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B54EE50" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="091E7190" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese drug producer in a technology licensing transaction with Pfizer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F11E1A1" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="45FEB813" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in connection with the acquisition of Baidu Waimai by Eleme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19766998" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="2089C150" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in connection with the merger of HCB and YMM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317F2DEB" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="7AC27116" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor consortium in its proposed acquisition of a leading Australia medical group ICON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1095F969" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="4A58C867" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity/Venture Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F02A47D" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="1157C6D5" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in Kindstar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C56A1EE" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="5503C794" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in Geekplus+</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073A7BB7" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="59B6B355" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in DiDi Freight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0AE79D" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="2F4BE02E" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Affinity Equity Partners on its equity investment in Aland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5606CBBE" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="224DB572" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented L Catterton Asia on its equity investment in Nebula Brands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588791BB" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="491211B7" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented L Catterton Asia in the restructuring and refinancing of US$175,000,000 in principal amount of convertible notes due 2021 issued by Secoo Holding Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B0A834" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="3E623147" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Delta Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425A20CD" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="15363F2F" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Innovative Cellular Therapeutics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E5B837" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="319CDB00" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH in its equity investment in Rootpath</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DBCA06" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="3FB62519" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Threatbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E7D920" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="29EC6F4A" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chengxin in its spin-off from Didi and its over US$4.2 billion series A financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BDFAA7" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="60ED3738" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse on its equity investments in Miniso and in its later on red-chip restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3BEBF4" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="4007953A" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Dingdong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17990BFA" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="4295C996" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Holomatic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8D091A" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="78B31BE4" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Shuhai Supply Chain Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D406FF8" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="30C9A87A" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaorong on its equity investment in Pupumall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCBD131" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="78CD784F" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaorong on its equity investment in PDD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210007C6" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="3237A049" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CEC CICC on its equity investment in Nreal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015DFC3F" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="1F62C919" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Z-Park Fund on its investment in Tuanche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D92543" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="3AD3B6C8" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICFH on its investment in We Doctor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227CE731" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="341CF5BB" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their proposed investment in Bytedance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568BE5EC" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="3DE3BFC8" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their proposed investment in Nio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4D9A9F" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="2AFF087C" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their investment in 100Credi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C76424C" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="1A64D3E0" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pony AI in its collaboration with Toyota Motor Corporation and in its US$400 million Series C financing in which Toyota was the lead investor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26825B8C" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="0D0E2E27" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SDIC on its investment in CanSino Bio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5854A81A" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="1B4D2282" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba on its investment in a film and TV production company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A49850E" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="008D1775" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus, TPG, IDG, Zhen Fund, Asia Green Fund, Lenovo Capital, China Life, CICC Capital and various other venture capital and private equity funds on their several equity investments in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262B4981" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="5F80C3E4" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Carebridge, Kaiyun Mortor, KNX, Miotech, Matrix Finance and other enterprises in their equity financings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411D54E5" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="1C589436" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Corporate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4225F9F0" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="62918EA6" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Affinity Equity Partners, Kaiyun Mortors, Pony AI, Miotech, Matrix Finance, Yixia Tech, China NetUnion, Razer Singapore and other clients on general corporate work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE1715C" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="1C0ACAD9" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kaiyun Mortors, Car Inc., Zhaopin, Vibe Ince, a Macau based investment fund and other clients on their employee incentive schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F0AE59" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="64CB603A" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D445AD" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="4AC9D487" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of California, Berkeley, School of Law, Master of Laws (LL.M.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548A53A1" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="72C2B75E" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Southwest University of Political Science and Law, Bachelor of Laws (LL.B.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0322F4C4" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="0DA85883" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F853D60" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="1770C545" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Qualified in the PRC (non-practicing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3698ED39" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="41F2770F" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC755E2" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="20EA9CBD" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin (Native)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263B8C25" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="7BA9AAEE" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English (Fluent)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0446C0" w14:textId="77777777" w:rsidR="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="5F1263DC" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="281B4124" w:rsidR="00686369" w:rsidRPr="00CC46A8" w:rsidRDefault="00CC46A8" w:rsidP="00CC46A8">
+    <w:p w14:paraId="5567FC3C" w14:textId="5F8DE947" w:rsidR="00686369" w:rsidRPr="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC46A8">
+      <w:r w:rsidRPr="00FD5547">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prior to joining Fangda Partners, Mr. Liu was an associate at another leading PRC law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CC46A8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FD5547" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1908,1435 +1908,1435 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00EB7414"/>
+    <w:nsid w:val="02BE685E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA0E5E50"/>
+    <w:tmpl w:val="2714A338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036868BF"/>
+    <w:nsid w:val="058C0A1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DD0C708"/>
+    <w:tmpl w:val="1D5CB7AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03905278"/>
+    <w:nsid w:val="06982571"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF56A9E4"/>
+    <w:tmpl w:val="8F183888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="043356FB"/>
+    <w:nsid w:val="077C6376"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B442C73E"/>
+    <w:tmpl w:val="BE02043E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0465445D"/>
+    <w:nsid w:val="07DB14A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A34C56A"/>
+    <w:tmpl w:val="BFA4699A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="057B6403"/>
+    <w:nsid w:val="094669F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC12F1AC"/>
+    <w:tmpl w:val="D5663A28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4662AD"/>
+    <w:nsid w:val="10F40D3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F7EA920"/>
+    <w:tmpl w:val="6ACA4404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ABE5C3C"/>
+    <w:nsid w:val="12F02A99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="707E310A"/>
+    <w:tmpl w:val="4184D934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B8F2FD2"/>
+    <w:nsid w:val="157848D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A75856C6"/>
+    <w:tmpl w:val="D960D98E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C745E71"/>
+    <w:nsid w:val="19F923C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13DAFFA0"/>
+    <w:tmpl w:val="45C03E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="100669E1"/>
+    <w:nsid w:val="1B20404A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA82CC9E"/>
+    <w:tmpl w:val="000068EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119A04C7"/>
+    <w:nsid w:val="1E851DC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="705AA642"/>
+    <w:tmpl w:val="7C7E7C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1664372C"/>
+    <w:nsid w:val="1EC93562"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68A64952"/>
+    <w:tmpl w:val="9D4E51F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="172D60F1"/>
+    <w:nsid w:val="23871C63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A85C78F2"/>
+    <w:tmpl w:val="F96C26DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A4D3F0E"/>
+    <w:nsid w:val="28B148D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5064332"/>
+    <w:tmpl w:val="B0949FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B7F1151"/>
+    <w:nsid w:val="2A390DA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C79E6C42"/>
+    <w:tmpl w:val="28A23AAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE93A56"/>
+    <w:nsid w:val="2A8148F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66D6A4CA"/>
+    <w:tmpl w:val="FAB489F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21267785"/>
+    <w:nsid w:val="2AB170E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="117885C2"/>
+    <w:tmpl w:val="04EE692A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="254E6621"/>
+    <w:nsid w:val="2CE32D68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90A803AE"/>
+    <w:tmpl w:val="C4742A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27E715FA"/>
+    <w:nsid w:val="2DA01963"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="245073DA"/>
+    <w:tmpl w:val="65060394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A012712"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F7019BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BD638D6"/>
+    <w:tmpl w:val="613A88F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C75306D"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FB31E77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F78EAADA"/>
+    <w:tmpl w:val="EE8C192E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30572539"/>
+    <w:nsid w:val="2FF055E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F81AAF2E"/>
+    <w:tmpl w:val="B846F01E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B0729A"/>
+    <w:nsid w:val="305C0746"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19122432"/>
+    <w:tmpl w:val="2E9443F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32580CB3"/>
+    <w:nsid w:val="31053B7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89643CC0"/>
+    <w:tmpl w:val="F07C89B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="340A32D7"/>
+    <w:nsid w:val="3309272E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87787D24"/>
+    <w:tmpl w:val="BFFCD73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="390B2D28"/>
+    <w:nsid w:val="3A8677E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55A65BBA"/>
+    <w:tmpl w:val="04EE583C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39413029"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41FB0476"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A34C11C4"/>
+    <w:tmpl w:val="3440C8B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BE57DB0"/>
+    <w:nsid w:val="42656812"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E64CBF8"/>
+    <w:tmpl w:val="753C1134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D2E594D"/>
+    <w:nsid w:val="475D092F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B0CD782"/>
+    <w:tmpl w:val="9752A49A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DD561A4"/>
+    <w:nsid w:val="47A253C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EADC9788"/>
+    <w:tmpl w:val="7E94786E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40251F98"/>
+    <w:nsid w:val="49690A68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DED423D6"/>
+    <w:tmpl w:val="C4742A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43B070B2"/>
+    <w:nsid w:val="4AB07FCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4524378"/>
+    <w:tmpl w:val="390AC3B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="445827BF"/>
+    <w:nsid w:val="4B4C70FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73CA65C6"/>
+    <w:tmpl w:val="BD1ED30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475429F7"/>
+    <w:nsid w:val="514A5267"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7290812E"/>
+    <w:tmpl w:val="3D6A64A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53134A98"/>
+    <w:nsid w:val="53A35210"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DEEA7BC"/>
+    <w:tmpl w:val="5F42D124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54243AD0"/>
+    <w:nsid w:val="57FE67B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="713C8004"/>
+    <w:tmpl w:val="20104FC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="585341AB"/>
+    <w:nsid w:val="5CCE0629"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21FE542A"/>
+    <w:tmpl w:val="5D46D678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B482BCD"/>
+    <w:nsid w:val="5D5374B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E908080"/>
+    <w:tmpl w:val="41744CF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60833BA3"/>
+    <w:nsid w:val="5F353C68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADC4DB24"/>
+    <w:tmpl w:val="B9B87286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65A07BF6"/>
+    <w:nsid w:val="62244EB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1D8D6EA"/>
+    <w:tmpl w:val="AE161FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="661E5292"/>
+    <w:nsid w:val="65884E29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="713C8004"/>
+    <w:tmpl w:val="7884E2B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C45A9A"/>
+    <w:nsid w:val="699C561D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDB49BFE"/>
+    <w:tmpl w:val="144E4F42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CE7282C"/>
+    <w:nsid w:val="6AC0179E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CC00F72"/>
+    <w:tmpl w:val="4596FC0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FB70795"/>
+    <w:nsid w:val="6B2420B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA5876A2"/>
+    <w:tmpl w:val="8B18B446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70221F7A"/>
+    <w:nsid w:val="71965CBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4600D3DE"/>
+    <w:tmpl w:val="5AFCD664"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78FF1FAC"/>
+    <w:nsid w:val="7AA31F25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC1C1F58"/>
+    <w:tmpl w:val="E4A29AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A5C69B7"/>
+    <w:nsid w:val="7FCE5626"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F2A37F6"/>
+    <w:tmpl w:val="0C80D1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-[...8 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-[...38 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="25">
-[...20 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="33">
-[...49 lines deleted...]
-  </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3454,81 +3454,81 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
-    <w:rsid w:val="00CC46A8"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
+    <w:rsid w:val="00FD5547"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4570,61 +4570,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC46A8"/>
+    <w:rsid w:val="00FD5547"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CC46A8"/>
+    <w:rsid w:val="00FD5547"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4908,51 +4908,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87F7C0A4-CE01-4C52-9540-F59C818B2311}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6644DCC-1DEE-447A-ADF5-106814256423}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>607</Words>
   <Characters>3463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>