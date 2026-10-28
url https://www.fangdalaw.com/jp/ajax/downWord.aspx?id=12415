--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="34C29C4E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+          <w:p w14:paraId="2C4F11E8" w14:textId="125BD1BC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00923509" w:rsidP="00923509">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FD5547">
+            <w:r w:rsidRPr="00923509">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>STEPHEN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="28F33581" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+          <w:p w14:paraId="706EB16B" w14:textId="6789CEB8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00923509" w:rsidP="00923509">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FD5547">
+            <w:r w:rsidRPr="00923509">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD5547">
+            <w:r w:rsidRPr="00923509">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD5547">
+            <w:r w:rsidRPr="00923509">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="15584F30" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+          <w:p w14:paraId="6199424A" w14:textId="2CCC563E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00923509" w:rsidP="00923509">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FD5547">
+            <w:r w:rsidRPr="00923509">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4218 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="77E29630" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+          <w:p w14:paraId="4F910ACA" w14:textId="3615437E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00923509" w:rsidP="00923509">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FD5547">
+            <w:r w:rsidRPr="00923509">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Stephen.Liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="164EAE61" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3946BBE1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00923509" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63848B24" wp14:editId="531A29D0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69A26B98" wp14:editId="47F88037">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4AA8A0A7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FD5547" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="68CB10BD" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00923509" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FD5547">
+            <w:r w:rsidRPr="00923509">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Mr. Liu</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD5547">
+            <w:r w:rsidRPr="00923509">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD5547">
+            <w:r w:rsidRPr="00923509">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s primary practice areas include M&amp;A, private equity and venture capital financing, and general corporate and commercial matters.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4DFB97" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0ECD4315" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1245 +472,1245 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1195E931" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="340D29F9" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75505E64" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="563773EE" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516028FF" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="681291E2" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VNET Group in its acquisition of TenxCloud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574C54F3" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="794EE17F" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyout fund in its proposed acquisition of Yinlu Food from Nestle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320448A5" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="47E9BDE5" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Belle in its acquisition of 73 Hours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54155C04" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="73BEDCD8" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus in its acquisition of Leyou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7909B5E2" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="33E58534" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jingyou Century in its sale of its controlling stake in Genilex to LexisNexis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE0183C" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="7D35F5F8" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its acquisition of Pfizer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interest in a Sino-US pharmaceutical JV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F8471E" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="5608D872" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its acquisition of a pharmaceutical company focusing on the R&amp;D and production of anti-tumor drugs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091E7190" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="76D74CCD" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese drug producer in a technology licensing transaction with Pfizer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FEB813" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="3144F6A6" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in connection with the acquisition of Baidu Waimai by Eleme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2089C150" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="5E529467" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in connection with the merger of HCB and YMM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC27116" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="4DB2670B" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor consortium in its proposed acquisition of a leading Australia medical group ICON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A58C867" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="6986B4F8" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity/Venture Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1157C6D5" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="2C9FF54A" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in Kindstar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5503C794" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="687C1E39" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in Geekplus+</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B6B355" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="4333D921" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in DiDi Freight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4BE02E" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="241854F7" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Affinity Equity Partners on its equity investment in Aland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224DB572" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="3F5AE7A0" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented L Catterton Asia on its equity investment in Nebula Brands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491211B7" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="4AE4F3AE" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented L Catterton Asia in the restructuring and refinancing of US$175,000,000 in principal amount of convertible notes due 2021 issued by Secoo Holding Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E623147" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="216516C2" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Delta Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15363F2F" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="6ADAD410" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Innovative Cellular Therapeutics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319CDB00" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="284841FE" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH in its equity investment in Rootpath</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB62519" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="77135EA8" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Threatbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EC6F4A" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="4BE12711" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chengxin in its spin-off from Didi and its over US$4.2 billion series A financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60ED3738" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="3326F4AF" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse on its equity investments in Miniso and in its later on red-chip restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4007953A" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="76047C04" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Dingdong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4295C996" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="72A4FA34" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Holomatic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B31BE4" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="1C07DD27" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Shuhai Supply Chain Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C9A87A" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="452D2325" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaorong on its equity investment in Pupumall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CD784F" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="4E0353BF" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaorong on its equity investment in PDD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3237A049" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="1619A1B8" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CEC CICC on its equity investment in Nreal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F62C919" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="78CC9C08" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Z-Park Fund on its investment in Tuanche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD3B6C8" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="47D9DB11" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICFH on its investment in We Doctor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341CF5BB" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="0E1A921D" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their proposed investment in Bytedance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE3BFC8" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="71CB0E00" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their proposed investment in Nio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFF087C" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="022250BB" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their investment in 100Credi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A64D3E0" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="12DFB5DA" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pony AI in its collaboration with Toyota Motor Corporation and in its US$400 million Series C financing in which Toyota was the lead investor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0E2E27" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="3AC3DA12" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SDIC on its investment in CanSino Bio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4D2282" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="15BBD260" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba on its investment in a film and TV production company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008D1775" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="3A6FD671" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus, TPG, IDG, Zhen Fund, Asia Green Fund, Lenovo Capital, China Life, CICC Capital and various other venture capital and private equity funds on their several equity investments in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F80C3E4" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="71BF6363" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Carebridge, Kaiyun Mortor, KNX, Miotech, Matrix Finance and other enterprises in their equity financings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C589436" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="5BA97A6E" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Corporate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62918EA6" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="286505EE" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Affinity Equity Partners, Kaiyun Mortors, Pony AI, Miotech, Matrix Finance, Yixia Tech, China NetUnion, Razer Singapore and other clients on general corporate work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0ACAD9" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="304681AD" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kaiyun Mortors, Car Inc., Zhaopin, Vibe Ince, a Macau based investment fund and other clients on their employee incentive schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CB603A" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="687ED711" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC9D487" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="6BE1782F" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of California, Berkeley, School of Law, Master of Laws (LL.M.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C2B75E" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="02EA641A" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Southwest University of Political Science and Law, Bachelor of Laws (LL.B.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA85883" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="79E69868" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1770C545" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="1019B741" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Qualified in the PRC (non-practicing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F2770F" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="42F03BF9" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EA9CBD" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="0F0CDE54" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin (Native)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA9AAEE" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="09A23A71" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English (Fluent)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1263DC" w14:textId="77777777" w:rsidR="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="439903D0" w14:textId="77777777" w:rsidR="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5F8DE947" w:rsidR="00686369" w:rsidRPr="00FD5547" w:rsidRDefault="00FD5547" w:rsidP="00FD5547">
+    <w:p w14:paraId="5567FC3C" w14:textId="60340CF7" w:rsidR="00686369" w:rsidRPr="00923509" w:rsidRDefault="00923509" w:rsidP="00923509">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5547">
+      <w:r w:rsidRPr="00923509">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prior to joining Fangda Partners, Mr. Liu was an associate at another leading PRC law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FD5547" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00923509" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1908,1435 +1908,1435 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02BE685E"/>
+    <w:nsid w:val="0015585D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2714A338"/>
+    <w:tmpl w:val="1A42D974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058C0A1E"/>
+    <w:nsid w:val="0175074D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D5CB7AC"/>
+    <w:tmpl w:val="DCCC022A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06982571"/>
+    <w:nsid w:val="02DE353F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F183888"/>
+    <w:tmpl w:val="8FC29DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077C6376"/>
+    <w:nsid w:val="040D07E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE02043E"/>
+    <w:tmpl w:val="E1A2C17E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07DB14A4"/>
+    <w:nsid w:val="053312C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFA4699A"/>
+    <w:tmpl w:val="732A7E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094669F9"/>
+    <w:nsid w:val="0CB649FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5663A28"/>
+    <w:tmpl w:val="E078DBB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F40D3C"/>
+    <w:nsid w:val="0D57731B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ACA4404"/>
+    <w:tmpl w:val="B7304920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12F02A99"/>
+    <w:nsid w:val="10141559"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4184D934"/>
+    <w:tmpl w:val="4596F67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157848D0"/>
+    <w:nsid w:val="130C6554"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D960D98E"/>
+    <w:tmpl w:val="1DC0CFFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F923C6"/>
+    <w:nsid w:val="14430232"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45C03E28"/>
+    <w:tmpl w:val="A77CBFA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B20404A"/>
+    <w:nsid w:val="179576C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="000068EC"/>
+    <w:tmpl w:val="3FCA9A68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E851DC9"/>
+    <w:nsid w:val="19BF58DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C7E7C52"/>
+    <w:tmpl w:val="FD5A1A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC93562"/>
+    <w:nsid w:val="1C3C5A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D4E51F4"/>
+    <w:tmpl w:val="10DAC542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23871C63"/>
+    <w:nsid w:val="206F74B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F96C26DE"/>
+    <w:tmpl w:val="3A288958"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B148D0"/>
+    <w:nsid w:val="22F00929"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0949FD0"/>
+    <w:tmpl w:val="4B683CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A390DA3"/>
+    <w:nsid w:val="25295FBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28A23AAC"/>
+    <w:tmpl w:val="21F62748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8148F2"/>
+    <w:nsid w:val="27BF1106"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAB489F0"/>
+    <w:tmpl w:val="D0968FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB170E9"/>
+    <w:nsid w:val="2E9C40C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04EE692A"/>
+    <w:tmpl w:val="F8A218CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CE32D68"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35F81A38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4742A76"/>
+    <w:tmpl w:val="76E2188C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA01963"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39C33892"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65060394"/>
+    <w:tmpl w:val="C0C012C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F7019BA"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F6F4EF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="613A88F4"/>
+    <w:tmpl w:val="DA0480A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB31E77"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40DF6FEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE8C192E"/>
+    <w:tmpl w:val="665EBA5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF055E1"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="413E3718"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B846F01E"/>
+    <w:tmpl w:val="0FE294F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305C0746"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C8582D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E9443F2"/>
+    <w:tmpl w:val="0B38D5BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31053B7F"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41EE1A55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F07C89B8"/>
+    <w:tmpl w:val="BFC22D7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3309272E"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="440D597D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFFCD73C"/>
+    <w:tmpl w:val="37865FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A8677E3"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49325383"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04EE583C"/>
+    <w:tmpl w:val="108E565A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41FB0476"/>
+    <w:nsid w:val="49772B66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3440C8B2"/>
+    <w:tmpl w:val="B7DE589C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42656812"/>
+    <w:nsid w:val="49CA19D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="753C1134"/>
+    <w:tmpl w:val="AE2084F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475D092F"/>
+    <w:nsid w:val="4C826E47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9752A49A"/>
+    <w:tmpl w:val="63541F18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A253C0"/>
+    <w:nsid w:val="4ED80CAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E94786E"/>
+    <w:tmpl w:val="1F9E57D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49690A68"/>
+    <w:nsid w:val="507E4083"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4742A76"/>
+    <w:tmpl w:val="DCDEB726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AB07FCB"/>
+    <w:nsid w:val="57104A29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="390AC3B6"/>
+    <w:tmpl w:val="C436BE34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B4C70FC"/>
+    <w:nsid w:val="57D373DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD1ED30E"/>
+    <w:tmpl w:val="ACA2534E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="514A5267"/>
+    <w:nsid w:val="581F60C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D6A64A2"/>
+    <w:tmpl w:val="E40647FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53A35210"/>
+    <w:nsid w:val="58701AB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F42D124"/>
+    <w:tmpl w:val="8B608C2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57FE67B5"/>
+    <w:nsid w:val="5B627BD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20104FC0"/>
+    <w:tmpl w:val="D6D08270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CCE0629"/>
+    <w:nsid w:val="5B7E4A43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D46D678"/>
+    <w:tmpl w:val="475CFF7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D5374B5"/>
+    <w:nsid w:val="5F5D3A8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41744CF6"/>
+    <w:tmpl w:val="C91245B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F353C68"/>
+    <w:nsid w:val="60155D9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9B87286"/>
+    <w:tmpl w:val="B540FF2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62244EB7"/>
+    <w:nsid w:val="63E17373"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE161FB0"/>
+    <w:tmpl w:val="3244CC44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65884E29"/>
+    <w:nsid w:val="640A1D9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7884E2B2"/>
+    <w:tmpl w:val="48B6CD70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="699C561D"/>
+    <w:nsid w:val="662B5894"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="144E4F42"/>
+    <w:tmpl w:val="B77A5BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AC0179E"/>
+    <w:nsid w:val="6FE31F0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4596FC0A"/>
+    <w:tmpl w:val="31E2039A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B2420B9"/>
+    <w:nsid w:val="706C3696"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B18B446"/>
+    <w:tmpl w:val="5F162E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71965CBC"/>
+    <w:nsid w:val="76E803D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AFCD664"/>
+    <w:tmpl w:val="6FBE3C1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AA31F25"/>
+    <w:nsid w:val="78372FBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4A29AA0"/>
+    <w:tmpl w:val="3C3C5DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FCE5626"/>
+    <w:nsid w:val="7D6A30E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C80D1DA"/>
+    <w:tmpl w:val="8FC29DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="21">
-[...82 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3427,50 +3427,51 @@
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
+    <w:rsid w:val="00923509"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
@@ -3484,51 +3485,50 @@
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
-    <w:rsid w:val="00FD5547"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4570,61 +4570,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD5547"/>
+    <w:rsid w:val="00923509"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FD5547"/>
+    <w:rsid w:val="00923509"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4908,51 +4908,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6644DCC-1DEE-447A-ADF5-106814256423}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE3B94D5-1B43-4FC5-83D5-CE3A8D3A0188}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>607</Words>
   <Characters>3463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>