--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="115BA1C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="09314FD3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00592FA5">
+            <w:r w:rsidRPr="00CC0640">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>EUNICE DAI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="035928A8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+          <w:p w14:paraId="706EB16B" w14:textId="43D014CA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00592FA5">
+            <w:r w:rsidRPr="00CC0640">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00592FA5">
+            <w:r w:rsidRPr="00CC0640">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00592FA5">
+            <w:r w:rsidRPr="00CC0640">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0E7969B6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+          <w:p w14:paraId="6199424A" w14:textId="20BA59A2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00592FA5">
+            <w:r w:rsidRPr="00CC0640">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4282 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="62D912D4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+          <w:p w14:paraId="4F910ACA" w14:textId="280D63EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00592FA5">
+            <w:r w:rsidRPr="00CC0640">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>eunice.dai@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="35CC64BC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00592FA5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="619F9000" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D415BDB" wp14:editId="7E6C2B7C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="416438C0" wp14:editId="304D3486">
                   <wp:extent cx="1651000" cy="2205155"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3CB43332" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00592FA5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="24BF97A0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00592FA5">
+            <w:r w:rsidRPr="00CC0640">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. DAI SPECIALIZES IN DOMESTIC AND INTERNATIONAL SECURITIES OFFERINGS AND LISTINGS, M&amp;A, CORPORATE FINANCE, AND GENERAL CORPORATE LAW.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B629583" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0E790C01" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,969 +456,969 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2599FCD0" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="03BA6E3D" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39864837" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="51FF3E9C" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE3F352" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="6A28B796" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VeriSilicon Microelectronics (Shanghai) Co., Ltd. (688521.SH) in its A-share IPO and listing on the Shanghai Stock Exchange STAR market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF94998" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="15BA9DFB" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Advanced Micro-Fabrication Equipment Inc. China (688012.SH) in its A-share IPO and listing on the Shanghai Stock Exchange STAR market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2437799E" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="0F2110B0" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinyaqiang Silicon Chemistry Co., Ltd (603155.SH) in its A-share IPO and listing on the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D82EC67" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="10ED0930" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cowealth Medical China Co., Ltd. (603122.SH) in its A-share IPO and listing on the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46573FC8" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="577A545F" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jiangsu Huachen Transformer Co., Ltd. (603097.SH) in its A-share IPO and listing on the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E79D414" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="4E2ADE97" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the sponsor CICC in connection with Foxconn Industrial Internet Co., Ltd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (601138.SH) A-share IPO and listing on the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700070FD" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="432E6296" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriter GSGH in connection with Contemporary Amperex Technology Co., Limited</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (300750.SZ) A-share IPO and listing on Shenzhen Stock Exchange Growth Enterprise Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC4B3F1" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="08F8B18C" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qingdao Tianneng Heavy Industries Co., Ltd. (300568.SZ) in its A-share IPO and listing on the Shenzhen Stock Exchange Growth Enterprise Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0916F798" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="465293EC" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ningbo Ginlong Technologies Co., Ltd. (300763.SZ) in its A-share IPO and listing on the Shenzhen Stock Exchange Growth Enterprise Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C79D84" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="2B10214C" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the sponsor CICC in connection with Qingdao Topscomm Communication Inc. (603421.SH)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s A-share IPO and listing on the Shanghai Stock Exchange and issuance of convertible bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179F71A4" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="1E98F0EE" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenzhen Kaifa Technology Co., Ltd. (000021.SZ) in its non-public issuance of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083D409E" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="344CD0FE" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GCL System Integration Technology Co., Ltd. (002506.SZ) in its relisiting on the Shenzhen Stock Exchange and major asset reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00349C8E" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="2493F3F8" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the sponsors CICC and UBSS in connection with CRRC Corporation Limited (601766.SH)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s non-public issuance of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B82B3CA" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="5432C3DF" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TPV Technology Limited in connection with Nanjing Huadong Electronics Information &amp; Technology Co., Ltd. (000727.SZ)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s purchase of 51% shares of TPV Technology Limited and sale of Nanjing Huadong Electronics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> total assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3140B222" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="07B22462" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sichuan Tewoo Electromechanical Co., Ltd. (000757.SZ) in its share issuance and cash payment to the controlling shareholder of Neijiang Pengxiang to purchase 100% equity interest in Neijiang Pengxiang and to raise matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055A3EEE" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="4BACE017" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SK China Investments in its investment in BYD Semiconductor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2F1B67" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="061E495A" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Walden International Investments in its investment in Anyka Microelectronics (Guangzhou) Co. Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BB37B5" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="3E2F9961" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented National IC Industry Investment Fund Phase II in its investment in Semiconductor Manufacturing International (Shenzhen) Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231BCC59" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="2FEEAB35" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Innoscience Suzhou in its shareholding restructuring and D series financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382C0B2E" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="237C1691" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jiangsu Marching-Power Technology Co., Ltd. in its C series financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7C90D3" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="65F6BFCC" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beijing Data Intelink Technology Co., Ltd. in its pre-IPO financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13032152" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="2F63434B" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GCL New Energy (00451.HK) in its nationwide acquisition of 467 MW of photovoltaic assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD7DC74" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="2452C28E" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Poly GCL (03800.HK) in its nationwide acquisition of 342 MW of photovoltaic assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF65DD3" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="0F118F86" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CGN SEDC in its nationwide acquisition of 280 MW of photovoltaic assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034ECCBF" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="48AC70D3" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anxin Trust in its acquisition of 280 MW of photovoltaic assets in Gansu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187D21BD" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="7736965F" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhending Technology in its USD400 million convertible debenture offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBB1F6E" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="3A97CB1A" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriter CICC in its issuance and underwriting of corporate bonds, green bonds and panda bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FF0A73" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="059B300B" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GCL System Integration Technology Co., Ltd. (002506.SZ), Taicang Harbour Golden Concord Electric-power Generation Co., Ltd. and other members of GCL Group in their issuance of short-term financing bills, ultra-short-term financing bills, and medium-term notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237E7ED6" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="4C03B1E2" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriter China Galaxy Securities in its underwriting of corporate bonds, green bonds and panda bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BACCA6C" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="1ECD0132" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as legal consultant for Avary Holding (Shenzhen) Co., Limited (002938.SZ), Xinyaqiang Silicon Chemistry Co., Ltd (603155.SH), etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C93775" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="2B33AA20" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477E42DA" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="69E29A47" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236DD253" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="3760A1B5" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A1BF97" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="5107F85A" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6376EB28" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="6B84D41F" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A26E26C" w14:textId="77777777" w:rsidR="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="238DBC9D" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="40C9470A" w:rsidR="00686369" w:rsidRPr="00592FA5" w:rsidRDefault="00592FA5" w:rsidP="00592FA5">
+    <w:p w14:paraId="5567FC3C" w14:textId="0F89920E" w:rsidR="00686369" w:rsidRPr="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592FA5">
+      <w:r w:rsidRPr="00CC0640">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Dai joined Fangda in 2017. Before joining the firm, she worked at other first-tier PRC law firms in Beijing</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00592FA5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CC0640" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1616,1123 +1616,1123 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AAD2D7B"/>
+    <w:nsid w:val="024A12AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5E4672C"/>
+    <w:tmpl w:val="02BE7A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACE21BE"/>
+    <w:nsid w:val="0A0B767C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3F4395E"/>
+    <w:tmpl w:val="1122AAE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ADD75C0"/>
+    <w:nsid w:val="10082D98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A90CD084"/>
+    <w:tmpl w:val="5AAA9600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DB80433"/>
+    <w:nsid w:val="12D47B5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29B204A0"/>
+    <w:tmpl w:val="5768A46A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F5A1AA0"/>
+    <w:nsid w:val="16C66433"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAAC8116"/>
+    <w:tmpl w:val="BF5013FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C339A3"/>
+    <w:nsid w:val="172B7A9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AD62AE0"/>
+    <w:tmpl w:val="F988A0EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="170A7F84"/>
+    <w:nsid w:val="181A570E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FA0562C"/>
+    <w:tmpl w:val="5768A46A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="178B6B75"/>
+    <w:nsid w:val="18287E0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A20C5764"/>
+    <w:tmpl w:val="4C48FF62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AB673D5"/>
+    <w:nsid w:val="1E0A2B11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2B0667C"/>
+    <w:tmpl w:val="A5183918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AB96CED"/>
+    <w:nsid w:val="1FA9501E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28084258"/>
+    <w:tmpl w:val="B8BEF8C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D2E207B"/>
+    <w:nsid w:val="21810746"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="835247DC"/>
+    <w:tmpl w:val="DEFA9D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3B180A"/>
+    <w:nsid w:val="21FD28CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F65E33FA"/>
+    <w:tmpl w:val="BD32C29A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EBC3880"/>
+    <w:nsid w:val="2CBD094B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D7246D0"/>
+    <w:tmpl w:val="D5FE0DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0D5AA1"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31401AD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD7E21CA"/>
+    <w:tmpl w:val="F0E4189E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21E87289"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35012470"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="384C349A"/>
+    <w:tmpl w:val="43D80544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="268A29B8"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A4C2C38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABA8D23E"/>
+    <w:tmpl w:val="E21848DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27871666"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="400F45EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="096E01B8"/>
+    <w:tmpl w:val="A2066930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="31E3118A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40232F24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5E84B64"/>
+    <w:tmpl w:val="FE42D5B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B700D3"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="429C0ACF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64EE7904"/>
+    <w:tmpl w:val="DFF2D986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="359F4B24"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47276BBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBEA4512"/>
+    <w:tmpl w:val="88F6DC9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F11DF8"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A294E4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10E2F8E6"/>
+    <w:tmpl w:val="CB8A0FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF7462B"/>
+    <w:nsid w:val="4CBC09D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BEAE238"/>
+    <w:tmpl w:val="4FE6B9BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42433BF8"/>
+    <w:nsid w:val="4DC5396A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE08FDF6"/>
+    <w:tmpl w:val="5ADE68FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="467D6A4E"/>
+    <w:nsid w:val="53843104"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8B8F34E"/>
+    <w:tmpl w:val="504849D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476112BA"/>
+    <w:nsid w:val="5412057D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B40D412"/>
+    <w:tmpl w:val="FBBE6A30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48F65740"/>
+    <w:nsid w:val="5B7B44B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93E8A882"/>
+    <w:tmpl w:val="A4F27868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49325128"/>
+    <w:nsid w:val="60027EDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD762532"/>
+    <w:tmpl w:val="02167824"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A5B414C"/>
+    <w:nsid w:val="65780877"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="096E01B8"/>
+    <w:tmpl w:val="5930E4DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51986E2A"/>
+    <w:nsid w:val="68EA1A08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ADAC978"/>
+    <w:tmpl w:val="1CA8D364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="533975EA"/>
+    <w:nsid w:val="6EC26934"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F06D53A"/>
+    <w:tmpl w:val="CA6406AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53DC6B18"/>
+    <w:nsid w:val="6ECA120E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0648ED6"/>
+    <w:tmpl w:val="EAF2EF4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54F9107D"/>
+    <w:nsid w:val="6F5F5C7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE6EAF50"/>
+    <w:tmpl w:val="69DC9286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="555431AF"/>
+    <w:nsid w:val="74CA4C8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35BE4886"/>
+    <w:tmpl w:val="C6B6AA98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="738577C2"/>
+    <w:nsid w:val="76417CFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BDA1EA2"/>
+    <w:tmpl w:val="D2AC8BC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C563956"/>
+    <w:nsid w:val="7D991900"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8A4976C"/>
+    <w:tmpl w:val="E5E8AB88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="12">
-[...61 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2785,51 +2785,50 @@
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
-    <w:rsid w:val="00592FA5"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
@@ -2851,50 +2850,51 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00CC0640"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -3966,61 +3966,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00592FA5"/>
+    <w:rsid w:val="00CC0640"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00592FA5"/>
+    <w:rsid w:val="00CC0640"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4304,51 +4304,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{652A5B4E-8600-40BA-8491-5C2E5C7F9A27}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D77938A-4F9C-4508-8AFB-9617CD17D0F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>685</Words>
   <Characters>3910</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4586</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>