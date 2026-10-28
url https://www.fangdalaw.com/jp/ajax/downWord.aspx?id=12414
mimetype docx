--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="09314FD3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0AFD132C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CC0640">
+            <w:r w:rsidRPr="00FF7A0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>EUNICE DAI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="43D014CA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+          <w:p w14:paraId="706EB16B" w14:textId="29D52ECA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CC0640">
+            <w:r w:rsidRPr="00FF7A0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC0640">
+            <w:r w:rsidRPr="00FF7A0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC0640">
+            <w:r w:rsidRPr="00FF7A0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="20BA59A2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+          <w:p w14:paraId="6199424A" w14:textId="7270D0E0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CC0640">
+            <w:r w:rsidRPr="00FF7A0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4282 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="280D63EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+          <w:p w14:paraId="4F910ACA" w14:textId="6D0A04E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CC0640">
+            <w:r w:rsidRPr="00FF7A0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>eunice.dai@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="619F9000" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0F6E65B5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF7A0D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="416438C0" wp14:editId="304D3486">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19407818" wp14:editId="659DCDB3">
                   <wp:extent cx="1651000" cy="2205155"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="24BF97A0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CC0640" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="346A0DF8" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FF7A0D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CC0640">
+            <w:r w:rsidRPr="00FF7A0D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. DAI SPECIALIZES IN DOMESTIC AND INTERNATIONAL SECURITIES OFFERINGS AND LISTINGS, M&amp;A, CORPORATE FINANCE, AND GENERAL CORPORATE LAW.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E790C01" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1DD38878" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,969 +456,969 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BA6E3D" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="7E016845" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FF3E9C" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="7816E5FD" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A28B796" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="28574AEB" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VeriSilicon Microelectronics (Shanghai) Co., Ltd. (688521.SH) in its A-share IPO and listing on the Shanghai Stock Exchange STAR market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BA9DFB" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="69302778" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Advanced Micro-Fabrication Equipment Inc. China (688012.SH) in its A-share IPO and listing on the Shanghai Stock Exchange STAR market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2110B0" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="04487C49" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinyaqiang Silicon Chemistry Co., Ltd (603155.SH) in its A-share IPO and listing on the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10ED0930" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="0820D904" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cowealth Medical China Co., Ltd. (603122.SH) in its A-share IPO and listing on the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577A545F" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="244C13A0" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jiangsu Huachen Transformer Co., Ltd. (603097.SH) in its A-share IPO and listing on the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2ADE97" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="2A211A16" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the sponsor CICC in connection with Foxconn Industrial Internet Co., Ltd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (601138.SH) A-share IPO and listing on the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432E6296" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="11C8DB5E" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriter GSGH in connection with Contemporary Amperex Technology Co., Limited</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (300750.SZ) A-share IPO and listing on Shenzhen Stock Exchange Growth Enterprise Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F8B18C" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="75A1FBE5" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qingdao Tianneng Heavy Industries Co., Ltd. (300568.SZ) in its A-share IPO and listing on the Shenzhen Stock Exchange Growth Enterprise Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465293EC" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="566734A7" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ningbo Ginlong Technologies Co., Ltd. (300763.SZ) in its A-share IPO and listing on the Shenzhen Stock Exchange Growth Enterprise Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B10214C" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="5441BE48" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the sponsor CICC in connection with Qingdao Topscomm Communication Inc. (603421.SH)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s A-share IPO and listing on the Shanghai Stock Exchange and issuance of convertible bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E98F0EE" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="0F74FE60" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenzhen Kaifa Technology Co., Ltd. (000021.SZ) in its non-public issuance of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344CD0FE" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="5B51E40A" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GCL System Integration Technology Co., Ltd. (002506.SZ) in its relisiting on the Shenzhen Stock Exchange and major asset reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2493F3F8" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="11C9DD31" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the sponsors CICC and UBSS in connection with CRRC Corporation Limited (601766.SH)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s non-public issuance of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5432C3DF" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="23217067" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TPV Technology Limited in connection with Nanjing Huadong Electronics Information &amp; Technology Co., Ltd. (000727.SZ)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s purchase of 51% shares of TPV Technology Limited and sale of Nanjing Huadong Electronics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> total assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B22462" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="484EFA57" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sichuan Tewoo Electromechanical Co., Ltd. (000757.SZ) in its share issuance and cash payment to the controlling shareholder of Neijiang Pengxiang to purchase 100% equity interest in Neijiang Pengxiang and to raise matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BACE017" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="33BC5C0E" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SK China Investments in its investment in BYD Semiconductor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061E495A" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="3F50328E" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Walden International Investments in its investment in Anyka Microelectronics (Guangzhou) Co. Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2F9961" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="44F7BF39" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented National IC Industry Investment Fund Phase II in its investment in Semiconductor Manufacturing International (Shenzhen) Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEEAB35" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="1156B52A" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Innoscience Suzhou in its shareholding restructuring and D series financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237C1691" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="6C3E8001" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jiangsu Marching-Power Technology Co., Ltd. in its C series financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F6BFCC" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="10AAC33F" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beijing Data Intelink Technology Co., Ltd. in its pre-IPO financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F63434B" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="77111986" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GCL New Energy (00451.HK) in its nationwide acquisition of 467 MW of photovoltaic assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2452C28E" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="709C9641" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Poly GCL (03800.HK) in its nationwide acquisition of 342 MW of photovoltaic assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F118F86" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="24B667C1" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CGN SEDC in its nationwide acquisition of 280 MW of photovoltaic assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AC70D3" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="4FAC1448" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anxin Trust in its acquisition of 280 MW of photovoltaic assets in Gansu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7736965F" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="353348E3" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhending Technology in its USD400 million convertible debenture offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A97CB1A" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="1CDCD312" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriter CICC in its issuance and underwriting of corporate bonds, green bonds and panda bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059B300B" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="32829C95" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GCL System Integration Technology Co., Ltd. (002506.SZ), Taicang Harbour Golden Concord Electric-power Generation Co., Ltd. and other members of GCL Group in their issuance of short-term financing bills, ultra-short-term financing bills, and medium-term notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C03B1E2" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="3903F27E" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriter China Galaxy Securities in its underwriting of corporate bonds, green bonds and panda bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECD0132" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="2354B337" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as legal consultant for Avary Holding (Shenzhen) Co., Limited (002938.SZ), Xinyaqiang Silicon Chemistry Co., Ltd (603155.SH), etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B33AA20" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="20FD3737" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E29A47" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="6201A7BD" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3760A1B5" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="09CDD642" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5107F85A" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="1D5D24E1" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B84D41F" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="5FEE1B59" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238DBC9D" w14:textId="77777777" w:rsidR="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="33EA2E02" w14:textId="77777777" w:rsidR="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0F89920E" w:rsidR="00686369" w:rsidRPr="00CC0640" w:rsidRDefault="00CC0640" w:rsidP="00CC0640">
+    <w:p w14:paraId="5567FC3C" w14:textId="39F3D107" w:rsidR="00686369" w:rsidRPr="00FF7A0D" w:rsidRDefault="00FF7A0D" w:rsidP="00FF7A0D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0640">
+      <w:r w:rsidRPr="00FF7A0D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Dai joined Fangda in 2017. Before joining the firm, she worked at other first-tier PRC law firms in Beijing</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CC0640" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FF7A0D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1616,323 +1616,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="024A12AA"/>
+    <w:nsid w:val="01913A00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02BE7A76"/>
+    <w:tmpl w:val="7FE04D76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A0B767C"/>
+    <w:nsid w:val="01F82458"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1122AAE0"/>
+    <w:tmpl w:val="E5FA532C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10082D98"/>
+    <w:nsid w:val="054F53D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AAA9600"/>
+    <w:tmpl w:val="B0AC321C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D47B5A"/>
+    <w:nsid w:val="073A7A89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5768A46A"/>
+    <w:tmpl w:val="31004A3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16C66433"/>
+    <w:nsid w:val="081116F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF5013FA"/>
+    <w:tmpl w:val="6B201F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="172B7A9E"/>
+    <w:nsid w:val="0F3D4749"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F988A0EE"/>
+    <w:tmpl w:val="E4BE05C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181A570E"/>
+    <w:nsid w:val="0FA96BBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5768A46A"/>
+    <w:tmpl w:val="D1CE553A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18287E0D"/>
+    <w:nsid w:val="162843C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C48FF62"/>
+    <w:tmpl w:val="406A9FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0A2B11"/>
+    <w:nsid w:val="16B85194"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5183918"/>
+    <w:tmpl w:val="B7467E6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FA9501E"/>
+    <w:nsid w:val="17DC0408"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8BEF8C8"/>
+    <w:tmpl w:val="B34CDDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21810746"/>
+    <w:nsid w:val="18C50554"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEFA9D9E"/>
+    <w:tmpl w:val="FAAC470C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21FD28CA"/>
+    <w:nsid w:val="190C2557"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD32C29A"/>
+    <w:tmpl w:val="F16453B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CBD094B"/>
+    <w:nsid w:val="1FDC77AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5FE0DF0"/>
+    <w:tmpl w:val="01AA3CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207E33BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94E47326"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2001,114 +2022,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31401AD2"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F4E0279"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0E4189E"/>
+    <w:tmpl w:val="FAB8F9EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35012470"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30BB245B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43D80544"/>
+    <w:tmpl w:val="DD64E3EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4C2C38"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E504BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E21848DC"/>
+    <w:tmpl w:val="2B26D5C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396D49FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9AE84B06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B5310E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE32BA20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2180,559 +2243,496 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="400F45EC"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D412E3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2066930"/>
+    <w:tmpl w:val="4E3A8D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40232F24"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40B06E0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE42D5B2"/>
+    <w:tmpl w:val="869A28BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="429C0ACF"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40D028B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFF2D986"/>
+    <w:tmpl w:val="B34CDDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47276BBB"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441A687D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88F6DC9C"/>
+    <w:tmpl w:val="D2C45124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A294E4D"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48407578"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB8A0FD8"/>
+    <w:tmpl w:val="EE305208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CBC09D4"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49DF3140"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FE6B9BE"/>
+    <w:tmpl w:val="CAF48290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC5396A"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53CE3F93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ADE68FE"/>
+    <w:tmpl w:val="C6BCAB6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53843104"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5885361F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="504849D4"/>
+    <w:tmpl w:val="7D00F736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5412057D"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A1768F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBBE6A30"/>
+    <w:tmpl w:val="A9DCDAC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B7B44B1"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC91994"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4F27868"/>
+    <w:tmpl w:val="E0C4730E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60027EDB"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CFE4C34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02167824"/>
+    <w:tmpl w:val="82C43784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65780877"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69F64EFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5930E4DC"/>
+    <w:tmpl w:val="17B85BCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68EA1A08"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70F407DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CA8D364"/>
+    <w:tmpl w:val="3DC2BFC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EC26934"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78287286"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA6406AC"/>
+    <w:tmpl w:val="8FFAEA24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ECA120E"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7069F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAF2EF4A"/>
+    <w:tmpl w:val="FA7CED88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F5F5C7F"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F2452B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69DC9286"/>
+    <w:tmpl w:val="5A4210A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-[...11 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="12">
-[...11 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17">
-[...41 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2850,82 +2850,82 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
-    <w:rsid w:val="00CC0640"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
+    <w:rsid w:val="00FF7A0D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -3966,61 +3966,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC0640"/>
+    <w:rsid w:val="00FF7A0D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CC0640"/>
+    <w:rsid w:val="00FF7A0D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4304,51 +4304,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D77938A-4F9C-4508-8AFB-9617CD17D0F7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1088EB2-0BA0-4108-9F1E-426DB24482CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>685</Words>
   <Characters>3910</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4586</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>