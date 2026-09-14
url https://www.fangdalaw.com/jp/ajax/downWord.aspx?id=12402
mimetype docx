--- v0 (2026-06-25)
+++ v1 (2026-09-14)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="48257F76" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2199941E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F055B4">
+            <w:r w:rsidRPr="00EF5412">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>HUANYAN ZHANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6197A509" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+          <w:p w14:paraId="706EB16B" w14:textId="1BD3F51A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F055B4">
+            <w:r w:rsidRPr="00EF5412">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F055B4">
+            <w:r w:rsidRPr="00EF5412">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F055B4">
+            <w:r w:rsidRPr="00EF5412">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Guangzhou,Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="11A33BF0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+          <w:p w14:paraId="6199424A" w14:textId="2D6EB4BF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F055B4">
+            <w:r w:rsidRPr="00EF5412">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 136 0243 7236 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3E3F2EB8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+          <w:p w14:paraId="4F910ACA" w14:textId="0B18D61C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F055B4">
+            <w:r w:rsidRPr="00EF5412">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>huanyan.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="175794E7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F055B4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4FFB1A78" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF5412" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15F80F2D" wp14:editId="02744C2F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F3354FE" wp14:editId="2B669911">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="18F01C17" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F055B4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="52DAB807" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00EF5412" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F055B4">
+            <w:r w:rsidRPr="00EF5412">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHANG HUANYAN HAS BEEN PRACTICING FOR NEARLY 15 YEARS, SHE SPECIALIZES IN CAPITAL MARKET, MERGER AND ACQUISITION AND PRIVATE EQUITY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBCC718" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2D7891BD" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1311 +456,1311 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207AA5F9" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="6EA0184B" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B7DE8E" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F055B4">
+    <w:p w14:paraId="6041D58F" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Domestic Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313469EE" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="5017A111" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SmartGiant（688115.SH） in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78710949" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="6ACAADD5" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BIO-THERA (688177.SH) in its A-share IPO, which is the second company in China (and the first in Southern China) without income or profit from its primary business listing domestically.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6E39D0" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="71B2C5DE" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Southern Publishing and Media (601900.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64971AB4" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="104988CE" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guangzhou Restaurant (603043.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0BC689" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="011D9729" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tecnon Commercial Lighting (300650.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22407271" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="59D608AD" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanxiong Aurora (300625.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5AA018" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="687B53E4" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eve Energy (300014.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E7A18C" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="552819DF" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhongyeda Electric (002441.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2305C30E" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="67B66D6D" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Blasting (002683.SZ) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F47B93A" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="1F6D6466" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Grandbuy Company (002187.SZ) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3CEFE7" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="7CCABD77" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lvjing Holding (000502.SZ) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFA592B" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="2490ED53" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248072F1" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="02527653" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its issuance of A shares for acquisition of PCI Technology &amp; Service Co., Ltd. and PCI Service Support Technology Co.,Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A4C17C" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="5CE0E9E8" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Blasting (002683.SZ) in its issuance of A shares for acquisition of Xinhuadu Engineering and Lianshaojiangong Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C62D38" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="11A4A907" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lvjing Holding (000502.SZ) in its issuance of A shares for acquisition of a domestic company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF78F35" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="217E1E7A" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Southern Publishing and Media (601900.SH) in its issuance of A shares for acquisition of GDXH Issuing Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D395A6" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F055B4">
+    <w:p w14:paraId="4ED004A4" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong and Overseas Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A3DD31" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="378F662C" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BIO-THERA (688177.SH) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335AAC36" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="3C26D76E" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ONION GLOBAL (OG.NYSE) in its US IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4E9EA8" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="6A7D7535" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the US IPO of LIZHI FM (LIZI.NASDAQ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D71D1C8" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="5BD0423F" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the Hong Kong IPO of Jiumaojiu (9922.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D178EE" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="2D7ECF60" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Centenary United Holdings (1959.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4967BA80" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="762A1DCF" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baioo Family Interactive Limited (2100.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638EF422" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="4A9DBCC0" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented R&amp;F Group (2777.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7031AF" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="576B2961" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chongqing Rural Commercial Bank (3618.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EFDB07" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="2F516A0F" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GAC Group (2238.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4376F6A8" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="536913CB" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guangzhou Rural Commercial Bank (1551.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526E821A" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="729B97B3" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Evergrande Real Estate Group (3333.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C726F70" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="79CCBD56" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LIZHI FM (LIZI.NASDAQ) in its subsequent issue of additional shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7639183D" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F055B4">
+    <w:p w14:paraId="33C0F12A" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3494BAD4" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="776DB7BE" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guangzhou Pearl River Enterprises Group in its co-acquisition with Guangzhou State-owned Capital Operation Holdings Co., Ltd. of controlling shares in JSTI Group (300284.SZ) by way of agreed transfer combined with private placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B67A60" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="56DEFE60" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Orient Asset Management Co., Ltd. in its acquisition of shares in Perfect World (002624.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF8889C" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="39F21F6B" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beijing Dongfu Tianheng Investment Center (L.P.) in its investment in China CSSC Holdings Limited (600150.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3140169B" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="25A57647" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its issuance of shares for acquisition of PCI Technology &amp; Service Co., Ltd. and PCI Service Support Technology Co.,Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148FE4DC" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="1EBC191D" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its acquisition of TYL Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FC0618" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="06217494" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Blasting (002683.SZ) in its issuance of A shares for acquisition of Xinhuadu Engineering and Lianshao Jiangong Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2025AE9C" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="380FB09B" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lvjing Holding (000502.SZ) in its issuance of A shares for acquisition of a company in China某境内公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3537ED9A" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="4893B82B" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Southern Publishing and Media (601900.SH) in its issuance of A shares for acquisition of GDXH Issuing Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D686844" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="62EE69E3" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Xingye Co.,Ltd., in its acquisition of Jiangsu Qionghua High-Tech Co., Ltd. (002002.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB6D168" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="57F807CC" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sichuan BRC in its acquisition of DiKang Pharmaceuticals (600466.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB2B19F" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="62BF6020" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Desay Battery in its acquisition of Shenzhen Worldsun Enterprises Co.Ltd. (000049.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4343C8" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="2D0F1ACE" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vobile Group (3738.HK) in its acquisition of Particle Culture Technology Group (Hangzhou) Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7E3242" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="71CEC359" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VNET Group (VNET.NASDAQ) in its acquisition of an advanced materials company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8F3483" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="756CDFCF" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented WeRide in its acquisition of MoonX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4682FCBA" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F055B4">
+    <w:p w14:paraId="08214199" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48112C37" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="63F0DA8D" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to financing and general corporate matters for several enterprises, such as SmartGiant, WEIMEIZI, ONION GLOBAL, Sembo Block, EVE CHARM, MIDU, MAYDOS, HEA, HUMMcars, ETOP GROUP, YUNKEZAN.COM, PEANUT DIARY, Techtotop, Top Ideal, HuaYuan Landscape, BAIYOU and Times China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7914EBC6" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="290A522E" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to investment and general corporate matters for several private equity clients, such as Coatue, SFUND, CSTC, Wens Investment, Gortune Investment, Zhuchuang Investment, Cinda Kunpeng Investment, Guangzheng Jinjun Investment, Hongye Guangdian Industry Investment, Orient Bangxin Capital, Yuexiu Financial Leasing and China Orient Asset Management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C313FCF" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="5726E600" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8F04BE" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="1FB1B2A4" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sun Yat-sen University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAC7313" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="14C88B05" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sun Yat-sen University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647F3716" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="051C8BB5" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B511AD" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="381F9F6B" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24268FD1" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="6340FB2C" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A5D133" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="0AB37BAB" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Ms. Zhang worked as a partner at another leading PRC law firm. In recent years, Ms. Zhang has been admitted by a number of well-known legal media, including The Legal 500 and IFLR 1000, for several times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2467CC6C" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="19396C8F" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4DC26A" w14:textId="77777777" w:rsidR="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="5FD2DE24" w14:textId="77777777" w:rsidR="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5C63075A" w:rsidR="00686369" w:rsidRPr="00F055B4" w:rsidRDefault="00F055B4" w:rsidP="00F055B4">
+    <w:p w14:paraId="5567FC3C" w14:textId="3391B080" w:rsidR="00686369" w:rsidRPr="00EF5412" w:rsidRDefault="00EF5412" w:rsidP="00EF5412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F055B4">
+      <w:r w:rsidRPr="00EF5412">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the All China Lawyers Association </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F055B4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00EF5412" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1958,1224 +1958,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00585E16"/>
+    <w:nsid w:val="006E23A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C20401E"/>
+    <w:tmpl w:val="057817FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05AE1BB1"/>
+    <w:nsid w:val="09A703A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34C4AA6A"/>
+    <w:tmpl w:val="487412C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D082EAE"/>
+    <w:nsid w:val="17B70084"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B08C6096"/>
+    <w:tmpl w:val="564C1FB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D1B0364"/>
+    <w:nsid w:val="21237539"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F996A8BC"/>
+    <w:tmpl w:val="EB2CAB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="129C1CC7"/>
+    <w:nsid w:val="21393AC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE50AB14"/>
+    <w:tmpl w:val="02DE3C14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15C8603D"/>
+    <w:nsid w:val="217427F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A734233E"/>
+    <w:tmpl w:val="BA04A90E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16E516D2"/>
+    <w:nsid w:val="22E27834"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6AE91DE"/>
+    <w:tmpl w:val="B412C830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1788027B"/>
+    <w:nsid w:val="2392530A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF9CB3C4"/>
+    <w:tmpl w:val="AEE28B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18012469"/>
+    <w:nsid w:val="28EF13A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB4E03E6"/>
+    <w:tmpl w:val="0358AD4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B624C3"/>
+    <w:nsid w:val="2A140B02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="677A4910"/>
+    <w:tmpl w:val="D986777A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DEE62AB"/>
+    <w:nsid w:val="2C5E5B47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC62C9A6"/>
+    <w:tmpl w:val="8768354E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F275B9A"/>
+    <w:nsid w:val="2FAC0D5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="497EF8B0"/>
+    <w:tmpl w:val="BF84A12A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FB219FB"/>
+    <w:nsid w:val="30672E57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C96D732"/>
+    <w:tmpl w:val="300ED2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20CD090F"/>
+    <w:nsid w:val="309F0EE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="529E06CE"/>
+    <w:tmpl w:val="FDFAEADC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27A22525"/>
+    <w:nsid w:val="30CF2C98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E81074DA"/>
+    <w:tmpl w:val="56EE57BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F4A6DC7"/>
+    <w:nsid w:val="31BB1C93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="784EC824"/>
+    <w:tmpl w:val="73C8354A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB73EB4"/>
+    <w:nsid w:val="32A648EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB1CE63E"/>
+    <w:tmpl w:val="42F2C254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30EF6E99"/>
+    <w:nsid w:val="355E04B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="062C03DE"/>
+    <w:tmpl w:val="7D70A2D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33130A6C"/>
+    <w:nsid w:val="365C3020"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5114E11E"/>
+    <w:tmpl w:val="6242DB76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="356E0536"/>
+    <w:nsid w:val="39401672"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C19CF1CA"/>
+    <w:tmpl w:val="44922882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A48266A"/>
+    <w:nsid w:val="3EEA665D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A69AF9AE"/>
+    <w:tmpl w:val="F16A34F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A516C16"/>
+    <w:nsid w:val="414E2045"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F6ADDA0"/>
+    <w:tmpl w:val="B082030E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0916B1"/>
+    <w:nsid w:val="45F87E96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DEE8C84"/>
+    <w:tmpl w:val="CA5E223C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F8F1D5E"/>
+    <w:nsid w:val="47072B3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D62D830"/>
+    <w:tmpl w:val="F280A14E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43106F2E"/>
+    <w:nsid w:val="48825E37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="925C4506"/>
+    <w:tmpl w:val="19F2970E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44331E7A"/>
+    <w:nsid w:val="48D31605"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2138CE6C"/>
+    <w:tmpl w:val="399A569E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47746222"/>
+    <w:nsid w:val="49EB7606"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54F6B988"/>
+    <w:tmpl w:val="BDE6CEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48657BC5"/>
+    <w:nsid w:val="4A392661"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DA6E10E"/>
+    <w:tmpl w:val="6F6261B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AB1206E"/>
+    <w:nsid w:val="4BF36BEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC3A7CD8"/>
+    <w:tmpl w:val="1EF28EF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CD552D1"/>
+    <w:nsid w:val="4D0C1940"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D984198"/>
+    <w:tmpl w:val="2AC634D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="501B64A8"/>
+    <w:nsid w:val="4D7538B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B70A6ED4"/>
+    <w:tmpl w:val="7F3A4C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50324AEA"/>
+    <w:nsid w:val="4E7C40C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AFAAE8E"/>
+    <w:tmpl w:val="069877CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="515A23AC"/>
+    <w:nsid w:val="50994132"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C045CAC"/>
+    <w:tmpl w:val="F50EE5AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59AB396C"/>
+    <w:nsid w:val="51347EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73749A26"/>
+    <w:tmpl w:val="52503B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A41451B"/>
+    <w:nsid w:val="58E64420"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34365316"/>
+    <w:tmpl w:val="EE562188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BFD4CD7"/>
+    <w:nsid w:val="5DBD6B97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70AAAE72"/>
+    <w:tmpl w:val="5510C45A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61C467C2"/>
+    <w:nsid w:val="60492403"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8C8F828"/>
+    <w:tmpl w:val="5720FC4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61EE3D6C"/>
+    <w:nsid w:val="62FD5413"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9934ED7C"/>
+    <w:tmpl w:val="D3AAD6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66911134"/>
+    <w:nsid w:val="649A36E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F2402E4"/>
+    <w:tmpl w:val="EE562188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="673813B9"/>
+    <w:nsid w:val="680D08D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E70C7826"/>
+    <w:tmpl w:val="DB54C50A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67C24AF5"/>
+    <w:nsid w:val="69D902E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AF6C78C"/>
+    <w:tmpl w:val="6CFA1A54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67CE07C1"/>
+    <w:nsid w:val="6A9369DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C80A9EC"/>
+    <w:tmpl w:val="481499CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B9F01DF"/>
+    <w:nsid w:val="6BA30945"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84AC2972"/>
+    <w:tmpl w:val="735643A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F277E1A"/>
+    <w:nsid w:val="702E70C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39F263DA"/>
+    <w:tmpl w:val="F686FACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="780F31E6"/>
+    <w:nsid w:val="71FA56B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61FEE116"/>
+    <w:tmpl w:val="4076394C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="798C52A8"/>
+    <w:nsid w:val="72D63B0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC3A7CD8"/>
+    <w:tmpl w:val="B4BC1DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AE20BBD"/>
+    <w:nsid w:val="735604DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="433CDE50"/>
+    <w:tmpl w:val="C5AE57FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B680ED3"/>
+    <w:nsid w:val="756B676C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C4C3BC6"/>
+    <w:tmpl w:val="61D80784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BAE0D41"/>
+    <w:nsid w:val="75DB33FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9065232"/>
+    <w:tmpl w:val="F24CE660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11">
-[...49 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="34">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="35">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3314,52 +3314,52 @@
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00EF5412"/>
     <w:rsid w:val="00EF7E90"/>
-    <w:rsid w:val="00F055B4"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4410,61 +4410,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F055B4"/>
+    <w:rsid w:val="00EF5412"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F055B4"/>
+    <w:rsid w:val="00EF5412"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4748,51 +4748,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DCC43CE-970A-4E6D-9FBC-E9668386607B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA6B77A1-6880-4E91-AA9D-BA4DAE51C84A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>812</Words>
   <Characters>4631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>