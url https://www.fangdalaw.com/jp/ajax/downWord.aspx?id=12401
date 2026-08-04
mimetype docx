--- v0 (2026-06-13)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5BC6ECB3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+          <w:p w14:paraId="2C4F11E8" w14:textId="12001B42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="0071607B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00857B78">
+            <w:r w:rsidRPr="0071607B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MURAN SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="79736677" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+          <w:p w14:paraId="706EB16B" w14:textId="29227225" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="0071607B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00857B78">
+            <w:r w:rsidRPr="0071607B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00857B78">
+            <w:r w:rsidRPr="0071607B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00857B78">
+            <w:r w:rsidRPr="0071607B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5B2EE275" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+          <w:p w14:paraId="6199424A" w14:textId="2981ADA4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="0071607B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00857B78">
+            <w:r w:rsidRPr="0071607B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1018 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="30B28CD4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+          <w:p w14:paraId="4F910ACA" w14:textId="6EEF28E5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="0071607B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00857B78">
+            <w:r w:rsidRPr="0071607B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muran.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2CEB55EE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00857B78" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6A9AC3CC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B4C4FB8" wp14:editId="2E40506F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E5661D1" wp14:editId="6A49419C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4CD17130" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00857B78" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6800BB7F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00857B78">
+            <w:r w:rsidRPr="0071607B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>IP LITIGATION AND LICENSING, COMPETITION LAW LITIGATION</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D619FBA" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="63C79BD3" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1249 +456,1249 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3552389F" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="3D33F3EE" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice focuses on intellectual property litigation and licensing, especially those involving complex technical questions and cutting-edge legal issues. With a broad experience in different technical standards and licensing models based on her practice in more than a decade, Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s expertise also lies in SEP-related disputes and licensing negotiation. Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice also covers competition law disputes. She also has successfully represented clients in licensing negotiations and other non-contentious IP matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580847C6" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="7373363B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212D9A84" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="332AA012" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-contentious matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377F5C47" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="76873B38" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading domestic medical device company on licensing its technology to a leading U.S. medical technology company and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD17C28" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="5A17C6FA" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical technology company on joint R&amp;D and license arrangements related to a medical app with a software developer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020F2C5A" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="7E8C9067" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical company on joint R&amp;D and license arrangements related to the targeted drug with a research institution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CB4592" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="37DF689D" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an investment institution on a medical device company's intellectual property status, including its IP portfolio and risks of infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EE7B3A" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="18E9B320" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading European industrial company on joint R&amp;D and license arrangements and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EE657B" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="54D9D9CE" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading European waste processing company on IP licensing arrangements for certain key software following the spin-off of its business and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314BB90D" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="5CD9D625" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading domestic Internet company on patent license strategy related to internet technology and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3297A3E1" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="3F93F90B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a chip developer on IP Core license arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B2E852" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="712AD61E" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European food company on license arrangements of its food formulation patents following the spin-off of its business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336FE8DF" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="4B6E40B6" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a technology company on joint R&amp;D and license arrangements with a university</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78165D13" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="47EBC794" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contentious matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFA4561" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="1F2253BC" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a IoT device manufacturer in their telecom technology licensing dispute against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB1FBB4" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="18FBC87C" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading e-commerce platform in their antitrust dispute related to discriminatory treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA6F085" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="2CD2637B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global leading gas chromatography instrumentation company in trade secret misappropriation disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280087D7" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="07A54ADA" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OPPO in its FRAND royalty determination proceeding in China concerning 5G telecom SEP licensing disputes against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E4FE40" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="41DA5C2F" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Intel in a patent invalidity proceeding in which the disputed technology involved SoC power supply management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6ACCD5" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="7BFAA89D" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lenovo in its China proceedings concerning SEP licensing disputes against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D700DC8" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="42FF96FF" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in its series of cases in China concerning SEP licensing disputes against Qualcomm, including the antitrust case and the FRAND licensing terms determination case before the Beijing IP Court, the patent infringement cases before various courts in China, the declaratory judgment of non-patent infringement cases before the Beijing IP Court, the patent invalidation proceedings before the CNIPA, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DBECB9" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="0FF7E578" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Samsung in patent invalidation proceedings in China concerning its SEP licensing disputes against Ericsson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069C590E" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="1B89D308" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in its series of cases concerning SEP licensing disputes against IWNCOMM before Chinese courts, including the antitrust case and the FRAND licensing terms determination case before the Beijing IP Court, the patent infringement case before the Shaanxi High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, the patent invalidation proceeding before the CNIPA, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7254B122" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="70991E14" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Meizu in its SEP licensing disputes against Qualcomm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165ECCC9" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="71C48A4B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented InterDigital in the landmark antitrust and FRAND royalty cases related to licensing of cellular SEPs before Chinese courts, including the first instance proceedings before the Shenzhen Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, the second instance proceedings before the Guangdong High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and the retrial proceeding before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED7FA19" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="4E94BEBE" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading U.S. Internet service provider in a series of antitrust civil actions before Chinese courts in which the U.S. company is accused of abusing its market dominance in the operation of its app store</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316E6E20" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="4F06FE91" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading U.S. smart phone manufacturer in an antitrust dispute initiated by a manufacturer of accessories of the smart phones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB4E555" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="2369214C" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Microsoft in a series of patent infringement and invalidation disputes concerning the video encoding/decoding technology initiated by a U.S. NPE before a Chinese court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A00E0C" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="4ED6225B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a U.S. RFID tag manufacturer in a series of patent infringement and invalidation disputes concerning RFID technology and semiconductor fabrics technology against its competitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2488D68E" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="63EAE735" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading smart phone manufacturer in numerous patent infringement and invalidation cases concerning face recognition technology, WLAN technology, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13064926" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="3AD56B28" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Chinese CDN service provider in a series of patent infringement and invalidation disputes against its competitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E10DC7" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="40DCD9E2" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in a series of copyright infringement cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56745232" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="536DFBF6" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading English chemical company as the plaintiff to initiate a series of trade secret misappropriation cases and the claimed damages exceeded 1 billion RMB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8ABEEE" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="6FF1B46A" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5B1D3C" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="0A1FFFDA" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Oxford, Christ Church, Magister Juris (2015-2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5989ECA3" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="151DF240" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Transnational Law, J.D. (U.S. law) and J.M. (Chinese law) (2008-2012)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B18121D" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="69E5D1E0" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beijing University of Technology, B.Eng. (E.E.) (2002-2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D329130" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="453FB0D1" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBB14E3" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="000A2B86" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29822D58" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="6920AB18" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice before the CNIPA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F68F41" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="3526F018" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B928D8" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="4F16F3F6" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C12E709" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="39AE9A0D" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276C177A" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="5FA9946F" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D865736" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="5301C4BF" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9ECB72" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="7D7B943F" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Participated in seminar discussions at the Federal Circuit Bar Association Global Series Conference on global SEP practice as a panelist. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F8C7BA" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="723D3B49" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Series on December 8, 2020: Patent Enforcement: Global Strategies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7AFF2B" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="100EB7E0" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Series on March 30, 2021: SEP/FRAND Challenges: The Gate to Tomorrow or Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Unmaking? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E28C50D" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="1EB2E92B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C36FC0" w14:textId="77777777" w:rsidR="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="6821D1A3" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Determination of Contributory Infringement in Patent Infringement Disputes, May 9, 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7989BBD2" w:rsidR="00686369" w:rsidRPr="00857B78" w:rsidRDefault="00857B78" w:rsidP="00857B78">
+    <w:p w14:paraId="5567FC3C" w14:textId="2B735270" w:rsidR="00686369" w:rsidRPr="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857B78">
+      <w:r w:rsidRPr="0071607B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essential Facility and Commercially Necessary Patents, published on Competition Law and Policy Review, 2021 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00857B78" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0071607B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1896,1291 +1896,1291 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="054E2B9A"/>
+    <w:nsid w:val="0CC342EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67EC6A64"/>
+    <w:tmpl w:val="61767388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A563AF"/>
+    <w:nsid w:val="0DA1107D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F2A369A"/>
+    <w:tmpl w:val="BEEE39D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B31F69"/>
+    <w:nsid w:val="10D85BE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F461472"/>
+    <w:tmpl w:val="E776336A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D65D05"/>
+    <w:nsid w:val="12D4708A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8432E508"/>
+    <w:tmpl w:val="91BA0F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0857296C"/>
+    <w:nsid w:val="1375170A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C22ED60"/>
+    <w:tmpl w:val="56DA44A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9E496B"/>
+    <w:nsid w:val="1615625F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE963AA0"/>
+    <w:tmpl w:val="81F03B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12532949"/>
+    <w:nsid w:val="17EA2D79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93BAE090"/>
+    <w:tmpl w:val="F03CF724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C52EBB"/>
+    <w:nsid w:val="195A4248"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87FC5522"/>
+    <w:tmpl w:val="913C129A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16D17408"/>
+    <w:nsid w:val="1B6C27E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D9C7F34"/>
+    <w:tmpl w:val="8C947142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1716534A"/>
+    <w:nsid w:val="215D2257"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32DEF45A"/>
+    <w:tmpl w:val="84E609A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="176A6567"/>
+    <w:nsid w:val="2BD125FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F186A98"/>
+    <w:tmpl w:val="9830E19A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C2625A5"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F905BE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B46B086"/>
+    <w:tmpl w:val="093EEDDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C8B2D30"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B434636"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D28029DC"/>
+    <w:tmpl w:val="1F682802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21BF5A68"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F153D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="545CE0EA"/>
+    <w:tmpl w:val="79D2EA80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266D64E7"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43972D5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FC2AB52"/>
+    <w:tmpl w:val="BFC8CF80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="290261F7"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44510709"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEA86D5E"/>
+    <w:tmpl w:val="E2A6BE86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A29182F"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45033CA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59F20E3C"/>
+    <w:tmpl w:val="7AFA4272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B435C56"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B8D2A7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="506A42C2"/>
+    <w:tmpl w:val="E80A5C8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="31666067"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BEC6C37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAF0669E"/>
+    <w:tmpl w:val="1400A6AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="321475F2"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D7D7279"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C79ADDC0"/>
+    <w:tmpl w:val="E5FE0366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="373527BB"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E044130"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F48886B0"/>
+    <w:tmpl w:val="A62EB05C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A906DD"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51322B5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B47470FA"/>
+    <w:tmpl w:val="E92CDB9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37D10D8D"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="540808F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B47202FA"/>
+    <w:tmpl w:val="D61EE608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C8B4E68"/>
+    <w:nsid w:val="555D25B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A86CBC5A"/>
+    <w:tmpl w:val="17BE4E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42DA7480"/>
+    <w:nsid w:val="57592F97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="536CD174"/>
+    <w:tmpl w:val="AB00C530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43710A1A"/>
+    <w:nsid w:val="581912D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9286AE24"/>
+    <w:tmpl w:val="A4C4A38C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="473C7959"/>
+    <w:nsid w:val="5AE43289"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F342C556"/>
+    <w:tmpl w:val="67685D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48CA2158"/>
+    <w:nsid w:val="5D460576"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="575E4D80"/>
+    <w:tmpl w:val="DA1CE0B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49520C53"/>
+    <w:nsid w:val="66C26575"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F056B5E2"/>
+    <w:tmpl w:val="045C8DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C9F477B"/>
+    <w:nsid w:val="683E72FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0D44940"/>
+    <w:tmpl w:val="7988F524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51573289"/>
+    <w:nsid w:val="68566739"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0890FEEA"/>
+    <w:tmpl w:val="EFA64F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="535641B3"/>
+    <w:nsid w:val="6BC1134C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33D82F28"/>
+    <w:tmpl w:val="2A24361E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="599F66F9"/>
+    <w:nsid w:val="6BF138A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67EC6A64"/>
+    <w:tmpl w:val="7A860760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A6E7B5B"/>
+    <w:nsid w:val="6FCB0D44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC4CBDC6"/>
+    <w:tmpl w:val="E8A21E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5326F8"/>
+    <w:nsid w:val="71C02B86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72F0F3E4"/>
+    <w:tmpl w:val="3BA0C41C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EDA2834"/>
+    <w:nsid w:val="720B70FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4E4D106"/>
+    <w:tmpl w:val="045C8DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68E1431E"/>
+    <w:nsid w:val="72532AA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39EC7990"/>
+    <w:tmpl w:val="8550CCBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787336A4"/>
+    <w:nsid w:val="73BC573B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8E82A5A"/>
+    <w:tmpl w:val="A652157E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A293DAB"/>
+    <w:nsid w:val="73DF0634"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ABEBF82"/>
+    <w:tmpl w:val="563832DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E067E67"/>
+    <w:nsid w:val="756621BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E944576"/>
+    <w:tmpl w:val="01EE51C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E7808CC"/>
+    <w:nsid w:val="7809349A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B462A226"/>
+    <w:tmpl w:val="EB8ABE76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1A5AD1"/>
+    <w:nsid w:val="7C0222E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF6E23DE"/>
+    <w:tmpl w:val="5B646230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="30">
-[...2 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="32">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3249,59 +3249,59 @@
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
+    <w:rsid w:val="0071607B"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
-    <w:rsid w:val="00857B78"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
@@ -4414,61 +4414,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00857B78"/>
+    <w:rsid w:val="0071607B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00857B78"/>
+    <w:rsid w:val="0071607B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4752,51 +4752,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A96AC91-F159-4F74-BB00-11F0786A7ACA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3CE0DCF-61BC-44EF-9422-B579487276A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>928</Words>
   <Characters>5294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6210</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>