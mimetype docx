--- v1 (2026-08-04)
+++ v2 (2026-10-29)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="12001B42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3EC63848" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0071607B">
+            <w:r w:rsidRPr="00F67A06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MURAN SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="29227225" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+          <w:p w14:paraId="706EB16B" w14:textId="5569FBB2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0071607B">
+            <w:r w:rsidRPr="00F67A06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071607B">
+            <w:r w:rsidRPr="00F67A06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071607B">
+            <w:r w:rsidRPr="00F67A06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2981ADA4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+          <w:p w14:paraId="6199424A" w14:textId="5DE9B7D3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0071607B">
+            <w:r w:rsidRPr="00F67A06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1018 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6EEF28E5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+          <w:p w14:paraId="4F910ACA" w14:textId="6A3E0386" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0071607B">
+            <w:r w:rsidRPr="00F67A06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muran.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6A9AC3CC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2A427874" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F67A06" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E5661D1" wp14:editId="6A49419C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5313D387" wp14:editId="27E92AD5">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6800BB7F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0071607B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="681A1EC4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F67A06" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0071607B">
+            <w:r w:rsidRPr="00F67A06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>IP LITIGATION AND LICENSING, COMPETITION LAW LITIGATION</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C79BD3" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6D775A5C" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1249 +456,1249 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D33F3EE" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="4B076EB8" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice focuses on intellectual property litigation and licensing, especially those involving complex technical questions and cutting-edge legal issues. With a broad experience in different technical standards and licensing models based on her practice in more than a decade, Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s expertise also lies in SEP-related disputes and licensing negotiation. Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice also covers competition law disputes. She also has successfully represented clients in licensing negotiations and other non-contentious IP matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7373363B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="0F149E46" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332AA012" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="3A3DCC52" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-contentious matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76873B38" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="658BC22C" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading domestic medical device company on licensing its technology to a leading U.S. medical technology company and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A17C6FA" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="7CC5EAF1" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical technology company on joint R&amp;D and license arrangements related to a medical app with a software developer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8C9067" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="0766C5F7" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical company on joint R&amp;D and license arrangements related to the targeted drug with a research institution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DF689D" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="57E8F0F5" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an investment institution on a medical device company's intellectual property status, including its IP portfolio and risks of infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E9B320" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="6184832D" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading European industrial company on joint R&amp;D and license arrangements and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D9D9CE" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="2844F664" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading European waste processing company on IP licensing arrangements for certain key software following the spin-off of its business and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD9D625" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="3F2E7A40" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading domestic Internet company on patent license strategy related to internet technology and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F93F90B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="6482C73B" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a chip developer on IP Core license arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712AD61E" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="7248AACB" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European food company on license arrangements of its food formulation patents following the spin-off of its business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6E40B6" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="7F38F364" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a technology company on joint R&amp;D and license arrangements with a university</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EBC794" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="2E0A1951" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contentious matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2253BC" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="5A83E81C" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a IoT device manufacturer in their telecom technology licensing dispute against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FBC87C" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="19996F2B" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading e-commerce platform in their antitrust dispute related to discriminatory treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD2637B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="736AA743" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global leading gas chromatography instrumentation company in trade secret misappropriation disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A54ADA" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="0E9F64D0" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OPPO in its FRAND royalty determination proceeding in China concerning 5G telecom SEP licensing disputes against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DA5C2F" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="799CD23F" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Intel in a patent invalidity proceeding in which the disputed technology involved SoC power supply management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFAA89D" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="2C1433D7" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lenovo in its China proceedings concerning SEP licensing disputes against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FF96FF" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="7F2A006B" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in its series of cases in China concerning SEP licensing disputes against Qualcomm, including the antitrust case and the FRAND licensing terms determination case before the Beijing IP Court, the patent infringement cases before various courts in China, the declaratory judgment of non-patent infringement cases before the Beijing IP Court, the patent invalidation proceedings before the CNIPA, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF7E578" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="5D129EA0" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Samsung in patent invalidation proceedings in China concerning its SEP licensing disputes against Ericsson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B89D308" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="62573834" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in its series of cases concerning SEP licensing disputes against IWNCOMM before Chinese courts, including the antitrust case and the FRAND licensing terms determination case before the Beijing IP Court, the patent infringement case before the Shaanxi High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, the patent invalidation proceeding before the CNIPA, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70991E14" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="0A2117DC" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Meizu in its SEP licensing disputes against Qualcomm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C48A4B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="016579AB" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented InterDigital in the landmark antitrust and FRAND royalty cases related to licensing of cellular SEPs before Chinese courts, including the first instance proceedings before the Shenzhen Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, the second instance proceedings before the Guangdong High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and the retrial proceeding before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E94BEBE" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="102B75F1" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading U.S. Internet service provider in a series of antitrust civil actions before Chinese courts in which the U.S. company is accused of abusing its market dominance in the operation of its app store</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F06FE91" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="196AC8E1" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading U.S. smart phone manufacturer in an antitrust dispute initiated by a manufacturer of accessories of the smart phones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2369214C" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="6FE57219" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Microsoft in a series of patent infringement and invalidation disputes concerning the video encoding/decoding technology initiated by a U.S. NPE before a Chinese court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED6225B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="66D4975D" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a U.S. RFID tag manufacturer in a series of patent infringement and invalidation disputes concerning RFID technology and semiconductor fabrics technology against its competitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EAE735" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="34710D74" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading smart phone manufacturer in numerous patent infringement and invalidation cases concerning face recognition technology, WLAN technology, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD56B28" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="4324F308" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Chinese CDN service provider in a series of patent infringement and invalidation disputes against its competitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DCD9E2" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="79E608E5" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in a series of copyright infringement cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536DFBF6" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="76B46D19" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading English chemical company as the plaintiff to initiate a series of trade secret misappropriation cases and the claimed damages exceeded 1 billion RMB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF1B46A" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="067F1E77" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1FFFDA" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="2ABC2FCD" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Oxford, Christ Church, Magister Juris (2015-2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151DF240" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="76105203" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Transnational Law, J.D. (U.S. law) and J.M. (Chinese law) (2008-2012)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E5D1E0" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="5E912377" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beijing University of Technology, B.Eng. (E.E.) (2002-2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453FB0D1" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="692A3AF7" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000A2B86" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="602E4F45" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6920AB18" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="1AD5B984" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice before the CNIPA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3526F018" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="466F985E" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F16F3F6" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="6BA02E30" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AE9A0D" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="45A931A3" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA9946F" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="2126BB69" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5301C4BF" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="63920D53" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7B943F" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="7D775420" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Participated in seminar discussions at the Federal Circuit Bar Association Global Series Conference on global SEP practice as a panelist. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723D3B49" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="460781E5" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Series on December 8, 2020: Patent Enforcement: Global Strategies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100EB7E0" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="46B7E852" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Series on March 30, 2021: SEP/FRAND Challenges: The Gate to Tomorrow or Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Unmaking? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB2E92B" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="073DA0CB" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6821D1A3" w14:textId="77777777" w:rsidR="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="062C5234" w14:textId="77777777" w:rsidR="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Determination of Contributory Infringement in Patent Infringement Disputes, May 9, 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2B735270" w:rsidR="00686369" w:rsidRPr="0071607B" w:rsidRDefault="0071607B" w:rsidP="0071607B">
+    <w:p w14:paraId="5567FC3C" w14:textId="3BAB2EEA" w:rsidR="00686369" w:rsidRPr="00F67A06" w:rsidRDefault="00F67A06" w:rsidP="00F67A06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071607B">
+      <w:r w:rsidRPr="00F67A06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essential Facility and Commercially Necessary Patents, published on Competition Law and Policy Review, 2021 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0071607B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F67A06" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1896,436 +1896,499 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC342EC"/>
+    <w:nsid w:val="0073702A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61767388"/>
+    <w:tmpl w:val="D0CE0CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DA1107D"/>
+    <w:nsid w:val="053C71A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEEE39D8"/>
+    <w:tmpl w:val="FCCE30C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D85BE6"/>
+    <w:nsid w:val="0A312937"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E776336A"/>
+    <w:tmpl w:val="FC307D2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D4708A"/>
+    <w:nsid w:val="192D7AD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91BA0F58"/>
+    <w:tmpl w:val="88D28534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1375170A"/>
+    <w:nsid w:val="1BDF5F41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56DA44A6"/>
+    <w:tmpl w:val="16029A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1615625F"/>
+    <w:nsid w:val="1DCD7A2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81F03B8A"/>
+    <w:tmpl w:val="AC223604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17EA2D79"/>
+    <w:nsid w:val="1E3F1540"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F03CF724"/>
+    <w:tmpl w:val="40A45388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="195A4248"/>
+    <w:nsid w:val="1F583D97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="913C129A"/>
+    <w:tmpl w:val="AE94F93E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B6C27E3"/>
+    <w:nsid w:val="249405C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C947142"/>
+    <w:tmpl w:val="C658B45C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="215D2257"/>
+    <w:nsid w:val="25FD24BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84E609A4"/>
+    <w:tmpl w:val="D70C64A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BD125FA"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30B95687"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9830E19A"/>
+    <w:tmpl w:val="0A1084A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F905BE4"/>
+    <w:nsid w:val="322D29F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="093EEDDE"/>
+    <w:tmpl w:val="08201BA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B434636"/>
+    <w:nsid w:val="32617233"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F682802"/>
+    <w:tmpl w:val="48CC4A8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32A51A95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A9070FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38D34386"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DEEB712"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B3F277C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="956A8D02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2397,787 +2460,724 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F153D0A"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BCD7045"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79D2EA80"/>
+    <w:tmpl w:val="FBB26A16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43972D5B"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BCF3B89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFC8CF80"/>
+    <w:tmpl w:val="E65046C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44510709"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C0C5918"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2A6BE86"/>
+    <w:tmpl w:val="13C48EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45033CA9"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CCF0A24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AFA4272"/>
+    <w:tmpl w:val="F7CC1440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B8D2A7C"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB63405"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E80A5C8A"/>
+    <w:tmpl w:val="E0AA8712"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BEC6C37"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD84478"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1400A6AE"/>
+    <w:tmpl w:val="E1C03CE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7D7279"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41A402BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5FE0366"/>
+    <w:tmpl w:val="993E7A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E044130"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45174D06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A62EB05C"/>
+    <w:tmpl w:val="846201B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51322B5B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59B7125C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E92CDB9E"/>
+    <w:tmpl w:val="7146FE24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="540808F8"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C1B4831"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D61EE608"/>
+    <w:tmpl w:val="D2BE5DFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="555D25B7"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DE42C7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17BE4E52"/>
+    <w:tmpl w:val="1C44ACC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57592F97"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="612217C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB00C530"/>
+    <w:tmpl w:val="01E0676A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581912D7"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61927311"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4C4A38C"/>
+    <w:tmpl w:val="62664C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AE43289"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61CD41D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67685D4A"/>
+    <w:tmpl w:val="62664C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D460576"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64D50695"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA1CE0B2"/>
+    <w:tmpl w:val="6BA862A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66C26575"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66ED6ED4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="045C8DE4"/>
+    <w:tmpl w:val="3A5421D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="683E72FC"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="691F1115"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7988F524"/>
+    <w:tmpl w:val="A5EAAB70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68566739"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69762A20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFA64F0A"/>
+    <w:tmpl w:val="F48659BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BC1134C"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B015122"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A24361E"/>
+    <w:tmpl w:val="7728D8BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF138A7"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C530861"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A860760"/>
+    <w:tmpl w:val="40A20400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FCB0D44"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77000FEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8A21E76"/>
+    <w:tmpl w:val="A38E1170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C02B86"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79184FB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BA0C41C"/>
+    <w:tmpl w:val="8B26D5D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="720B70FD"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A316FA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="045C8DE4"/>
+    <w:tmpl w:val="CE460A8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72532AA2"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AD3552D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8550CCBA"/>
+    <w:tmpl w:val="3BEE70DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73BC573B"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EB24CAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A652157E"/>
+    <w:tmpl w:val="06E0016C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73DF0634"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EE3172E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="563832DA"/>
+    <w:tmpl w:val="A134D4DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-[...98 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="31"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -3249,51 +3249,50 @@
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
-    <w:rsid w:val="0071607B"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
@@ -3323,50 +3322,51 @@
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
+    <w:rsid w:val="00F67A06"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -4414,61 +4414,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0071607B"/>
+    <w:rsid w:val="00F67A06"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0071607B"/>
+    <w:rsid w:val="00F67A06"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4752,51 +4752,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3CE0DCF-61BC-44EF-9422-B579487276A4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1E7B87A-CF88-434C-B78D-BE11C804A915}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>928</Words>
   <Characters>5294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6210</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>