--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4AE2AFBF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+          <w:p w14:paraId="2C4F11E8" w14:textId="451806EC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E37525">
+            <w:r w:rsidRPr="00A72EEB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DANIEL WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="757D0960" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+          <w:p w14:paraId="706EB16B" w14:textId="45CE60B4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E37525">
+            <w:r w:rsidRPr="00A72EEB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E37525">
+            <w:r w:rsidRPr="00A72EEB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E37525">
+            <w:r w:rsidRPr="00A72EEB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="58DDA3A8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+          <w:p w14:paraId="6199424A" w14:textId="1960B27C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E37525">
+            <w:r w:rsidRPr="00A72EEB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5684 / +86 186 0085 8029 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="49DC4091" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+          <w:p w14:paraId="4F910ACA" w14:textId="2DABF166" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E37525">
+            <w:r w:rsidRPr="00A72EEB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Daniel.Wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0C05D40B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E37525" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="589C998F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A72EEB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56A46916" wp14:editId="2F3FD101">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ABBF777" wp14:editId="315CEEF6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="73B6A806" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E37525" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3DBCB1BA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A72EEB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E37525">
+            <w:r w:rsidRPr="00A72EEB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DR. WANG SPECIALIZES IN CRIMINAL DEFENSE, CRIMINAL REPORTING AND REPRESENTATION, LAW ENFORCEMENT RESPONSE, INTERNAL INVESTIGATIONS, INTEGRATED RESOLUTION FOR CIVIL AND COMMERCIAL DISPUTES, AND CORPORATE COMPLIANCE, BOASTING EXTENSIVE EXPERIENCE IN THE FIELD OF CRIMINAL LITIGATION. PRIOR TO JOINING FANGDA, DR. WANG WORKED FOR TWELVE YEARS AT AN INTERMEDIATE COURT IN BEIJING, WHERE HE WAS HONORED WITH THE TITLE OF &amp;quot;MODEL JUDGE OF BEIJING&amp;quot; BY THE BEIJING HIGH PEOPLE'S COURT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0097C831" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="49E49F7D" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1574 +456,1574 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5658C4" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E37525">
+    <w:p w14:paraId="14787BE7" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Wang is highly experienced in criminal defense, criminal reporting and representation, law enforcement response, internal investigations, and integrated resolution for civil and commercial disputes. Dr. Wang has provided legal services to numerous well-known domestic and international businesses and government agencies in cases involving white collar crimes, financial crimes, infringement of corporate rights, crime of infringing upon trade secrets, crimes disrupting the market economy, and crimes against personal and property rights. Dr. Wang has frequently participated in the defense of major and sensitive cases at the provincial level or above. Dr. Wang excels in identifying and mitigating criminal risks in complex cross-border transactions, ensuring the smooth execution of commercial investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAE5391" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E37525">
+    <w:p w14:paraId="764AC0A1" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>During his tenure as a judge, the cases presided over by Dr. Wang were recognized as national guiding cases by the Supreme People's Court. He also participated in the research and amendment of the "Eighth Amendment to the Criminal Law" on the fraud of securities. Dr. Wang has authored numerous criminal law papers that have been published in major legal journals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328BB941" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="32588E08" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F767A8" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E37525">
+    <w:p w14:paraId="172DA95D" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Defense and Law Enforcement Response</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DC77B2" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="1D6C4727" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a major domestic bulk trading company in responding to a criminal investigation by judicial authorities related to circular trade activities. The charges were ultimately withdrawn by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D1A20F" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="6740BD50" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a senior executive of a regional bank suspected of illegally issuing financial instruments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392E3925" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="5B7A79CC" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign senior executive in a criminal investigation for smuggling. The investigation authority ultimately dropped the charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C662DAB" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="143EB1CF" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned chip exporter facing criminal allegations for violating China's foreign exchange control regulations. The case resulted in a non-prosecution decision by the procuratorate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AD08F7" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="7E051FC0" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a leading private enterprise accused of falsely issuing VAT invoices and bribery. The procuratorate ultimately issued a non-prosecution decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A0C68A" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="6D60C6CD" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a globally renowned universal banking group in responding to a criminal investigation and exit ban in China. The case attracted significant international attention. Ultimately, the investigative authorities imposed no criminal charges and lifted the exit restrictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C79E3E3" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="54FDB4AB" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a global energy giant in responding to a criminal investigation and exit ban in China. The investigative authorities ultimately imposed no criminal charges and revoked the exit restrictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C337D60" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="09E5486D" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading specialized manufacturer in responding to a criminal investigation for bribery initiated by a supervisory commission. The supervisory commission ultimately made no criminal charge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7105C6B9" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="50558F61" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered criminal defense for an employee of a renowned international consulting firm accused of illegal business operations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C473DBB" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="257786A1" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Delivered criminal defense for an internationally acclaimed automotive manufacturing company accused of crime of bribe-giving.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE09365" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="4C62FA18" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted in the criminal defense of a popular live-streaming website and its executives accused of operating a gambling establishment, successfully securing bail out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56725691" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="46BD787D" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a Singaporean manufacturing company's operations in China, leading to the withdrawal of charges by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC8919D" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="4F2B3EA7" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented criminal defense for a state-owned enterprise executive accused of bribe-taking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB09BA0" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="6204055A" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned pharmaceutical company in anti-corruption investigations, criminal risk assessment, and law enforcement response, persuasively convincing law enforcement authorities to terminate the investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B0766D" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="70543226" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Supported a leading domestic health technology company in a criminal investigation related to the alleged infringement of trade secrets, resulting in the withdrawal of charges by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA7DFF0" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="35A7CA00" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered criminal defense for an employee of a state-owned enterprise accused of fraudulently obtaining export tax rebates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7260452D" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="4BDB7BC3" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a corporate executive accused of bribe-taking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F44AAD" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E37525">
+    <w:p w14:paraId="6B5787A3" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Reporting and Representation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D07E50" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="751A4FA4" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment institution in filing criminal charges related to fraudulent activities in cross-border transactions. Successfully resolved issues related to the reporting entity under the VIE structure, leading to the case being accepted by the public security authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262EA485" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="3D453BFB" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a globally leading consumer goods and industrial applied chemical conglomerate in filing a criminal complaint regarding trade secret infringement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The case was ultimately accepted for investigation by the public security authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F5344F" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="0633E126" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an overseas investment entity in filing a criminal complaint concerning cryptocurrency theft and the crime of illegally intruding into computer information systems.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The case was ultimately accepted for investigation by the public security authoritiy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769BF54E" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="77BBF3CF" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known domestic airline in filing criminal charges for crimes damaging commercial reputation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD29525" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="5FD4293A" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a prominent Hong Kong investment institution in collecting key evidence against financing fraud and successfully filed criminal charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A02D00" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="3E70D2EE" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal representation and incidental civil litigation for personnel of a foreign government agency in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6D522F" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="3878823F" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned Singaporean virtual asset company in filing criminal charges involving cryptocurrency transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AC8B0F" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E37525">
+    <w:p w14:paraId="44EDF210" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Risk Prevention and Control Strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6883C9" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="57D093D6" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal risk identification for cross-border transactions of a renowned international investment institution, where the funds involved were identified by domestic judicial authorities as bribery proceeds. Effectively aided the client in substantially reducing the risk of money laundering charges through the design of resolution strategies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F494834" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="29FE5CDE" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known domestic internet company in assessing criminal risks related to aiding cybercrime, copyright infringement, money laundering, operating gambling establishments, and issuing false VAT invoices. Provided compliance solutions for these issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FCFB71" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="1FC5E546" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a leading international investment institution in responding to property disposal measures by Chinese judicial authorities. Avoided the freezing and liquidation of managed assets by actively communicating with judicial authorities and developing alternative solutions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2021F340" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="3CD8BF22" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted legal risk assessment and compliance recommendations for a prominent domestic internet company regarding Artificial Intelligence Generated Content (AIGC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EC4FA8" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E37525">
+    <w:p w14:paraId="0A11C3B7" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigations and Responses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A21CFBA" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="28D08DCA" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted an anti-corruption investigation on behalf of a large domestic automobile service company against its employees, successfully obtaining key evidence and eventually transferring the case to judicial authorities for handling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CB71E0" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="48C6611D" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known domestic automobile dealership in conducting an anti-corruption investigation against its employees, culminating in a successful transfer to judicial authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B1080D" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="17996D14" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned Japanese pharmaceutical company in anti-corruption investigations against its employees, obtaining breakthrough evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147DD0A7" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="4E753A87" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a senior executives of the Chinese subsidiary of a major American technology company in responding to an internal investigation initiated by the parent company. Collaborated with American lawyers to gather evidence and successfully compelled the parent company to terminate the investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED45081" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="62D42C5C" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted due diligence for a prominent domestic internet company regarding its proposed investment activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705DD3CA" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E37525">
+    <w:p w14:paraId="21712DB5" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Integrated Resolution for Civil and Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C918453" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="3342B82C" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned international manufacturing company in resolving a shareholder control dispute within its joint venture in China. Conducted internal investigations to gather favorable evidence and successfully used criminal remedies to assist the client in achieving all business claims during negotiations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69917E1D" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="38EE0D7D" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided an integrated solution for a major safety responsibility accident involving the Chinese factory of an internationally famous manufacturing enterprise, including risk assessment, media public relations management, and negotiation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE778ED" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="62ACAF6C" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered an integrated civil and criminal resolution plan and criminal complaint services to an internationally renowned manufacturing enterprise for crimes such as embezzlement of duties, misappropriation of funds, bribery of non-state personnel, and bid-rigging.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24955BE7" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="3F7DE4E4" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted on behalf of an international hospital institution in China to handle shareholder control disputes. Conducted internal investigations to collect advantageous evidence and used criminal remedies to secure a favorable position for the client in negotiations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFD9FAE" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="04F0ED99" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAC91E9" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="30B1E367" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Doctor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D7F1D0" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="03E19D3E" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia Law School, Master of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BBF088" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="4629310D" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Master of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC9A1D1" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="683FFEA8" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Bachelor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706F2B2F" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="14511571" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CEA2D3" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="3423C7E1" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05851523" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="362E159B" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D09256" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="60CB08E6" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4574D2C7" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="63717D26" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Wang was honored with the title of &amp;quot;Model Judge of Beijing&amp;quot; by the Beijing Higher People's Court in 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCAA8AB" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="5B513DE4" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB4D535" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="2D774673" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238C35E2" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="19FCCC99" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Reform of the Path for the Application of Circumstances in Crime - Based on the relationship between Circumstance and Amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Tribune of Political Science and Law. Published in Mar. 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A43166" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="246500F1" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Improper Development of Circumstances in Crime in the Context of Judicial Interpretations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Journal of Hebei University. Published in May. 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E097592" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="11F56187" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Study on Standardized Sentencing Mode for Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Latest Judicial Interpretation on Corruption and Bribery, Tsinghua University Press. Published in Aug. 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D25AA1" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="519EFDFF" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Stress of Quantitative Elements of Crime in the Context of Reform of Criminal Law Structure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Law Science Magazine. Published in Apr. 201 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE98D80" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="4BEAAEBB" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Development, Reflection and Legislative Trend of Quantitative Factors in Crimes- Based on Latest Judicial Interpretation on Corruption and Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Journal of Postgraduate. Published in Feb. 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E66803B" w14:textId="77777777" w:rsidR="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="6AEF176A" w14:textId="77777777" w:rsidR="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Substantial Identification of Accessory Offender in Conspiracy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Instructive Cases of The Year 2015 in China Courts 【Criminal Cases Volume】. China Legal Publishing House. Published in Apr. 2015 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1F5C9F9D" w:rsidR="00686369" w:rsidRPr="00E37525" w:rsidRDefault="00E37525" w:rsidP="00E37525">
+    <w:p w14:paraId="5567FC3C" w14:textId="5FF1EBEE" w:rsidR="00686369" w:rsidRPr="00A72EEB" w:rsidRDefault="00A72EEB" w:rsidP="00A72EEB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Research on Guidelines of Sentencing for Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37525">
+      <w:r w:rsidRPr="00A72EEB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Exploration and Practice of Trans-administrative Region Court Reform, Law Press. Published in Dec. 2015 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E37525" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A72EEB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2221,1272 +2221,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0304546D"/>
+    <w:nsid w:val="00520721"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="417822B2"/>
+    <w:tmpl w:val="97BA21DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06DB3A5B"/>
+    <w:nsid w:val="03B445F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BC8376E"/>
+    <w:tmpl w:val="07C2FED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AC72C69"/>
+    <w:nsid w:val="077C48D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C0612C4"/>
+    <w:tmpl w:val="C3AC42D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C4844E6"/>
+    <w:nsid w:val="09040576"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D2AE910"/>
+    <w:tmpl w:val="ED4899E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EA45F6B"/>
+    <w:nsid w:val="099E14A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21566412"/>
+    <w:tmpl w:val="B4443116"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="102354DB"/>
+    <w:nsid w:val="0ADB23B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28743528"/>
+    <w:tmpl w:val="6FEADF20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C63279"/>
+    <w:nsid w:val="10375228"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A1A258E"/>
+    <w:tmpl w:val="0A78EF7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="158F51FC"/>
+    <w:nsid w:val="12950A95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9506F82"/>
+    <w:tmpl w:val="A806686C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19D37356"/>
+    <w:nsid w:val="14315B53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51743E88"/>
+    <w:tmpl w:val="BCBAD50A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ABE1699"/>
+    <w:nsid w:val="14AF26D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA2273CA"/>
+    <w:tmpl w:val="0CEE5CCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F412D4B"/>
+    <w:nsid w:val="15AA4633"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA5A55DA"/>
+    <w:tmpl w:val="3A6CD41C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD20598"/>
+    <w:nsid w:val="15BB634C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD3C8AA2"/>
+    <w:tmpl w:val="4960447E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2074278D"/>
+    <w:nsid w:val="16864609"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1652B792"/>
+    <w:tmpl w:val="70B8A994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23437DCF"/>
+    <w:nsid w:val="17705225"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F1882B2"/>
+    <w:tmpl w:val="F07C4C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="237D356F"/>
+    <w:nsid w:val="18BF180D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B28DE2A"/>
+    <w:tmpl w:val="1D32857E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="291E2139"/>
+    <w:nsid w:val="192A096B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34EEED18"/>
+    <w:tmpl w:val="5E844E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C197332"/>
+    <w:nsid w:val="19C95C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B586928"/>
+    <w:tmpl w:val="38323F40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CCD774F"/>
+    <w:nsid w:val="1B9428EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05968D6E"/>
+    <w:tmpl w:val="BDE8ED10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42E1B"/>
+    <w:nsid w:val="20785BE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="280CCF72"/>
+    <w:tmpl w:val="DFA2C338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31664C06"/>
+    <w:nsid w:val="22693B99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97B44E82"/>
+    <w:tmpl w:val="BDE8ED10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="320538AE"/>
+    <w:nsid w:val="29AB356C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10D2A772"/>
+    <w:tmpl w:val="5F5A832E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32BA4987"/>
+    <w:nsid w:val="2CF8618D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FC2170A"/>
+    <w:tmpl w:val="CF8CB55C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39146C78"/>
+    <w:nsid w:val="2D68209F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7714CE60"/>
+    <w:tmpl w:val="F19A5722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DC733E2"/>
+    <w:nsid w:val="2E1E67BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1910F21E"/>
+    <w:tmpl w:val="29B0CB66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FEC0161"/>
+    <w:nsid w:val="2F092076"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EE47044"/>
+    <w:tmpl w:val="20E2D240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40C80B14"/>
+    <w:nsid w:val="2F3B3189"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52A28F84"/>
+    <w:tmpl w:val="E8708E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40CA4BB7"/>
+    <w:nsid w:val="31705BD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="140C8A8E"/>
+    <w:tmpl w:val="1974DC0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="444D115F"/>
+    <w:nsid w:val="32A80EC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11DA1DAC"/>
+    <w:tmpl w:val="2722B66A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46242880"/>
+    <w:nsid w:val="34196DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53F42F1A"/>
+    <w:tmpl w:val="1004C9E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47DC19CF"/>
+    <w:nsid w:val="34490782"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="733E6D02"/>
+    <w:tmpl w:val="0D36264A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="494C2B1E"/>
+    <w:nsid w:val="36B503E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D3CCD82"/>
+    <w:tmpl w:val="AB6276EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FAF3B34"/>
+    <w:nsid w:val="380F626C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C5EB0EC"/>
+    <w:tmpl w:val="AD1E033C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50AB7761"/>
+    <w:nsid w:val="3883396D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="121AEC4C"/>
+    <w:tmpl w:val="26609832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54ED5587"/>
+    <w:nsid w:val="3C8569B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="960A6332"/>
+    <w:tmpl w:val="70DC1758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56ED7F8D"/>
+    <w:nsid w:val="435024DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1E49E66"/>
+    <w:tmpl w:val="017E7C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="584E7291"/>
+    <w:nsid w:val="43A85854"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6A2B69E"/>
+    <w:tmpl w:val="70260320"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A9846D9"/>
+    <w:nsid w:val="44326B54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EC6F4B8"/>
+    <w:tmpl w:val="E46A3884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BFF16E6"/>
+    <w:nsid w:val="46B664DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65C0FE58"/>
+    <w:tmpl w:val="9C0E43BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="643F113A"/>
+    <w:nsid w:val="47390C55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F38B8E0"/>
+    <w:tmpl w:val="BEA08542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66E767BD"/>
+    <w:nsid w:val="47CA658E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78642176"/>
+    <w:tmpl w:val="D4847426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677A70DE"/>
+    <w:nsid w:val="50E807D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74B60ABA"/>
+    <w:tmpl w:val="2566FBB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69E9646B"/>
+    <w:nsid w:val="5B453940"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E642980"/>
+    <w:tmpl w:val="3EFEFC28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A0931B2"/>
+    <w:nsid w:val="5DF66FF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EC6F4B8"/>
+    <w:tmpl w:val="1052795E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C6529A3"/>
+    <w:nsid w:val="5F382E5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0681AFA"/>
+    <w:tmpl w:val="E626F4F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DA34563"/>
+    <w:nsid w:val="60E5725A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="984E4F88"/>
+    <w:tmpl w:val="62666AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A11C5A"/>
+    <w:nsid w:val="661F07E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="763410F0"/>
+    <w:tmpl w:val="2B5E4346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77195551"/>
+    <w:nsid w:val="68FA13D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="198C60DE"/>
+    <w:tmpl w:val="E18E7F40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78326197"/>
+    <w:nsid w:val="6B30652D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="357AEBF2"/>
+    <w:tmpl w:val="E0EC60EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C577AF9"/>
+    <w:nsid w:val="6CBD574B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE56F73E"/>
+    <w:tmpl w:val="BC4C29C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D557E8F"/>
+    <w:nsid w:val="6E4B7081"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD02D88A"/>
+    <w:tmpl w:val="197CF0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FE36D98"/>
+    <w:nsid w:val="7B0427B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFB2930A"/>
+    <w:tmpl w:val="99C6A890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="8">
-[...86 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="38">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3594,74 +3594,74 @@
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
+    <w:rsid w:val="00A72EEB"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
-    <w:rsid w:val="00E37525"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -4721,61 +4721,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E37525"/>
+    <w:rsid w:val="00A72EEB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E37525"/>
+    <w:rsid w:val="00A72EEB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5059,51 +5059,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C8E8E62-6672-4528-B0E8-7E297CCC1FBA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF0C0080-133A-486D-895A-902435E8717C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1670</Words>
   <Characters>9520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>