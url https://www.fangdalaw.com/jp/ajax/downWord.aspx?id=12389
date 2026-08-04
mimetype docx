--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0FAA0E42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="46306590" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0006306B">
+            <w:r w:rsidRPr="00F61B7D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>TERRY LING</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="09F1AC8F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+          <w:p w14:paraId="706EB16B" w14:textId="49B511BD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0006306B">
+            <w:r w:rsidRPr="00F61B7D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="0006306B">
+            <w:r w:rsidRPr="00F61B7D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0006306B">
+            <w:r w:rsidRPr="00F61B7D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="17758E5E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+          <w:p w14:paraId="6199424A" w14:textId="427663FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0006306B">
+            <w:r w:rsidRPr="00F61B7D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3933 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="13E36A44" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+          <w:p w14:paraId="4F910ACA" w14:textId="52E6C311" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0006306B">
+            <w:r w:rsidRPr="00F61B7D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>terry.ling@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="01879686" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0006306B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="10EBA7DC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49A636DF" wp14:editId="2A6FFA1A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B936768" wp14:editId="01CDBB59">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="16707C6F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0006306B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="79D63B10" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0006306B">
+            <w:r w:rsidRPr="00F61B7D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Mr. Ling specializes in acquisitions and restructurings, private equity investments, capital markets, initial public offerings and general corporate.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C165C74" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="22B65893" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,941 +456,941 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF5B705" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="6C049C73" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF2DF75" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="3AD4CA2C" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisitions and restructurings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B9183A" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="0BFDDC6F" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources in connection with Baoneng</w:t>
       </w:r>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s attempted hostile takeover of Vanke, with disputes involving Vanke</w:t>
       </w:r>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s corporate governance and control, as well as its sale of approximately 15.31% shares in Vanke to Shenzhen Metro for approximately RMB 37.2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36907A06" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="6DA15BF9" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group and Ant Financial in their strategic investments, acquisitions and restructurings in various industries such as TMT, software development and healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C5F3A8" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="4F76743F" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TCL in its sale of 100% of the shares in TCL Educational Web to Minsheng Education (01569.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B208BE2" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="5F214DE1" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenzhen Major Industrial Investment Group as an investor participating in the bankruptcy restructuring of Peking University Founder Group, and in acquiring the controlling stake in Founder Microelectronics through bankruptcy restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BA99AA" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="32A1D5A4" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baoneng Real Estate in its RMB 15 billion acquisition of commercial and residential properties in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008B5010" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="3A30EE71" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tianshan Fund, a state-controlled private equity fund, in its acquisition of controlling shares in Tibet Water Resources Ltd. (01115.HK) for over HKD 1.6 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F705D9E" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="49DF1BC3" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Singapore Post Limited in its series of strategic investments in 4PX, a Chinese cross-border package forwarding service provider headquartered in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EAF58A" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="389F7A7A" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GF in structuring the proposed USD 300 million acquisition of a medical company listed on London Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B87B66" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="45DBE0DB" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private Chinese company in its RMB 500 million acquisition of controlling shares in a telecommunications service provider headquartered in Cambodia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3099C1FF" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="543AD296" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private equity investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112908CA" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="2918AE92" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE in its equity investment in Probe Technology, in its minority investments in various industries such as consumer goods and healthcare, and in its disposal of overseas assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624BFDDF" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="127BB584" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMBI in its equity investment in ColaSoft and in its minority investments in various industries such as software development and healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCBE087" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="11623BD7" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AliHealth in its pre-IPO investments in medical device, retail chain pharmacy and health information service enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572704B9" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="59AA4E49" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its equity investment in a Zhuhai-based smartphone manufacturer and in the subsequent offshore and onshore reorganization of the manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75634C57" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="5B67A215" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital and 58.com in their equity investment in a property management service provider based in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09603873" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="515A33C4" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vision Knight Capital in its Series B financing of a cross-border e-commerce service provider (apparel) based in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64464C0C" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="1D64A8A4" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private Chinese company in its acquisition and disposal of RMB 750 million in non-controlling shares in HyalRoute Communication, a group company engaged in the investment, construction and operation of communication infrastructure in ASEAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A524B3" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="56015EB4" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital markets and IPOs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0EFCB3" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="2887D7F0" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dong Fang Precision (002611.SZ) in successfully resolving its disputes with its major shareholders by unwinding its RMB 4.7 billion acquisition of Pride Power from those shareholders. The disputes centered on the performance guarantee and the corporate governance and control over Pride Power. The major shareholders included Contemporary Amperex (300750.SZ) and Foton Auto (600160.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CFDFD5" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="22D426F7" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AliHealth on its RMB 1 billion in strategic investments in companies listed on the main board and the NEEQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319C6EE4" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="10BAA1F0" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinoway Consultants in its disposal of minority shares in Queclink Wireless (300590.SZ), a company listed on the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D11C6DB" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="022523A7" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign investor in its disposal of minority shares in a leading medical device and solutions provider listed on the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749E8A25" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="59D63E72" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Manyue, a company listed on the Hong Kong Stock Exchange, in its proposed sales of several PRC companies to a company listed on the Shenzhen Stock Exchange as part of a material asset restructuring deal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C62732" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="576BFADB" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mindray (300760.SZ) on its onshore and offshore restructuring for the purpose of its IPO in China after going private from the NYSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08452312" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="5B639E0D" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Red Sun Capital as the sponsor and lead underwriter in connection with the IPO and listing on the Hong Kong Stock Exchange of TIL Enviro Limited, the largest wastewater treatment service provider in Ningxia, PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289C7F52" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="518262C8" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TL Natural Gas Holdings Limited, a leading compressed natural gas provider in Jinzhou, PRC, in its IPO and listing on the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B08483A" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="53F02BBA" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEC7D2C" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="63D5B29F" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several start-up companies on their group restructurings by establishing or dismantling red-chip structures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5C45A6" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="041C4B9B" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several Hong Kong-listed companies in their cooperation with domestic real estate developers to develop real estate in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D6DC00" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="6DD73BEC" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TCL CSOT in its joint venture with San</w:t>
       </w:r>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an Semiconductor (600703.SH) in the Micro-LED display technology industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3FEECC" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="4CEC78EB" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several listed companies and MNCs on their formation of wholly foreign-owned enterprises or joint ventures in China and on their labor dispute and IP protection matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C37B2B" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="24D858D8" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4BCD31" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="686731A0" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University (2008)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276D5D6E" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="1CB3CE79" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Transnational Law, J.M. (Chinese law) and J.D. (2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26062F99" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="73F891CD" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199E533B" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="135DF554" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E73DEE5" w14:textId="77777777" w:rsidR="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="7853A2C8" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2E3AD647" w:rsidR="00686369" w:rsidRPr="0006306B" w:rsidRDefault="0006306B" w:rsidP="0006306B">
+    <w:p w14:paraId="5567FC3C" w14:textId="3B98B94F" w:rsidR="00686369" w:rsidRPr="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006306B">
+      <w:r w:rsidRPr="00F61B7D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Ling joined Fangda in 2016.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0006306B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F61B7D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1588,134 +1588,260 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4C27B5"/>
+    <w:nsid w:val="000C7146"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="540839AC"/>
+    <w:tmpl w:val="6C489C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22403549"/>
+    <w:nsid w:val="01584A74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="843EBF34"/>
+    <w:tmpl w:val="FADC522C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28311521"/>
+    <w:nsid w:val="05C211CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33E08BA4"/>
+    <w:tmpl w:val="A97A3BB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ABF0FF1"/>
+    <w:nsid w:val="06174174"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F4C3724"/>
+    <w:tmpl w:val="823A5C66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06EE0FF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85C4205C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BDF0E14"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5312427C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="139865B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5058D0F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FAD76A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4CE20CE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="272E368E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F04C44E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EA5208F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92C4E3E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1784,93 +1910,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35013623"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30F14E35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4474A51A"/>
+    <w:tmpl w:val="C1B61882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="363B3888"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="337728F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFD4DD54"/>
+    <w:tmpl w:val="82F4439E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="365F2414"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9392B5DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B5200C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4F0AC9FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1942,764 +2110,595 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C5A1493"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC6276B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="179874BA"/>
+    <w:tmpl w:val="6A4099B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="411341FA"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CDC7B45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="649E56A0"/>
+    <w:tmpl w:val="A1C23A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41163D6D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D74BBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4474A51A"/>
+    <w:tmpl w:val="A036B490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424D43D8"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45E06FCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F23ECABA"/>
+    <w:tmpl w:val="1A244988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43130335"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46821AE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65922B00"/>
+    <w:tmpl w:val="5A68A5BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43805507"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C8965AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB40CF38"/>
+    <w:tmpl w:val="BFC69FC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43AF4CE2"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D8D6A4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8118F730"/>
+    <w:tmpl w:val="9E6C3A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44D318B3"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56A965A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCB8586C"/>
+    <w:tmpl w:val="B874F09E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E40D6A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58237682"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CA2FF96"/>
+    <w:tmpl w:val="D9286042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E47469"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EDE412E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6C05A66"/>
+    <w:tmpl w:val="57DAB1AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46323653"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64CC353D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF3AE74A"/>
+    <w:tmpl w:val="A77A79DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4960399E"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A1B5905"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEF41178"/>
+    <w:tmpl w:val="3DDA5FCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C1A47E6"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C1D6B44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EB89C1E"/>
+    <w:tmpl w:val="29A8801A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CA232AC"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="726739DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7620197A"/>
+    <w:tmpl w:val="928CAEAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="507015DD"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77530618"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A786C52"/>
+    <w:tmpl w:val="ED706FB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A70C39"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77E1402F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA1210A4"/>
+    <w:tmpl w:val="DA125DB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A5B1AE6"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="781332E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B59EE388"/>
+    <w:tmpl w:val="91FE5EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B384131"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="781E60CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC6A3354"/>
+    <w:tmpl w:val="DA125DB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BE77153"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78813866"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD7E4822"/>
+    <w:tmpl w:val="7C08BDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...166 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6">
-[...11 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11">
-[...20 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="19">
-[...11 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="33"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
-    <w:rsid w:val="0006306B"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
@@ -2799,50 +2798,51 @@
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
+    <w:rsid w:val="00F61B7D"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -3890,61 +3890,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0006306B"/>
+    <w:rsid w:val="00F61B7D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0006306B"/>
+    <w:rsid w:val="00F61B7D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4228,51 +4228,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B145B758-95BD-47AD-ACB1-4182E40C9B15}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37A68E84-3EBB-408B-BDDA-1AED93BF10FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>810</Words>
   <Characters>4618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>