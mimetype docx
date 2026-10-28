--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="46306590" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="60ECF817" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002958C0" w:rsidP="002958C0">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F61B7D">
+            <w:r w:rsidRPr="002958C0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>TERRY LING</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="49B511BD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+          <w:p w14:paraId="706EB16B" w14:textId="7DF6792C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002958C0" w:rsidP="002958C0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F61B7D">
+            <w:r w:rsidRPr="002958C0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F61B7D">
+            <w:r w:rsidRPr="002958C0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F61B7D">
+            <w:r w:rsidRPr="002958C0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="427663FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+          <w:p w14:paraId="6199424A" w14:textId="73937F9F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002958C0" w:rsidP="002958C0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F61B7D">
+            <w:r w:rsidRPr="002958C0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3933 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="52E6C311" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+          <w:p w14:paraId="4F910ACA" w14:textId="7C93F3AA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002958C0" w:rsidP="002958C0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F61B7D">
+            <w:r w:rsidRPr="002958C0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>terry.ling@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="10EBA7DC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5CC28743" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002958C0" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B936768" wp14:editId="01CDBB59">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DCC0536" wp14:editId="1BCD7127">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="79D63B10" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F61B7D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="52F7B92B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002958C0" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F61B7D">
+            <w:r w:rsidRPr="002958C0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Mr. Ling specializes in acquisitions and restructurings, private equity investments, capital markets, initial public offerings and general corporate.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B65893" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="00CBC8CA" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,941 +456,941 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C049C73" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="50D3B525" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD4CA2C" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="27674035" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisitions and restructurings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFDDC6F" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="19851684" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources in connection with Baoneng</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s attempted hostile takeover of Vanke, with disputes involving Vanke</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s corporate governance and control, as well as its sale of approximately 15.31% shares in Vanke to Shenzhen Metro for approximately RMB 37.2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA15BF9" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="527706E8" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group and Ant Financial in their strategic investments, acquisitions and restructurings in various industries such as TMT, software development and healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F76743F" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="7AB83A6C" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TCL in its sale of 100% of the shares in TCL Educational Web to Minsheng Education (01569.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F214DE1" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="63D2C86B" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenzhen Major Industrial Investment Group as an investor participating in the bankruptcy restructuring of Peking University Founder Group, and in acquiring the controlling stake in Founder Microelectronics through bankruptcy restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A1D5A4" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="28A0C9C9" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baoneng Real Estate in its RMB 15 billion acquisition of commercial and residential properties in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A30EE71" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="08141364" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tianshan Fund, a state-controlled private equity fund, in its acquisition of controlling shares in Tibet Water Resources Ltd. (01115.HK) for over HKD 1.6 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DF1BC3" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="78B6A3E7" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Singapore Post Limited in its series of strategic investments in 4PX, a Chinese cross-border package forwarding service provider headquartered in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389F7A7A" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="0666E38F" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GF in structuring the proposed USD 300 million acquisition of a medical company listed on London Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DBE0DB" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="653C1B17" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private Chinese company in its RMB 500 million acquisition of controlling shares in a telecommunications service provider headquartered in Cambodia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543AD296" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="1EB32152" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private equity investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2918AE92" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="6BFEF749" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE in its equity investment in Probe Technology, in its minority investments in various industries such as consumer goods and healthcare, and in its disposal of overseas assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127BB584" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="6269B05D" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMBI in its equity investment in ColaSoft and in its minority investments in various industries such as software development and healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11623BD7" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="5509CA8B" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AliHealth in its pre-IPO investments in medical device, retail chain pharmacy and health information service enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AA4E49" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="4105886A" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its equity investment in a Zhuhai-based smartphone manufacturer and in the subsequent offshore and onshore reorganization of the manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B67A215" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="1D1C8BC3" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital and 58.com in their equity investment in a property management service provider based in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515A33C4" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="1DD6DC62" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vision Knight Capital in its Series B financing of a cross-border e-commerce service provider (apparel) based in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D64A8A4" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="05E7C6FE" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private Chinese company in its acquisition and disposal of RMB 750 million in non-controlling shares in HyalRoute Communication, a group company engaged in the investment, construction and operation of communication infrastructure in ASEAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56015EB4" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="3432AF3C" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital markets and IPOs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2887D7F0" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="2C0ED5E4" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dong Fang Precision (002611.SZ) in successfully resolving its disputes with its major shareholders by unwinding its RMB 4.7 billion acquisition of Pride Power from those shareholders. The disputes centered on the performance guarantee and the corporate governance and control over Pride Power. The major shareholders included Contemporary Amperex (300750.SZ) and Foton Auto (600160.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D426F7" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="403F32F9" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AliHealth on its RMB 1 billion in strategic investments in companies listed on the main board and the NEEQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BAA1F0" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="2FB95D77" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinoway Consultants in its disposal of minority shares in Queclink Wireless (300590.SZ), a company listed on the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022523A7" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="7AD7B235" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign investor in its disposal of minority shares in a leading medical device and solutions provider listed on the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D63E72" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="5B66923A" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Manyue, a company listed on the Hong Kong Stock Exchange, in its proposed sales of several PRC companies to a company listed on the Shenzhen Stock Exchange as part of a material asset restructuring deal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576BFADB" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="45E7735F" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mindray (300760.SZ) on its onshore and offshore restructuring for the purpose of its IPO in China after going private from the NYSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B639E0D" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="3D9DD6B7" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Red Sun Capital as the sponsor and lead underwriter in connection with the IPO and listing on the Hong Kong Stock Exchange of TIL Enviro Limited, the largest wastewater treatment service provider in Ningxia, PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518262C8" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="592FC2A3" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TL Natural Gas Holdings Limited, a leading compressed natural gas provider in Jinzhou, PRC, in its IPO and listing on the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F02BBA" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="316BD07A" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D5B29F" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="02038CD4" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several start-up companies on their group restructurings by establishing or dismantling red-chip structures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041C4B9B" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="4986F1EC" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several Hong Kong-listed companies in their cooperation with domestic real estate developers to develop real estate in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD73BEC" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="43BE99EB" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TCL CSOT in its joint venture with San</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an Semiconductor (600703.SH) in the Micro-LED display technology industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEC78EB" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="6FD633E7" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several listed companies and MNCs on their formation of wholly foreign-owned enterprises or joint ventures in China and on their labor dispute and IP protection matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D858D8" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="33F3CB4A" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686731A0" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="040C731B" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University (2008)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB3CE79" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="4E9713B2" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Transnational Law, J.M. (Chinese law) and J.D. (2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F891CD" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="6029D912" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135DF554" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="090E9E46" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7853A2C8" w14:textId="77777777" w:rsidR="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="44DED7F9" w14:textId="77777777" w:rsidR="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3B98B94F" w:rsidR="00686369" w:rsidRPr="00F61B7D" w:rsidRDefault="00F61B7D" w:rsidP="00F61B7D">
+    <w:p w14:paraId="5567FC3C" w14:textId="34104DC4" w:rsidR="00686369" w:rsidRPr="002958C0" w:rsidRDefault="002958C0" w:rsidP="002958C0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61B7D">
+      <w:r w:rsidRPr="002958C0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Ling joined Fangda in 2016.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F61B7D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002958C0" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1588,260 +1588,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000C7146"/>
+    <w:nsid w:val="05A95F16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C489C20"/>
+    <w:tmpl w:val="7E88A460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01584A74"/>
+    <w:nsid w:val="06F93DF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FADC522C"/>
+    <w:tmpl w:val="1826D13A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C211CC"/>
+    <w:nsid w:val="076E26AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A97A3BB2"/>
+    <w:tmpl w:val="E1062D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06174174"/>
+    <w:nsid w:val="17263784"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="823A5C66"/>
+    <w:tmpl w:val="CFCC59C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06EE0FF1"/>
+    <w:nsid w:val="1A1C655A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85C4205C"/>
+    <w:tmpl w:val="777652D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BDF0E14"/>
+    <w:nsid w:val="1CDF55EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5312427C"/>
+    <w:tmpl w:val="4E186156"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="139865B9"/>
+    <w:nsid w:val="1D3E7D33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5058D0F6"/>
+    <w:tmpl w:val="141615A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FAD76A1"/>
+    <w:nsid w:val="1F46067F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CE20CE4"/>
+    <w:tmpl w:val="CE341E16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="272E368E"/>
+    <w:nsid w:val="20C43543"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F04C44E8"/>
+    <w:tmpl w:val="0D6A139A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA5208F"/>
+    <w:nsid w:val="258E79C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92C4E3E0"/>
+    <w:tmpl w:val="51162A86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="272C0A61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="53B018BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C56299"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E2EBE66"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BA935F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98F42D34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1910,135 +1973,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F14E35"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31106752"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1B61882"/>
+    <w:tmpl w:val="F7E0D350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="337728F5"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32F40A03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82F4439E"/>
+    <w:tmpl w:val="E1062D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="365F2414"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33561D96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9392B5DC"/>
+    <w:tmpl w:val="220438B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B5200C8"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="371560F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F0AC9FE"/>
+    <w:tmpl w:val="A2BA24BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ACF4772"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E97E3FE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ADD7B3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="923A5C7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2110,553 +2215,448 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CC6276B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="435544F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A4099B0"/>
+    <w:tmpl w:val="67B03F82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CDC7B45"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="461D1849"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1C23A62"/>
+    <w:tmpl w:val="AFEA14C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43D74BBF"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BF4F25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A036B490"/>
+    <w:tmpl w:val="6E7AB74A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E06FCF"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49865406"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A244988"/>
+    <w:tmpl w:val="9B800E90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46821AE6"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49A169FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A68A5BE"/>
+    <w:tmpl w:val="5E4E3136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8965AD"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CF8021D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFC69FC4"/>
+    <w:tmpl w:val="17B60D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8D6A4B"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57786653"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E6C3A24"/>
+    <w:tmpl w:val="316A2242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A965A0"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E9301A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B874F09E"/>
+    <w:tmpl w:val="76EA5B4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58237682"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68BC40B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9286042"/>
+    <w:tmpl w:val="D9B47F9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EDE412E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68DC00E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57DAB1AE"/>
+    <w:tmpl w:val="C6D8E782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64CC353D"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A7C5735"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A77A79DC"/>
+    <w:tmpl w:val="D0062366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A1B5905"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FE15BC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DDA5FCC"/>
+    <w:tmpl w:val="B28AF9EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C1D6B44"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70B823B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29A8801A"/>
+    <w:tmpl w:val="1BCA7B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="726739DF"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78D37DAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="928CAEAE"/>
+    <w:tmpl w:val="4C863D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="20">
-[...5 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="27">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2681,50 +2681,51 @@
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
+    <w:rsid w:val="002958C0"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
@@ -2798,51 +2799,50 @@
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
-    <w:rsid w:val="00F61B7D"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -3890,61 +3890,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F61B7D"/>
+    <w:rsid w:val="002958C0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F61B7D"/>
+    <w:rsid w:val="002958C0"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4228,51 +4228,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37A68E84-3EBB-408B-BDDA-1AED93BF10FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{778D931A-15CD-402C-BD4A-917EAA6ACAA9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>810</Words>
   <Characters>4618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>