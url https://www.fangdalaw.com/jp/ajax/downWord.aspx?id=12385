--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="58C39347" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3892C501" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="008309E9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00ED5DE9">
+            <w:r w:rsidRPr="008309E9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BELLA WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="61F601A1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+          <w:p w14:paraId="706EB16B" w14:textId="719C8B6E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="008309E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00ED5DE9">
+            <w:r w:rsidRPr="008309E9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED5DE9">
+            <w:r w:rsidRPr="008309E9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED5DE9">
+            <w:r w:rsidRPr="008309E9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="35A95A7A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+          <w:p w14:paraId="6199424A" w14:textId="1D9DF386" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="008309E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00ED5DE9">
+            <w:r w:rsidRPr="008309E9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 5935 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3D00BDC2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+          <w:p w14:paraId="4F910ACA" w14:textId="4F941932" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="008309E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00ED5DE9">
+            <w:r w:rsidRPr="008309E9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bella.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="772277D6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED5DE9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5B8161BE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="005C55F1" wp14:editId="7871A853">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D8FAC44" wp14:editId="35451F5E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2376B8C2" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00ED5DE9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6FF868A0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00ED5DE9">
+            <w:r w:rsidRPr="008309E9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN GENERAL CORPORATE MATTERS AND IN COMMERCIAL LEGAL AFFAIRS, WITH EXTENSIVE PROJECT EXPERIENCE IN CROSS-BORDER AND DOMESTIC PRODUCT COLLABORATION, EARLY-STAGE R&amp;D, LICENSING, MANUFACTURING, SUPPLY, AND COMMERCIALIZATION. SHE HAS A STRONG DEAL RECORD IN THE PHARMACEUTICAL, LIFE SCIENCE AND GENERAL INDUSTRY SECTORS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B9555D" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6F13EBC9" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1252 +456,1252 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B77BE6" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="359D3869" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C775DB5" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="7405DA5E" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Licensing and Collaboration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31781BB6" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="495B7223" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JW Therapeutics (HKEX: 2126) in its collaboration with Juno Therapeutics (a wholly owned subsidiary of BMS) in granting Juno Therapeutics the global non-exclusive license for its proprietary sLVV manufacturing technology and related technologies for cell therapy product</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C5F778" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="27FB98BF" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qyuns Therapeutics (2509.HK) in reaching a licensing and collaboration agreement with Caldera Therapeutics (co-founded by Lilly Asia Ventures, Atlas Venture and venBio) for the global right to exploit a long-acting bispecific QX030N treating autoimmune diseases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644D26CE" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="53BE9D03" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nuvation Bio (NYSE: NUVB) in reaching a global non-exclusive API and product supply agreement with Asymchem (002821.SZ/6821.HK), a leading CDMO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34769255" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="5C8BED3B" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Henlius (2696.HK) in licensing E-602 from Palleon Pharmaceuticals for the Greater China region and in reaching a global collaboration on combo therapy with Palleon Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5099D0" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="1C70A576" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pfizer Investment in reaching an agreement with a leading pharmaceutical distributor to exclusively import and distribute two branded drugs in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEDC9C5" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="6652D361" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Duality Bio (9606.HK) in granting commercialization rights to 3SBio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s subsidiary Shenyang 3SBio for multiple indications of the DB-1303 product (a HER2 antibody-drug conjugate) in mainland China, Hong Kong, and Macau</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7203E8D5" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="562D0AF0" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TJ Bio in entering a strategic collaboration with Sanofi for developing, manufacturing and commercializing the globally innovative asset CD73 monoclonal antibody (Uliledlimab) in Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C30B63E" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="3BA6C9AF" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals (02616) in its strategic out-licensing partnership with Pharmalink (a pharmaceutical company headquartered in the United Arab Emirates) for commercialization of Sugemalimab (anti-PD-L1 mAb) in the Middle East and North Africa, and in its strategic out-licensing partnership with SteinCares (a leader in commercializing and distributing specialty healthcare products in Latin America) for commercialization of Sugemalimab (anti-PD-L1 mAb) in 10+ countries in Latin America</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADA2B04" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="0FAFDDCF" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kanghua (300841.SZ) in granting HilleVax (NASDAQ: HLVX) the exclusive right to develop, manufacture and commercialize Kanghua</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s hexavalent virus-like particle (VLP) norovirus vaccine candidate outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40ADA663" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="287C0DCC" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in its strategic out-licensing partnership with Ewopharma for commercialization of Sugemalimab (anti-PD-L1 mAb) in Switzerland and nearly 20 other Central and Eastern European countries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3707D519" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="7BA933F2" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hengrui Pharmaceuticals (600276.SH/01276) in its out-licensing partnership with Aiolos Bio (subsequently acquired by GSK) with respect to the exploitation of Hengrui's innovative anti-TSLP monoclonal antibody (SHR-1905) outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD7252C" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="568F17A9" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MingMed Biotech in its out-licensing partnership in Greater China with Elanco with respect to MingMed Biotech's small molecule drug for companion animals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284DFCA7" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="1A777341" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bao Pharmaceutical and its wholly-owned subsidiary Centergene Pharmaceuticals in entering a mainland China licensing agreement with Organon to exploit an innovative investigational asset in assisted reproductive technology (ART), SJ02, a long-acting FSH in BLA Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F97C5DD" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="52E5C555" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in granting an exclusive commercial promotion right in mainland China to Allist for CStone Pharmaceuticals' approved RET inhibitor Gavreto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pralsetinib)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B05A24" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="35F6077D" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in its sale of the business and goodwill of Tibsovo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including transferred assets) in Greater China and Singapore to Servier, included negotiating, revising and executing an asset purchase agreement and a transitional services agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F984C2" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="6D4EE5FF" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Junshi Biosciences (688180.SH/1877.HK) in obtaining an exclusive in-license from IAMA for the research, development, production, and commercialization of IAMA-001 inside Greater China, as well as for a collaboration outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BB4BCC" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="50FFA77D" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OADCT in out-licensing the distribution right to Zynlonta (CD19 targeted ADC drug for treating two types of B-cell lymphoma) to its partner in Southeast Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FE7F09" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="6160071E" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its granting exclusive commercialization rights to certain GLP-1 diabetes drugs in the PRC market to 3Sbio Inc (1530.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7B556E" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="2FF3364B" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in obtaining exclusive rights from a leading Japan pharmaceutical company to commercialize in the PRC market certain drug products treating hyperkalemia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0826F957" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="3FA098A1" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OnCusp Therapeutics in obtaining rights from Multitude Therapeutics to exploit AMT-707 (CDH6 targeted ADC drug) outside China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1B63E4" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="4569016E" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in out-licensing an exclusive commercialization right related to an anti-PD-1 monoclonal antibody (nofazinlimab) in mainland China to 3SBio Inc (1530.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D88B925" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="347B7D13" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted CStone Pharmaceuticals on out-licensing CTLA-4 mAb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s development and commercialization rights in Greater China to Hengrui Pharmaceuticals (600276.SH/01276)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E5AA50" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="4FECFBBB" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anheart Therapeutics in granting an exclusive commercialization right with respect to Anheart</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s lead drug candidate Taletrectinib to Innovent (01801.HK) in Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DACD9E2" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="38FCE9F4" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Galixir in its collaboration on various transactions and R&amp;D pipelines with other pharmaceutical companies utilizing AI technology in early-stage drug discovery and service provision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5A90AA" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="7A63CBDB" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Syneron Bio in its collaboration with a multinational company on the utilization of AI technology in early-stage drug discovery and in R&amp;D pipeline development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1988BBD9" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="561D9F27" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Junshi Biosciences (688180.SH/1877.HK) in its out-licensing to Zein Bio the exclusive commercialization rights in Greater China for its proprietary anti-PCSK9 antibody</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4220116E" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="273E76A7" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in granting to BioKangtai the exclusive license of AZD1222, an adenovirus vector-based COVID-19 vaccine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C59D9A1" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="64F80211" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tibet Rhodiola (known as Tibet Pharmaceuticals) in obtaining rights to Sputnik-V, an adenovirus vector-based COVID-19 vaccine from Russia Direct Investment Fund (which belongs to the Russia National Wealth Fund)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130EE90C" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="15995AEA" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baxter and Cordis in their collaborations with Chinese partners developing, registering and manufacturing medical device products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEF14A3" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="5FA39050" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple biopharmaceutical companies in their commissioned R&amp;D collaborations with leading international and domestic CROs and CDMOs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFBD324" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="7CF3E451" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D000FEA" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="6ED8B7D8" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the regulatory and compliance matters for pharmaceutical companies, biotech companies and medical device companies, including Pfizer, Biokin, Nuvation Bio, Qyuns Therapeutics, TJ Bio, Assembly Bio, Bristol Myers Squibb, AstraZeneca, Biogen, CStone Pharmaceuticals, Zai Lab, AnHeart Therapeutics, Virogin Biotech, VISEN Pharmaceuticals, Vyaire Medical, Diurnal Group, Ionis Pharmaceuticals, UCB, GenEditBio, YST, Kangh, CMS, and Niumai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED672F2" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="743785A3" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A and Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1248D9" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="5EF75F1B" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its USD 475 million investment in establishing a new small-molecule innovative drug manufacturing facility in Wuxi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6341D82E" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="032EEA93" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European dental equipment manufacturer in its joint venture with a leading Chinese dental company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E495DF" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="0E90E108" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Virogin Biotech in its series C, D1 and D2 financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BC4C2C" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="32AED18B" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinopharm Capital and BVCF in their respective equity investments in biotech companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D4542F" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="2C459057" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wacker in its acquisition of a majority interest in a PRC company and in its joint venture with a Chinese partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049CE2D8" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="3855E2D5" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covestro in its proposed acquisition of a leading PRC manufacturer of thin films</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194D157B" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="54FF3D3C" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented E-Shang Redwood in its acquisitions and disposals of logistics assets in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D4EB43" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="0DA079D3" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Redwood China Logistics Fund and others in selling top-tier logistics assets in mainland China to an entity established by ESR and Manulife Financial Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD7811C" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="3BBA5D58" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LOGO Logistics in acquiring logistics property assets in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4EDE1A" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="67467A5F" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mount Kellett in its equity investment in and investment exit from a PRC real property brokerage company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358209C6" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="0C6730F5" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BD1077" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="392E95AA" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law, LL.M. (2014)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305C62DF" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="06CCD248" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of Finance and Economics, School of Law, LL.B. and B.A. (Second Degree) (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376F2EB7" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="059EA788" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E618FA" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="68AAD6F4" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620C74C4" w14:textId="77777777" w:rsidR="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="5839FE0C" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="12E880A3" w:rsidR="00686369" w:rsidRPr="00ED5DE9" w:rsidRDefault="00ED5DE9" w:rsidP="00ED5DE9">
+    <w:p w14:paraId="5567FC3C" w14:textId="43D40A18" w:rsidR="00686369" w:rsidRPr="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5DE9">
+      <w:r w:rsidRPr="008309E9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined Fangda Partners as an associate in 2018. Before joining the firm, she worked for four years at a reputable red circle law firm and for over one year at a boutique law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00ED5DE9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="008309E9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1899,344 +1899,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007416FA"/>
+    <w:nsid w:val="08C174A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1DC6102"/>
+    <w:tmpl w:val="0ABC1CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="056B0405"/>
+    <w:nsid w:val="0F0F671A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76586996"/>
+    <w:tmpl w:val="02CA47FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05931341"/>
+    <w:nsid w:val="112A2E07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D861A72"/>
+    <w:tmpl w:val="AC84B57C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="087104A9"/>
+    <w:nsid w:val="1240671C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D28AB046"/>
+    <w:tmpl w:val="7A2A0772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D354E8E"/>
+    <w:nsid w:val="142F0192"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E3EC044"/>
+    <w:tmpl w:val="2182CE20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4B0D63"/>
+    <w:nsid w:val="197C56E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BD2D0CC"/>
+    <w:tmpl w:val="C61241D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101108C7"/>
+    <w:nsid w:val="1ABA106E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F934F3A2"/>
+    <w:tmpl w:val="3546080A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="108B5A9A"/>
+    <w:nsid w:val="1B0557B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB10E384"/>
+    <w:tmpl w:val="1EC48A16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="126430A9"/>
+    <w:nsid w:val="1E5E24E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CB6F47A"/>
+    <w:tmpl w:val="BAD05B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18CB46DE"/>
+    <w:nsid w:val="20AE69FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F934F3A2"/>
+    <w:tmpl w:val="62E2CFAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF240FC"/>
+    <w:nsid w:val="24BB45ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E362EBA"/>
+    <w:tmpl w:val="0A48E4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DDB141B"/>
+    <w:nsid w:val="26067B90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CBE8F2E"/>
+    <w:tmpl w:val="FFFCFD20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDC08EE"/>
+    <w:nsid w:val="26814EBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0380BD2"/>
+    <w:tmpl w:val="13261E64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F8D18A3"/>
+    <w:nsid w:val="26FB28D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5254B7E0"/>
+    <w:tmpl w:val="351605F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A3A2857"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="029EB2A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2305,981 +2326,960 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="330B768C"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30624B7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F0463DA"/>
+    <w:tmpl w:val="ACA276B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361D3557"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30D8121B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8EAEC42"/>
+    <w:tmpl w:val="234A4C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37AE4521"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31181B70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E480452"/>
+    <w:tmpl w:val="86AE3AF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38C7674C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353E52B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CA8D530"/>
+    <w:tmpl w:val="BECAC96A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="392D2368"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CAE2AD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B42F682"/>
+    <w:tmpl w:val="F092D108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A9B1236"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E26043E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0136B69E"/>
+    <w:tmpl w:val="30E8C0B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3C513D89"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FCB0900"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B7E404A"/>
+    <w:tmpl w:val="E12CE97C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD2743E"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="436C3983"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE08F0FC"/>
+    <w:tmpl w:val="08D2CA7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D63353E"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="459229F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D50A6C9C"/>
+    <w:tmpl w:val="626E8AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FDA5BE4"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49D36ADC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A0C7566"/>
+    <w:tmpl w:val="0352D022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FFB35FC"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51527BE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7B4B204"/>
+    <w:tmpl w:val="F86CF81E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C609B4"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51A26DB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFA23CF4"/>
+    <w:tmpl w:val="C95EBEAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48C85E19"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52E14DDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67163DBC"/>
+    <w:tmpl w:val="FCFE4C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51FA17C3"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53E128FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9EEC4FC"/>
+    <w:tmpl w:val="2B28EFB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55474441"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57831561"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="650A8FBE"/>
+    <w:tmpl w:val="71264ACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56327ACD"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C043C34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8C6E362"/>
+    <w:tmpl w:val="C610D372"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C226034"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C0C09CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="904C2D6A"/>
+    <w:tmpl w:val="4134B2D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6564773B"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EA24066"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0788FF8"/>
+    <w:tmpl w:val="27A2F6EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67673729"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64241004"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BB049AE"/>
+    <w:tmpl w:val="2CD42742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67903BC5"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64BD7730"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E70ED48"/>
+    <w:tmpl w:val="C7EE6F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6946658B"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="664A72E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8145598"/>
+    <w:tmpl w:val="B0648E30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69BA5F3F"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BE21730"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05A62CE4"/>
+    <w:tmpl w:val="349A696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DCD0EEC"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E1B5ED9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BAA779E"/>
+    <w:tmpl w:val="7A768F74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E267B8A"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E56187B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9489AAC"/>
+    <w:tmpl w:val="0D5CCD76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71587B74"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FD100F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E34A08FE"/>
+    <w:tmpl w:val="71264ACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="736424B4"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70EB3577"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72DE2472"/>
+    <w:tmpl w:val="3FC280EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="780C3859"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="749019C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="133EA55A"/>
+    <w:tmpl w:val="10806EA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A1005E2"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74F103E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76CCDE32"/>
+    <w:tmpl w:val="5156BFEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A3D4E53"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76E3416B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F6EDA9A"/>
+    <w:tmpl w:val="BE52E996"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A770843"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B1409E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32880090"/>
+    <w:tmpl w:val="9926BA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B56616B"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B4254EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73F03ADA"/>
+    <w:tmpl w:val="7EEC7FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-[...89 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="33">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3355,50 +3355,51 @@
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
+    <w:rsid w:val="008309E9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
@@ -3417,51 +3418,50 @@
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
-    <w:rsid w:val="00ED5DE9"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4513,61 +4513,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED5DE9"/>
+    <w:rsid w:val="008309E9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00ED5DE9"/>
+    <w:rsid w:val="008309E9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4851,51 +4851,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76E3B32B-2058-4932-B905-775E09E0A309}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CF2A107-1F5E-4103-9D1D-6356754B5C86}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1303</Words>
   <Characters>7428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>