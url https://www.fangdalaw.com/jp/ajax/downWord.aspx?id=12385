--- v1 (2026-08-04)
+++ v2 (2026-10-29)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3892C501" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="41D84AA3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E01961" w:rsidP="00E01961">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008309E9">
+            <w:r w:rsidRPr="00E01961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BELLA WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="719C8B6E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+          <w:p w14:paraId="706EB16B" w14:textId="21B431AC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E01961" w:rsidP="00E01961">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008309E9">
+            <w:r w:rsidRPr="00E01961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="008309E9">
+            <w:r w:rsidRPr="00E01961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="008309E9">
+            <w:r w:rsidRPr="00E01961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1D9DF386" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+          <w:p w14:paraId="6199424A" w14:textId="18E260E3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E01961" w:rsidP="00E01961">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008309E9">
+            <w:r w:rsidRPr="00E01961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 5935 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4F941932" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+          <w:p w14:paraId="4F910ACA" w14:textId="3FABB04B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E01961" w:rsidP="00E01961">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008309E9">
+            <w:r w:rsidRPr="00E01961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bella.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5B8161BE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1E5EBC61" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E01961" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D8FAC44" wp14:editId="35451F5E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="336D8BB6" wp14:editId="46EB184B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6FF868A0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008309E9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="13EF3491" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E01961" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008309E9">
+            <w:r w:rsidRPr="00E01961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN GENERAL CORPORATE MATTERS AND IN COMMERCIAL LEGAL AFFAIRS, WITH EXTENSIVE PROJECT EXPERIENCE IN CROSS-BORDER AND DOMESTIC PRODUCT COLLABORATION, EARLY-STAGE R&amp;D, LICENSING, MANUFACTURING, SUPPLY, AND COMMERCIALIZATION. SHE HAS A STRONG DEAL RECORD IN THE PHARMACEUTICAL, LIFE SCIENCE AND GENERAL INDUSTRY SECTORS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F13EBC9" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="306B0F6E" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1252 +456,1252 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359D3869" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="32C66F7E" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7405DA5E" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="3BE08D73" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Licensing and Collaboration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495B7223" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="2D4F3843" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JW Therapeutics (HKEX: 2126) in its collaboration with Juno Therapeutics (a wholly owned subsidiary of BMS) in granting Juno Therapeutics the global non-exclusive license for its proprietary sLVV manufacturing technology and related technologies for cell therapy product</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FB98BF" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="70B54104" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qyuns Therapeutics (2509.HK) in reaching a licensing and collaboration agreement with Caldera Therapeutics (co-founded by Lilly Asia Ventures, Atlas Venture and venBio) for the global right to exploit a long-acting bispecific QX030N treating autoimmune diseases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BE9D03" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="3EC75F4A" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nuvation Bio (NYSE: NUVB) in reaching a global non-exclusive API and product supply agreement with Asymchem (002821.SZ/6821.HK), a leading CDMO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8BED3B" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="2F1131E5" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Henlius (2696.HK) in licensing E-602 from Palleon Pharmaceuticals for the Greater China region and in reaching a global collaboration on combo therapy with Palleon Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C70A576" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="508445CE" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pfizer Investment in reaching an agreement with a leading pharmaceutical distributor to exclusively import and distribute two branded drugs in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6652D361" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="33B20371" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Duality Bio (9606.HK) in granting commercialization rights to 3SBio</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s subsidiary Shenyang 3SBio for multiple indications of the DB-1303 product (a HER2 antibody-drug conjugate) in mainland China, Hong Kong, and Macau</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562D0AF0" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="49741928" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TJ Bio in entering a strategic collaboration with Sanofi for developing, manufacturing and commercializing the globally innovative asset CD73 monoclonal antibody (Uliledlimab) in Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA6C9AF" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="1AFF0CF0" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals (02616) in its strategic out-licensing partnership with Pharmalink (a pharmaceutical company headquartered in the United Arab Emirates) for commercialization of Sugemalimab (anti-PD-L1 mAb) in the Middle East and North Africa, and in its strategic out-licensing partnership with SteinCares (a leader in commercializing and distributing specialty healthcare products in Latin America) for commercialization of Sugemalimab (anti-PD-L1 mAb) in 10+ countries in Latin America</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAFDDCF" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="0A243DEF" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kanghua (300841.SZ) in granting HilleVax (NASDAQ: HLVX) the exclusive right to develop, manufacture and commercialize Kanghua</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s hexavalent virus-like particle (VLP) norovirus vaccine candidate outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287C0DCC" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="4BFE4136" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in its strategic out-licensing partnership with Ewopharma for commercialization of Sugemalimab (anti-PD-L1 mAb) in Switzerland and nearly 20 other Central and Eastern European countries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA933F2" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="1B6BB2AC" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hengrui Pharmaceuticals (600276.SH/01276) in its out-licensing partnership with Aiolos Bio (subsequently acquired by GSK) with respect to the exploitation of Hengrui's innovative anti-TSLP monoclonal antibody (SHR-1905) outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568F17A9" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="0E92D976" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MingMed Biotech in its out-licensing partnership in Greater China with Elanco with respect to MingMed Biotech's small molecule drug for companion animals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A777341" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="4605DA17" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bao Pharmaceutical and its wholly-owned subsidiary Centergene Pharmaceuticals in entering a mainland China licensing agreement with Organon to exploit an innovative investigational asset in assisted reproductive technology (ART), SJ02, a long-acting FSH in BLA Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E5C555" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="0D8B2AEA" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in granting an exclusive commercial promotion right in mainland China to Allist for CStone Pharmaceuticals' approved RET inhibitor Gavreto</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pralsetinib)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F6077D" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="2C2FA32B" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in its sale of the business and goodwill of Tibsovo</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including transferred assets) in Greater China and Singapore to Servier, included negotiating, revising and executing an asset purchase agreement and a transitional services agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4EE5FF" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="29F8FCB0" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Junshi Biosciences (688180.SH/1877.HK) in obtaining an exclusive in-license from IAMA for the research, development, production, and commercialization of IAMA-001 inside Greater China, as well as for a collaboration outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FFA77D" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="7C8B4505" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OADCT in out-licensing the distribution right to Zynlonta (CD19 targeted ADC drug for treating two types of B-cell lymphoma) to its partner in Southeast Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6160071E" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="0E30DE0D" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its granting exclusive commercialization rights to certain GLP-1 diabetes drugs in the PRC market to 3Sbio Inc (1530.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF3364B" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="3BC9DA9A" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in obtaining exclusive rights from a leading Japan pharmaceutical company to commercialize in the PRC market certain drug products treating hyperkalemia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA098A1" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="29DE5D56" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OnCusp Therapeutics in obtaining rights from Multitude Therapeutics to exploit AMT-707 (CDH6 targeted ADC drug) outside China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4569016E" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="4A1E1BE8" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in out-licensing an exclusive commercialization right related to an anti-PD-1 monoclonal antibody (nofazinlimab) in mainland China to 3SBio Inc (1530.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347B7D13" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="4ABBAABB" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted CStone Pharmaceuticals on out-licensing CTLA-4 mAb</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s development and commercialization rights in Greater China to Hengrui Pharmaceuticals (600276.SH/01276)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FECFBBB" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="5CA7DA7A" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anheart Therapeutics in granting an exclusive commercialization right with respect to Anheart</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s lead drug candidate Taletrectinib to Innovent (01801.HK) in Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FCE9F4" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="34CBB23B" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Galixir in its collaboration on various transactions and R&amp;D pipelines with other pharmaceutical companies utilizing AI technology in early-stage drug discovery and service provision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A63CBDB" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="253388F8" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Syneron Bio in its collaboration with a multinational company on the utilization of AI technology in early-stage drug discovery and in R&amp;D pipeline development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561D9F27" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="7DD63DF3" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Junshi Biosciences (688180.SH/1877.HK) in its out-licensing to Zein Bio the exclusive commercialization rights in Greater China for its proprietary anti-PCSK9 antibody</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273E76A7" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="71F207E0" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in granting to BioKangtai the exclusive license of AZD1222, an adenovirus vector-based COVID-19 vaccine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F80211" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="757075C0" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tibet Rhodiola (known as Tibet Pharmaceuticals) in obtaining rights to Sputnik-V, an adenovirus vector-based COVID-19 vaccine from Russia Direct Investment Fund (which belongs to the Russia National Wealth Fund)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15995AEA" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="69009B7F" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baxter and Cordis in their collaborations with Chinese partners developing, registering and manufacturing medical device products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA39050" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="031739C7" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple biopharmaceutical companies in their commissioned R&amp;D collaborations with leading international and domestic CROs and CDMOs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF3E451" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="2622E5CD" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED8B7D8" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="0FA0BF20" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the regulatory and compliance matters for pharmaceutical companies, biotech companies and medical device companies, including Pfizer, Biokin, Nuvation Bio, Qyuns Therapeutics, TJ Bio, Assembly Bio, Bristol Myers Squibb, AstraZeneca, Biogen, CStone Pharmaceuticals, Zai Lab, AnHeart Therapeutics, Virogin Biotech, VISEN Pharmaceuticals, Vyaire Medical, Diurnal Group, Ionis Pharmaceuticals, UCB, GenEditBio, YST, Kangh, CMS, and Niumai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743785A3" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="475234F3" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A and Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF75F1B" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="4BC17BF4" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its USD 475 million investment in establishing a new small-molecule innovative drug manufacturing facility in Wuxi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032EEA93" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="4A021CC6" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European dental equipment manufacturer in its joint venture with a leading Chinese dental company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E90E108" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="58CC81CD" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Virogin Biotech in its series C, D1 and D2 financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AED18B" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="761A727C" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinopharm Capital and BVCF in their respective equity investments in biotech companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C459057" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="7E33DAB1" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wacker in its acquisition of a majority interest in a PRC company and in its joint venture with a Chinese partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3855E2D5" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="21A60491" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covestro in its proposed acquisition of a leading PRC manufacturer of thin films</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FF3D3C" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="4A7E84BB" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented E-Shang Redwood in its acquisitions and disposals of logistics assets in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA079D3" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="04581C47" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Redwood China Logistics Fund and others in selling top-tier logistics assets in mainland China to an entity established by ESR and Manulife Financial Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBA5D58" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="4D8D348A" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LOGO Logistics in acquiring logistics property assets in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67467A5F" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="2475EAFA" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mount Kellett in its equity investment in and investment exit from a PRC real property brokerage company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6730F5" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="0A293C15" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392E95AA" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="11ABDC0A" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law, LL.M. (2014)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CCD248" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="0883B92E" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of Finance and Economics, School of Law, LL.B. and B.A. (Second Degree) (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059EA788" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="411B633B" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AAD6F4" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="436B2DB0" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5839FE0C" w14:textId="77777777" w:rsidR="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="6293FF72" w14:textId="77777777" w:rsidR="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="43D40A18" w:rsidR="00686369" w:rsidRPr="008309E9" w:rsidRDefault="008309E9" w:rsidP="008309E9">
+    <w:p w14:paraId="5567FC3C" w14:textId="62BBAAFA" w:rsidR="00686369" w:rsidRPr="00E01961" w:rsidRDefault="00E01961" w:rsidP="00E01961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008309E9">
+      <w:r w:rsidRPr="00E01961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined Fangda Partners as an associate in 2018. Before joining the firm, she worked for four years at a reputable red circle law firm and for over one year at a boutique law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="008309E9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E01961" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1899,365 +1899,491 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C174A4"/>
+    <w:nsid w:val="0073650B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ABC1CD8"/>
+    <w:tmpl w:val="CA7687C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F0F671A"/>
+    <w:nsid w:val="01DA4476"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02CA47FA"/>
+    <w:tmpl w:val="3F8A16E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="112A2E07"/>
+    <w:nsid w:val="01E263E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC84B57C"/>
+    <w:tmpl w:val="9FCC039E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1240671C"/>
+    <w:nsid w:val="05C17EEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A2A0772"/>
+    <w:tmpl w:val="AFA01A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142F0192"/>
+    <w:nsid w:val="079766D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2182CE20"/>
+    <w:tmpl w:val="9BDA6B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="197C56E0"/>
+    <w:nsid w:val="0B5D15F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C61241D2"/>
+    <w:tmpl w:val="B21A18AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ABA106E"/>
+    <w:nsid w:val="0BC5445E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3546080A"/>
+    <w:tmpl w:val="8076D3EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B0557B9"/>
+    <w:nsid w:val="0CCC2C1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EC48A16"/>
+    <w:tmpl w:val="F1A61DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E5E24E7"/>
+    <w:nsid w:val="0E9525AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAD05B6E"/>
+    <w:tmpl w:val="757CB11A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20AE69FC"/>
+    <w:nsid w:val="10BE756F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62E2CFAA"/>
+    <w:tmpl w:val="090C72E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24BB45ED"/>
+    <w:nsid w:val="12503BB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A48E4AC"/>
+    <w:tmpl w:val="D7D0D342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26067B90"/>
+    <w:nsid w:val="1B0F42D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFFCFD20"/>
+    <w:tmpl w:val="95DA6BC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26814EBA"/>
+    <w:nsid w:val="1B304552"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13261E64"/>
+    <w:tmpl w:val="E8024D2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26FB28D6"/>
+    <w:nsid w:val="1BCF1BDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="351605F2"/>
+    <w:tmpl w:val="CF7A144C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A3A2857"/>
+    <w:nsid w:val="1C3856E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="029EB2A4"/>
+    <w:tmpl w:val="D144965E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D381E30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF08BEDE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EB3024D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DD65786"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22E7240C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="508A4E5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="232F6BC9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9C0A4D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="260B3F43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A934C0AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="296B2A14"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42483558"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2326,960 +2452,834 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30624B7A"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35B8162D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACA276B4"/>
+    <w:tmpl w:val="DA2C802C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D8121B"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B53281F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="234A4C4E"/>
+    <w:tmpl w:val="B5A62242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31181B70"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40873D58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86AE3AF4"/>
+    <w:tmpl w:val="8390B366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="353E52B0"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411D3F56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BECAC96A"/>
+    <w:tmpl w:val="42AABEA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3CAE2AD9"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D160FCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F092D108"/>
+    <w:tmpl w:val="A934C0AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E26043E"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F31408E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30E8C0B4"/>
+    <w:tmpl w:val="302419B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FCB0900"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F7E5BBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E12CE97C"/>
+    <w:tmpl w:val="6276DBFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="436C3983"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55E744BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08D2CA7E"/>
+    <w:tmpl w:val="E6DAEC4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="459229F3"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59D74DFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="626E8AE6"/>
+    <w:tmpl w:val="7E6EC09E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49D36ADC"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A5C3EEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0352D022"/>
+    <w:tmpl w:val="AEACB270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51527BE0"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF002DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F86CF81E"/>
+    <w:tmpl w:val="25A82676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A26DB4"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE23F11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C95EBEAC"/>
+    <w:tmpl w:val="B54A724C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52E14DDF"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60501AC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCFE4C5E"/>
+    <w:tmpl w:val="3FF06C0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E128FA"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67BF5683"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B28EFB0"/>
+    <w:tmpl w:val="9946A974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57831561"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70D57E79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71264ACC"/>
+    <w:tmpl w:val="D314302A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C043C34"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71326008"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C610D372"/>
+    <w:tmpl w:val="235AAFBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C0C09CD"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="722C5547"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4134B2D2"/>
+    <w:tmpl w:val="1006F114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EA24066"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73C775F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27A2F6EC"/>
+    <w:tmpl w:val="5E74144C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64241004"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76336627"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CD42742"/>
+    <w:tmpl w:val="1E5E4C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64BD7730"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B01FD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7EE6F80"/>
+    <w:tmpl w:val="95E8520E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="664A72E2"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A26470D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0648E30"/>
+    <w:tmpl w:val="8A0693AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE21730"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BBD550C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="349A696C"/>
+    <w:tmpl w:val="C06A23CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E1B5ED9"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BD445DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A768F74"/>
+    <w:tmpl w:val="D7788F22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E56187B"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C5C365F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D5CCD76"/>
+    <w:tmpl w:val="842C0E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FD100F0"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D3475E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71264ACC"/>
+    <w:tmpl w:val="EA8485CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="13">
-[...20 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="21">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="30">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="31">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3355,51 +3355,50 @@
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
-    <w:rsid w:val="008309E9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
@@ -3409,50 +3408,51 @@
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
+    <w:rsid w:val="00E01961"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -4513,61 +4513,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008309E9"/>
+    <w:rsid w:val="00E01961"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008309E9"/>
+    <w:rsid w:val="00E01961"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4851,51 +4851,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CF2A107-1F5E-4103-9D1D-6356754B5C86}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A8C57DC-4C0A-4DEF-9908-924647A5FAE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1303</Words>
   <Characters>7428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>