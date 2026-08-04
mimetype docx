--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7F92A6BC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00762656" w:rsidP="00762656">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1FAEE813" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="007220AB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00762656">
+            <w:r w:rsidRPr="007220AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>RAY XU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="38137C86" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00762656" w:rsidP="00762656">
+          <w:p w14:paraId="706EB16B" w14:textId="1409D847" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="007220AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00762656">
+            <w:r w:rsidRPr="007220AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00762656">
+            <w:r w:rsidRPr="007220AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00762656">
+            <w:r w:rsidRPr="007220AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5E9CEED4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00762656" w:rsidP="00762656">
+          <w:p w14:paraId="6199424A" w14:textId="58BAD82F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="007220AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00762656">
+            <w:r w:rsidRPr="007220AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5704 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4583262A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00762656" w:rsidP="00762656">
+          <w:p w14:paraId="4F910ACA" w14:textId="13046C5A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="007220AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00762656">
+            <w:r w:rsidRPr="007220AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ray.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="08651AB8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00762656" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="522065F1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29BEC8BB" wp14:editId="1A900A15">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FF39DC0" wp14:editId="4D2D7448">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="535BE95B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00762656" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2BBD740A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00762656">
+            <w:r w:rsidRPr="007220AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. XU SPECIALIZES IN CORPORATE FINANCE, INCLUDING M&amp;A, PRIVATE EQUITY INVESTMENT, CAPITAL MARKETS, AND GENERAL COMMERCIAL MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76879E2E" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="27FED6EE" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,823 +456,823 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411FBAB6" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="1BA9A08D" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DC1964" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="36BB5C7A" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A AND PRIVATE EQUITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798D79EF" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="53BD1D44" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zoomlion in the sale of its environmental business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E45E32" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="10C09450" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Primavera in various investment and exit deals, including investments in China and COSMX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D50B69A" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="7B758CCF" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KKR in its acquisition of NVC Lighting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFD6E32" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="52388D70" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CRHC in its acquisition of Dagong Credit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700FC98C" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="21DC4825" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ChemChina in its acquisition of Syngenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122FCD00" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="158A977F" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China IC Industry Investment Fund in its investment in various integrated circuit companies, including GOODIX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E90ED51" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="250371F9" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Insurance in various exit deals and outbound investments, including investments in funds managed by Blackstone and GLP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557AA99C" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="2BB4D060" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ali Pictures in its acquisition of various theater chains</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6A2913" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="2030D70B" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AEP in its acquisition of JML Food Co., Ltd. and Landseed hospital in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C68270F" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="706ED164" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Agriculture Fund in its investment in Molbreeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599C509A" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="09275FD5" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Orient Asset Management Co., Ltd in various domestic equity investment deals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC70D0C" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="30A4D6AE" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKETS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2EFACD" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="64B713AC" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing sponsor CICC in connection with GAC Group</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4232F7E4" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="58B7AC0D" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its IPO on the STAR Board and the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C58A080" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="6B020094" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its IPO on the HKEX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05877D52" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="18DC2DA1" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represents Zoomlion in its private placement and various bond issuances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D811438" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="53D05CA7" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented financial advisor CICC in connection with Minjiang Hydropower</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stock for asset</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal with State Grid Information &amp; Telecommunication Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264BCDA7" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="1783BB4B" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented financial advisor CICC in connection with Yunan Baiyao</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s reverse merger with its controlling shareholder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164603B5" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="29DB8ED1" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Blue Sail Co., Ltd. in its acquisition of Biosensors Group through a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stock for asset</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ED67C2" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="414244F4" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented financial advisor CICC in connection with Shenhua Group</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s merger with Guodian Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5242C929" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="62236810" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baosteel Co., Ltd. in its merger with Wuhan Steel Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D0674F" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="3D7B0D85" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wuxi AppTec Co. Ltd. in its domestic IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FCAD99" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="18993944" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EA3BB8" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="3BF27B64" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, LL.B. (2013) and LL.M. (2015)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCE328F" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="26AFD651" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University National School of Development, B.S. in Economics (2013)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEB8C61" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="19AA21D0" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBA4C68" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="58BD41F3" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A061D99" w14:textId="77777777" w:rsidR="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="3FB3460F" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="07AA6CF9" w:rsidR="00686369" w:rsidRPr="00762656" w:rsidRDefault="00762656" w:rsidP="00762656">
+    <w:p w14:paraId="5567FC3C" w14:textId="5B9393F3" w:rsidR="00686369" w:rsidRPr="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00762656">
+      <w:r w:rsidRPr="007220AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Xu joined Fangda in 2015.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00762656" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="007220AB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1470,281 +1470,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="021E5C58"/>
+    <w:nsid w:val="001714AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F18ACCD4"/>
+    <w:tmpl w:val="BD842404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE46487"/>
+    <w:nsid w:val="04F320B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BFA61FE"/>
+    <w:tmpl w:val="716822A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11550C4E"/>
+    <w:nsid w:val="05E54524"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1354C024"/>
+    <w:tmpl w:val="5BC4F86E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12016571"/>
+    <w:nsid w:val="07514CAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED38FD9C"/>
+    <w:tmpl w:val="F1BA371E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16073188"/>
+    <w:nsid w:val="07C42949"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F00ED844"/>
+    <w:tmpl w:val="91503294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19DC3136"/>
+    <w:nsid w:val="091F1DA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA7EA5E2"/>
+    <w:tmpl w:val="8F3EAC78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BBA781F"/>
+    <w:nsid w:val="0C0D004D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CC87AC4"/>
+    <w:tmpl w:val="5DA2ADBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C3D047A"/>
+    <w:nsid w:val="13252FD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32E02748"/>
+    <w:tmpl w:val="2FE6E822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F7F0C2C"/>
+    <w:nsid w:val="155F2370"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94AE7C60"/>
+    <w:tmpl w:val="BE3ECB52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24213C17"/>
+    <w:nsid w:val="16562532"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A88EDE6"/>
+    <w:tmpl w:val="6C985A8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BDC4C2A"/>
+    <w:nsid w:val="177E6134"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="388470F8"/>
+    <w:tmpl w:val="FB00D61E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B5826BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBD440CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27411DE7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E388D26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1813,96 +1855,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33686738"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE83AA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A99EB3B8"/>
-[...41 lines deleted...]
-    <w:tmpl w:val="7C625B22"/>
+    <w:tmpl w:val="D65E57EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1993,384 +1993,384 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1849C3"/>
+    <w:nsid w:val="3BAF5AF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="912CD65C"/>
+    <w:tmpl w:val="BBEE2CF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="425A3B20"/>
+    <w:nsid w:val="4FD15727"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A627272"/>
+    <w:tmpl w:val="441EB3EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CEB299B"/>
+    <w:nsid w:val="5E233DBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6044A698"/>
+    <w:tmpl w:val="8F3EAC78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="557C347B"/>
+    <w:nsid w:val="65787066"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A2AC2B0"/>
+    <w:tmpl w:val="AE2AF7D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B3B3849"/>
+    <w:nsid w:val="65DA1799"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A928132"/>
+    <w:tmpl w:val="757ED3F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C81040D"/>
+    <w:nsid w:val="66C14C4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E31A1516"/>
+    <w:tmpl w:val="A0EADAEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="636015CE"/>
+    <w:nsid w:val="69594CCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="719AC3CE"/>
+    <w:tmpl w:val="3F48FC3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71937605"/>
+    <w:nsid w:val="7424618C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6044A698"/>
+    <w:tmpl w:val="A6383C40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C143F5"/>
+    <w:nsid w:val="775D6B0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA3AD004"/>
+    <w:tmpl w:val="22F6C47E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="765E4A4B"/>
+    <w:nsid w:val="7999443E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B022A876"/>
+    <w:tmpl w:val="31923E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="783C68A4"/>
+    <w:nsid w:val="7A282BB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A66B3A8"/>
+    <w:tmpl w:val="B85415E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79243BCB"/>
+    <w:nsid w:val="7C104598"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="887A16B2"/>
+    <w:tmpl w:val="E4203888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2440,51 +2440,51 @@
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
-    <w:rsid w:val="00762656"/>
+    <w:rsid w:val="007220AB"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
@@ -3604,61 +3604,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00762656"/>
+    <w:rsid w:val="007220AB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00762656"/>
+    <w:rsid w:val="007220AB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3942,51 +3942,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{010C9AC5-C2FC-4686-873E-095BCE76A6EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC8B9B82-3128-481C-8A0C-589815F99523}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>349</Words>
   <Characters>1991</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>