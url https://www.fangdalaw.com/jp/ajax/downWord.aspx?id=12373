--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1FAEE813" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7EC3C08B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007220AB">
+            <w:r w:rsidRPr="00973D9C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>RAY XU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1409D847" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+          <w:p w14:paraId="706EB16B" w14:textId="36BE7F1F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007220AB">
+            <w:r w:rsidRPr="00973D9C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="007220AB">
+            <w:r w:rsidRPr="00973D9C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="007220AB">
+            <w:r w:rsidRPr="00973D9C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="58BAD82F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+          <w:p w14:paraId="6199424A" w14:textId="451F8E05" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007220AB">
+            <w:r w:rsidRPr="00973D9C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5704 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="13046C5A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+          <w:p w14:paraId="4F910ACA" w14:textId="669833C6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007220AB">
+            <w:r w:rsidRPr="00973D9C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ray.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="522065F1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="193EA509" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00973D9C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FF39DC0" wp14:editId="4D2D7448">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="134E1427" wp14:editId="2459D7F9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2BBD740A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007220AB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="78072A96" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00973D9C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007220AB">
+            <w:r w:rsidRPr="00973D9C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. XU SPECIALIZES IN CORPORATE FINANCE, INCLUDING M&amp;A, PRIVATE EQUITY INVESTMENT, CAPITAL MARKETS, AND GENERAL COMMERCIAL MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FED6EE" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3571FA9D" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,823 +456,823 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA9A08D" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="77CFD6F2" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BB5C7A" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="374DAB47" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A AND PRIVATE EQUITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BD1D44" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="399B5BBD" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zoomlion in the sale of its environmental business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C09450" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="76DF8F64" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Primavera in various investment and exit deals, including investments in China and COSMX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B758CCF" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="602473FC" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KKR in its acquisition of NVC Lighting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52388D70" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="5F118CB3" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CRHC in its acquisition of Dagong Credit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DC4825" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="5A44B11F" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ChemChina in its acquisition of Syngenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158A977F" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="2267D0D6" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China IC Industry Investment Fund in its investment in various integrated circuit companies, including GOODIX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250371F9" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="5D626551" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Insurance in various exit deals and outbound investments, including investments in funds managed by Blackstone and GLP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB4D060" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="3C0AAAAF" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ali Pictures in its acquisition of various theater chains</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2030D70B" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="6D477569" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AEP in its acquisition of JML Food Co., Ltd. and Landseed hospital in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706ED164" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="27DF5935" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Agriculture Fund in its investment in Molbreeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09275FD5" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="6D9C2B83" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Orient Asset Management Co., Ltd in various domestic equity investment deals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A4D6AE" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="2F26CAFD" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKETS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B713AC" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="47750D52" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing sponsor CICC in connection with GAC Group</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B7AC0D" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="3231125A" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its IPO on the STAR Board and the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B020094" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="3C2A90E3" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its IPO on the HKEX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DC2DA1" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="77F142EC" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represents Zoomlion in its private placement and various bond issuances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D05CA7" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="1D96B94E" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented financial advisor CICC in connection with Minjiang Hydropower</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stock for asset</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal with State Grid Information &amp; Telecommunication Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1783BB4B" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="423A3319" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented financial advisor CICC in connection with Yunan Baiyao</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s reverse merger with its controlling shareholder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DB8ED1" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="3F3F0245" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Blue Sail Co., Ltd. in its acquisition of Biosensors Group through a </w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stock for asset</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414244F4" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="0292FC65" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented financial advisor CICC in connection with Shenhua Group</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s merger with Guodian Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62236810" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="2D40BF1B" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baosteel Co., Ltd. in its merger with Wuhan Steel Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7B0D85" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="6F75C34A" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wuxi AppTec Co. Ltd. in its domestic IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18993944" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="73361177" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF27B64" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="28EBBB73" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, LL.B. (2013) and LL.M. (2015)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AFD651" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="63EEC2D0" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University National School of Development, B.S. in Economics (2013)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AA21D0" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="61CB68FD" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BD41F3" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="7361C300" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB3460F" w14:textId="77777777" w:rsidR="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="7E957BD7" w14:textId="77777777" w:rsidR="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5B9393F3" w:rsidR="00686369" w:rsidRPr="007220AB" w:rsidRDefault="007220AB" w:rsidP="007220AB">
+    <w:p w14:paraId="5567FC3C" w14:textId="47BCDF84" w:rsidR="00686369" w:rsidRPr="00973D9C" w:rsidRDefault="00973D9C" w:rsidP="00973D9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007220AB">
+      <w:r w:rsidRPr="00973D9C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Xu joined Fangda in 2015.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="007220AB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00973D9C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1470,907 +1470,907 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001714AC"/>
+    <w:nsid w:val="022D31F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD842404"/>
+    <w:tmpl w:val="5B4AA4EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F320B8"/>
+    <w:nsid w:val="07DE1046"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="716822A4"/>
+    <w:tmpl w:val="5D3426EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05E54524"/>
+    <w:nsid w:val="199511B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BC4F86E"/>
+    <w:tmpl w:val="875AE81A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07514CAB"/>
+    <w:nsid w:val="19B44E8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1BA371E"/>
+    <w:tmpl w:val="F70E6464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C42949"/>
+    <w:nsid w:val="1A462584"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91503294"/>
+    <w:tmpl w:val="2C84530C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="091F1DA2"/>
+    <w:nsid w:val="21E053D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F3EAC78"/>
+    <w:tmpl w:val="D5A46AC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0D004D"/>
+    <w:nsid w:val="2B202EEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DA2ADBE"/>
+    <w:tmpl w:val="5CE2B764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13252FD8"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35164CE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FE6E822"/>
+    <w:tmpl w:val="3EEE898C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="155F2370"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EF75DEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE3ECB52"/>
+    <w:tmpl w:val="C87CFB8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16562532"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EFA2FD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C985A8C"/>
+    <w:tmpl w:val="0D5E0DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="177E6134"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42462934"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB00D61E"/>
+    <w:tmpl w:val="D74AEF14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B5826BD"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F57DF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBD440CA"/>
+    <w:tmpl w:val="67AEE486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27411DE7"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45A34371"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E388D26"/>
+    <w:tmpl w:val="B1ACC39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="2EE83AA2"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46B73109"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D65E57EA"/>
+    <w:tmpl w:val="271E2E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BAF5AF6"/>
+    <w:nsid w:val="4A764952"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBEE2CF6"/>
+    <w:tmpl w:val="6B88993E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FD15727"/>
+    <w:nsid w:val="4BB92A72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="441EB3EA"/>
+    <w:tmpl w:val="CAFCA19A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E233DBA"/>
+    <w:nsid w:val="4CCA38A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F3EAC78"/>
+    <w:tmpl w:val="67AEE486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65787066"/>
+    <w:nsid w:val="53C7535D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE2AF7D4"/>
+    <w:tmpl w:val="1A9A0AAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65DA1799"/>
+    <w:nsid w:val="59444B11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="757ED3F6"/>
+    <w:tmpl w:val="D14846D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66C14C4E"/>
+    <w:nsid w:val="65651FAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0EADAEA"/>
+    <w:tmpl w:val="2D880258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69594CCF"/>
+    <w:nsid w:val="656B769C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F48FC3C"/>
+    <w:tmpl w:val="D9D455A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7424618C"/>
+    <w:nsid w:val="68C51BB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6383C40"/>
+    <w:tmpl w:val="36DE64F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775D6B0A"/>
+    <w:nsid w:val="711B65B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22F6C47E"/>
+    <w:tmpl w:val="43C64F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7999443E"/>
+    <w:nsid w:val="72771E4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31923E50"/>
+    <w:tmpl w:val="1BBEAE72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A282BB8"/>
+    <w:nsid w:val="77E97312"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B85415E4"/>
+    <w:tmpl w:val="FA28777C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C104598"/>
+    <w:nsid w:val="79DB120D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4203888"/>
+    <w:tmpl w:val="43AA283E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-[...5 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-[...2 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13">
-[...2 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2440,78 +2440,78 @@
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
-    <w:rsid w:val="007220AB"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
+    <w:rsid w:val="00973D9C"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
@@ -3604,61 +3604,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007220AB"/>
+    <w:rsid w:val="00973D9C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007220AB"/>
+    <w:rsid w:val="00973D9C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3942,51 +3942,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC8B9B82-3128-481C-8A0C-589815F99523}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD617627-DE29-45CE-93E2-2CD8E6C286BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>349</Words>
   <Characters>1991</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>