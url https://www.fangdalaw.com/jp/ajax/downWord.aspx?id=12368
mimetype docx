--- v0 (2026-05-28)
+++ v1 (2026-08-04)
@@ -36,191 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="77424A3D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7EFF8F46" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0063496D" w:rsidP="0063496D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003E7AE5">
+            <w:r w:rsidRPr="0063496D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>RAY BU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="036B83B6" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRPr="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+          <w:p w14:paraId="03EBA33A" w14:textId="77777777" w:rsidR="0063496D" w:rsidRPr="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003E7AE5">
+            <w:r w:rsidRPr="0063496D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4EA88DD2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+          <w:p w14:paraId="706EB16B" w14:textId="01E18B97" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0063496D" w:rsidP="0063496D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E7AE5">
+            <w:r w:rsidRPr="0063496D">
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Registered Foreign Lawyer (New York, USA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063496D">
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>·</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063496D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="33558DAD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+          <w:p w14:paraId="6199424A" w14:textId="44B4D714" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0063496D" w:rsidP="0063496D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003E7AE5">
+            <w:r w:rsidRPr="0063496D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4266 / +86 17302100901 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7428FE43" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+          <w:p w14:paraId="4F910ACA" w14:textId="68ABEF16" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0063496D" w:rsidP="0063496D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003E7AE5">
+            <w:r w:rsidRPr="0063496D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rui.bu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6224A60E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003E7AE5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0FF716FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0063496D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33034B44" wp14:editId="3C3584B5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15394645" wp14:editId="7F0DF572">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +278,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="63AF3711" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003E7AE5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="27000126" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0063496D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003E7AE5">
+            <w:r w:rsidRPr="0063496D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BU SPECIALIZES IN M&amp;A, PRIVATE EQUITY INVESTMENT, OUTBOUND INVESTMENT, FOREIGN DIRECT INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +391,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29577194" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="48904B5A" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1333 +476,1813 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7936BC46" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="2341993F" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F4A162" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="7FF654D4" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A9443C" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="187871D2" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Kingsoft Cloud (NASDAQ: KC) in its strategic acquisition of controlling interest in Camelot, a China-based IT service and solution provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCD36C9" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="0F23B5D1" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising State Grid in its acquisition of Sempra Energy</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s electric businesses in Chile for US$2.23 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDA77FD" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="3E19487F" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the consortium of IDG Capital and I.T Group in the acquisition of 41% of the share capital of Acne Studios, a Swedish fashion house with signature retail stores across the world</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1AE3D7" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="190FFF15" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="263418F1" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advising The Carlyle Group (as its PRC counsel) in its acquisition of Siemens AG's mechanical-drive unit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Flender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more than 2 billion euros (US$2.4 billion)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287D0E13" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="574D4E72" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advising Alibaba Pictures Group in its acquisition of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Damai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for US$167 million</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B553685" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="314F1C9E" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advising </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Templewater</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (as its PRC counsel) in its acquisition of Knight Auto Precision Engineering </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ltd, a Singapore headquartered precision tooling and solutions provider for the semiconductor industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0578685B" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising British Petroleum in its acquisition of several EV charging companies in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C96A6B3" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="31578568" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the consortium of IDG Capital and I.T Group in the acquisition of 41% of the share capital of Acne Studios, a Swedish fashion house with signature retail stores across the world</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727714D3" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="4464BAF4" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Sinopec on its acquisition of Chevron</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s downstream business in South Africa and Botswana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA1AB0B" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="5F3D7EDA" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity and Venture Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAF5245" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="2401D218" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising RA Capital, a Boston-based fund, in its equity investment in the Series C financing of Connect Biopharma, a Chinese clinical-stage biopharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353C7080" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="02EE8ECD" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="1DC0C7C8" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advising Goldman Sachs in the Series A financing round of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Suning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sports, the sports unit of Chinese retailer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Suning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Holdings Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E2F434" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="4999126A" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advising The Carlyle Group in its investment, alongside </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Meinian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Onehealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Adicon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Holdings Limited, a China-based independent clinical laboratory (ICL) provider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AB1D6A" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="1D3A1823" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advising General Atlantic in its equity investments in (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NetEase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cloud Music, a China-based online music platform; (ii) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ziroom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a China-based rental service provider; (iii) Today, Inc., a Chinese convenience store brand; and (iv) Dingdong </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Maicai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, a China-based fresh food e-commerce platform</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BAC10E" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="32511780" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advising </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Temasek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Series B financing round of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Gracell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biotechnologies, Inc., a China-based clinical-stage oncology-focused biotechnology company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADF6DDC" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="6D53E18C" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advising Alibaba in its equity investments in (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Helijia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, a leading online platform providing on-demand beauty services; and (ii) Energy Monster, a leading power bank rental company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D9ABD4" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="48BBFA2C" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advising </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nayuki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, a well-known tea beverage brand in China, in its Series C financing involving investment from PAG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E524140" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="0AFB9242" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented various venture capital and private equity funds, including IDG Capital, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Boyu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Capital, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Hillhouse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Capital, Primavera Capital, Ab Initio Capital, Asia Investment Capital and Bank of China International, in equity investments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D36E62" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Outbound Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38770D01" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="5B57CA97" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="79D828B8" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advising Zhejiang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pangxin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Electric Power Energy Co., Ltd. in acquiring shares of a Singapore-listed company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A47126" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed semiconductor equipment manufacturer in providing legal services for its investment project in Belgium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086B7E0A" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="00383D1D" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed lighting company in providing legal services for its greenfield investment project in Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6294957E" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="27E4A6EC" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed automotive components manufacturer in providing legal services for its greenfield investment project in Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC57767" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="1259417F" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a municipal state-owned assets-controlled group in Zhejiang Province in designing and establishing its overall overseas equity structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36ACEF2B" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="3DA0B83C" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed plastic pipe manufacturer in providing legal services for its greenfield investment project in Vietnam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3589B441" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="141FC6DA" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed plastic tableware and biodegradable materials company in providing legal services for its greenfield investment project in Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354A34D3" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="7C6E33F2" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Chinese solar photovoltaic company in providing legal services for its investment project in Germany</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF19253" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="564FA72F" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a domestic electromechanical company in providing legal services for its greenfield investment project in Cambodia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A921E8B" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="381C4FF1" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Joint Venture &amp; Business Cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A708CB" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="60B2365C" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="3096C56B" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advising Ant Group in its business </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>cooperations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with NBA in relation to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>blockchain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> technology, NFT and privacy computing, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C8E3A8" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06171374" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="0E0748F3" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Wanda Sports Group as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in connection with its IPO and listing, a restructuring of its operations prior to the offering and a financing transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE63BC0" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="24A2DFCF" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5318466B" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="1E52B2E2" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Georgia School of Law, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103D44C5" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="61168CD3" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5CA561" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="7AB9AD4D" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3480AB" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="51F3D6FC" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC43A33" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="329C6800" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New Jersey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1374C74E" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="7FA2C24E" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Georgia (inactive)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE9CB43" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="277022F9" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF1EFE9" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="31C05304" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AED00E4" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="7BB9B4BC" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24744214" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="6FC8E25F" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17544A12" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="56673972" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FC445E" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="09EA3409" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before joining </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fangda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partners, Mr. Bu worked at Winston &amp; Strawn LLP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office, DLA Piper LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Beijing office, and Paul, Weiss, Rifkind, Wharton &amp; Garrison LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Beijing office. Mr. Bu also worked at the Atlanta office of King &amp; Spalding LLP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C00BAC" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="6C893F0D" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="4FC2536B" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mr. Bu was named one of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>LegalOne's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;quot;2025 Top 15 Client-Trusted Lawyers: Corporate Global </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Expansion&amp;quot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>; in 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617281F3" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="20E99E26" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mr. Bu was recognized as a &amp;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>quot;Rising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Star </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Partner&amp;quot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>; by IFLR 1000 in 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624F4F91" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
-[...7 lines deleted...]
-    <w:p w14:paraId="6518EB24" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mr. Bu has been interviewed multiple times by various medias such as 36Kr, 21st Century Business Herald, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Caijing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Magazine, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Glowsphere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063496D">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3588FFED" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D09F206" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="666ECE4A" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33908146" w14:textId="77777777" w:rsidR="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="361C447B" w14:textId="77777777" w:rsidR="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EMERGENCY ARBITRATOR PROCEDURE AND OPEN-LIST ARBITRATOR APPOINTMENT UNDER THE NEW CHINA (SHANGHAI) PILOT FREE TRADE ZONE ARBITRATION RULES: DAWN OF A NEW ERA?</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 U. Pa. E. Asia L. Rev. 66 (2014). Available at: http://scholarship.law.upenn.edu/ealr/vol10/iss1/3 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="543F4BF6" w:rsidR="00686369" w:rsidRPr="003E7AE5" w:rsidRDefault="003E7AE5" w:rsidP="003E7AE5">
+    <w:p w14:paraId="5567FC3C" w14:textId="2E320DC5" w:rsidR="00686369" w:rsidRPr="0063496D" w:rsidRDefault="0063496D" w:rsidP="0063496D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BEST PRACTICES FOR A STATE ALZHEIMER</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>S DISEASE REGISTRY: LESSONS FROM GEORGIA?</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7AE5">
+      <w:r w:rsidRPr="0063496D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17 J. Minn. J. L. Sci. &amp; Tech (2016). Available at SSRN: http://ssrn.com/abstract=2592461 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="003E7AE5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0063496D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1982,541 +2480,604 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00DA5F12"/>
+    <w:nsid w:val="0891549A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="870E973C"/>
+    <w:tmpl w:val="F280CA32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A66B84"/>
+    <w:nsid w:val="096F0A3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B6C1A44"/>
+    <w:tmpl w:val="543606D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05611C60"/>
+    <w:nsid w:val="0CBC482A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC3216C2"/>
+    <w:tmpl w:val="CEBE055E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09EE1D3E"/>
+    <w:nsid w:val="101E7EC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75408B9E"/>
+    <w:tmpl w:val="25441C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="109F4A4F"/>
+    <w:nsid w:val="16351260"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA5A07E2"/>
+    <w:tmpl w:val="DCD0BA26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113D033E"/>
+    <w:nsid w:val="1E071840"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B052E8C6"/>
+    <w:tmpl w:val="F34E846C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12CE15B4"/>
+    <w:nsid w:val="1FDA1BF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F8AE648"/>
+    <w:tmpl w:val="BCFCC2F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18E363D6"/>
+    <w:nsid w:val="240453BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C64C876"/>
+    <w:tmpl w:val="A28C5C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A31090A"/>
+    <w:nsid w:val="25E27A91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5D429C6"/>
+    <w:tmpl w:val="9DA40642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C5343A8"/>
+    <w:nsid w:val="2646025E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EEEE5E4"/>
+    <w:tmpl w:val="94B086A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25BD0121"/>
+    <w:nsid w:val="26B22FA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EB206A2"/>
+    <w:tmpl w:val="95F427F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="270A6A13"/>
+    <w:nsid w:val="29501F2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C87493BC"/>
+    <w:tmpl w:val="62F83E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2729023B"/>
+    <w:nsid w:val="29B11E82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00A6442C"/>
+    <w:tmpl w:val="F1C4733E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CEE6465"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30416993"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="367EFFF6"/>
+    <w:tmpl w:val="A28C5C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D64040B"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30974ADF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43A6B110"/>
+    <w:tmpl w:val="01A696F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33476136"/>
+    <w:nsid w:val="3165392B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="511E50B0"/>
+    <w:tmpl w:val="3F6C9268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A131D60"/>
+    <w:nsid w:val="325E7B9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C24968E"/>
+    <w:tmpl w:val="4D66B47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A6448A4"/>
+    <w:nsid w:val="348504C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFCADD00"/>
+    <w:tmpl w:val="C6043052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="379A45A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2EE21BA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37BE4622"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A204F84A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A563028"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5CE9A4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2588,718 +3149,656 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB51764"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="421866E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0E0BD08"/>
+    <w:tmpl w:val="551A45A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40065D20"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C34BF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DA820E4"/>
+    <w:tmpl w:val="F4C24FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442178A3"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44DD0CB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D2A05A4"/>
+    <w:tmpl w:val="6696E3FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="468773E9"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BD72E1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="464C6688"/>
+    <w:tmpl w:val="05C48172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A5E42EC"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C093B2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="086C50F8"/>
+    <w:tmpl w:val="70EA1EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6930C4"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D574FD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="097C492C"/>
+    <w:tmpl w:val="83D869F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="523E4BBB"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53BB024E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F6C14EA"/>
+    <w:tmpl w:val="9AF8AD74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54883A8D"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="585620F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79786574"/>
+    <w:tmpl w:val="C00051E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="556D78B0"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6022427C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="062C2C6E"/>
+    <w:tmpl w:val="1848029A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5607240A"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="692164D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56D466BC"/>
+    <w:tmpl w:val="A6720434"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="569F4C56"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B8C311E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C4A1180"/>
+    <w:tmpl w:val="390AA926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E71546"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF17C49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36A268B0"/>
+    <w:tmpl w:val="52C4C3D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58707EAF"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="750918AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C50262AE"/>
+    <w:tmpl w:val="342CF5A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B273E8C"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75453B7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0EE1C26"/>
+    <w:tmpl w:val="1562B7B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C0D33F7"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="759C2AC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F52C798"/>
+    <w:tmpl w:val="271A58B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61E55FAB"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7617332C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E64CB04E"/>
+    <w:tmpl w:val="5C6C2C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65146D31"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76E6154C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D027110"/>
+    <w:tmpl w:val="CABC0910"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="662C71C2"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78DA22FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BB6F23E"/>
+    <w:tmpl w:val="4A7CE69E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67DD6432"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79737CF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9449118"/>
+    <w:tmpl w:val="786E8A68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72A2061C"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BDB5669"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36A268B0"/>
+    <w:tmpl w:val="93C42B6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="737C2F0B"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F5B092E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17B613F2"/>
+    <w:tmpl w:val="4DB81A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A5103A"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FFB1A1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="431A92F6"/>
+    <w:tmpl w:val="139A3894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7">
-[...56 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="27">
-[...20 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -3330,70 +3829,70 @@
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
-    <w:rsid w:val="003E7AE5"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
+    <w:rsid w:val="0063496D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
@@ -4524,61 +5023,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003E7AE5"/>
+    <w:rsid w:val="0063496D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003E7AE5"/>
+    <w:rsid w:val="0063496D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4862,66 +5361,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B684CAB2-F39B-4B80-B081-B27AA2419617}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47C6646B-A070-43F8-ACB6-7F379B743037}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>889</Words>
-  <Characters>5070</Characters>
+  <Words>895</Words>
+  <Characters>5106</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5948</CharactersWithSpaces>
+  <CharactersWithSpaces>5990</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>