--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1E11C53F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+          <w:p w14:paraId="2C4F11E8" w14:textId="693DEEA2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00035A83">
+            <w:r w:rsidRPr="00B82A33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JIN WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="75211192" w14:textId="77777777" w:rsidR="00035A83" w:rsidRPr="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+          <w:p w14:paraId="6A3D8D7E" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRPr="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00035A83">
+            <w:r w:rsidRPr="00B82A33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00035A83">
+            <w:r w:rsidRPr="00B82A33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00035A83">
+            <w:r w:rsidRPr="00B82A33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="10ABF691" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+          <w:p w14:paraId="706EB16B" w14:textId="566A029F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00035A83">
+            <w:r w:rsidRPr="00B82A33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00035A83">
+            <w:r w:rsidRPr="00B82A33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00035A83">
+            <w:r w:rsidRPr="00B82A33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="301EDB23" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+          <w:p w14:paraId="6199424A" w14:textId="3BF38486" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00035A83">
+            <w:r w:rsidRPr="00B82A33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8882 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2AC9ABFA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+          <w:p w14:paraId="4F910ACA" w14:textId="082FDEB3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00035A83">
+            <w:r w:rsidRPr="00B82A33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jin.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3BA4ED56" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00035A83" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2F7F95DC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4131DE67" wp14:editId="2D2C8DB9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CA4D876" wp14:editId="75A1578D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,60 +296,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="15D75CA1" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00035A83" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2F7F4096" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00035A83">
+            <w:r w:rsidRPr="00B82A33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN ANTITRUST LAW, COMPETITION LAW AND REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -409,51 +409,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091E4A9E" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="691AD5B9" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -494,1125 +494,1125 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76814929" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="58717AB1" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang has more than 10 years of experience in advising clients on all aspects of Chinese competition law, including merger control, administrative investigations, and antitrust compliance. She has advised clients in a broad range of industry sectors, including healthcare, automobiles, chemicals, consumer products and retail, real estate, container shipping, energy and natural resources, high-tech, infrastructure and transportation, and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61786F5F" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="06252ED2" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE2A185" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="2C6B8D14" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDAAE7A" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="2C4F235D" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international pharmaceutical manufacturer on antitrust issues in its proposed cooperation with an online diagnostics and pharmaceutical distribution business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712D70A0" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="3CDA8475" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eastman Chemical Company, a global manufacturer of chemical products, on the first abuse of dominance investigation initiated by the SAIC in the industry, as well as on an NDRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AFC0E0" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="6EC88C5C" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three state-owned port groups (Tianjin Port, Dalian Port and Yantian Port) on reaching favorable results in an NDRC antitrust investigation into alleged abuses of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112DDEC7" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="48D7FE44" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Medtronic, a multinational medical device company, in successfully obtaining reduced fines in an NDRC investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48348778" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="05B7B8F0" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chrysler, Daimler and Chang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an Ford in successfully obtaining reduced fines in three out of the five published NDRC resale price maintenance cases against multinational automobile companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62433701" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="79DBDBC1" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three multinational automobile companies in similar resale price maintenance investigations initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0889F62A" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="177DB5BB" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading global high-tech company in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643328FC" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="15A6266E" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ö</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>egh Autoliners, an international shipping company, on the first successful defense against an NDRC cartel investigation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAB3211" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="3A079239" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading US toy manufacturing company on its defense against allegations by the local competition law enforcement that the company breached the PRC Anti-unfair Competition Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41941477" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="53271614" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading Swiss medical device manufacturer on responding to allegations of abuse of dominant position in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2045F916" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="18DE5C54" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several multinational and Chinese domestic manufacturing companies on antitrust issues arising from their cooperation and distribution agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFED747" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="60145635" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company and several state-owned company groups in setting up their internal antitrust compliance programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DFDDD6" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="7793AD4E" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F71CDA" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="6901E2B9" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Danaher on the PRC merger filing for its USD 21.4 billion acquisition of GE Healthcare Life Sciences</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Biopharma Business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B3E9F1" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="7E173AD7" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on its acquisitions of real estate in China and its recent acquisition of real estate assets in Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5029E3" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="5FB9B25D" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Warburg Pincus LLC on the PRC merger control filing for its acquisition of shares of P&amp;D Investment Holding Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA55669" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="4FDF2CA6" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mylan on its acquisition of Sebivo from Novartis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA8AA5D" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="03D3FA93" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DKSH on the acquisition of DKSH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s pharmaceutical distribution business in China by Warburg Pincus LLC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF44836" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="02B4531C" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hyundai Motor Company on its joint venture with Aptiv PLC to develop autonomous driving technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8396BA" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="2325FE65" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Beijing Mercedes-Benz Sales Service Co., Ltd. (BMBS) on the acquisition of the distribution business of Denza through contractual arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC58B04" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="0756FE4C" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on the investment in APM Monaco by a consortium led by TPG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6047519B" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="615F2F2D" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on its acquisition of Genting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Dream Cruises business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB75FD2" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="5FE8C468" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GE on its joint venture with Chaowei Power Holdings Limited to market a sodium-nickel-chloride battery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C0D012" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="2B994784" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chindex on its PRC merger control filing for the USD 461 million takeover of Chindex by a group led by private equity firm TPG and Shanghai Fosun Pharmaceutical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070B7B80" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="69F254B9" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CNPC on its PRC merger control filing for its acquisition of a Russian energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043F189A" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="1F8E5BE4" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daimler AG on its PRC merger control filing for its carbon-fiber reinforced plastic components manufacturing joint venture with Toray and ACE and on its other antitrust matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675F4ED4" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="58B5A6C7" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daimler AG and Robert Bosch on its PRC merger control filing for their joint venture for manufacturing electric motors for electric vehicles and hybrid electric vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F876396" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="48EEA6EF" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Davidson Kempner, GLG Partners, Centaurus Capital and Senrigan Capital on PRC merger control analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB8B9DE" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="5CD27F35" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eni S.p.A. and Rosneft Oil Company on the PRC merger control filing for their joint venture for the exploration of oil and gas and for the development, production and marketing of oil and gas products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC7FBCD" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="5F005232" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mahle on the PRC merger control filing for its acquisition of Behr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241620E0" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="13B40C28" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised UGL on the PRC merger control filing for the sale of shares in DTZ to TPG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67453F19" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="6D87D865" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Virgin Atlantic Airlines on its PRC merger control filing for its joint venture with Delta Airlines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00941BC2" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="3CBFBA62" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised United Technologies Corporation on various issues under the PRC Anti-Monopoly Law in its proposed acquisition in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67331FA9" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="554CCCA2" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A44498" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="3B9B98B9" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786FEFA5" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="54501C24" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Renmin University of China, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366DCE08" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="3DDBCEA8" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474F1751" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="299527BC" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B5D00A" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="1323715C" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B9B294" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="3D6B4357" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA204BE" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="4CDE8B7A" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3953C4CF" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="5EEBE1A6" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7392A8" w14:textId="77777777" w:rsidR="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="7F423582" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="02CDFC92" w:rsidR="00686369" w:rsidRPr="00035A83" w:rsidRDefault="00035A83" w:rsidP="00035A83">
+    <w:p w14:paraId="5567FC3C" w14:textId="2A0BB0E4" w:rsidR="00686369" w:rsidRPr="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00035A83">
+      <w:r w:rsidRPr="00B82A33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Ms. Wang worked in the Beijing office of a leading international law firm for five years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00035A83" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B82A33" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1810,302 +1810,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0170579A"/>
+    <w:nsid w:val="04184DEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3603D58"/>
+    <w:tmpl w:val="080C2B0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03E222D6"/>
+    <w:nsid w:val="049F7E9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B4A537E"/>
+    <w:tmpl w:val="238AE81A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="067149AC"/>
+    <w:nsid w:val="053E3ECE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F5EF34A"/>
+    <w:tmpl w:val="D6B6B15C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096F0D33"/>
+    <w:nsid w:val="08A554F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D425D42"/>
+    <w:tmpl w:val="3D1A850A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B420D77"/>
+    <w:nsid w:val="0F6E2998"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62D601B2"/>
+    <w:tmpl w:val="4FB0A226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A460D3"/>
+    <w:nsid w:val="138A5843"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6168806"/>
+    <w:tmpl w:val="4A1C989C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="152027E7"/>
+    <w:nsid w:val="14F1247B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41AAA774"/>
+    <w:tmpl w:val="0BF876B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="232A38AF"/>
+    <w:nsid w:val="19A1705E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7822068"/>
+    <w:tmpl w:val="B9E2BDEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26BB03F6"/>
+    <w:nsid w:val="206D38CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0DAECC2"/>
+    <w:tmpl w:val="67441EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294E4BB0"/>
+    <w:nsid w:val="21E21044"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="815667C0"/>
+    <w:tmpl w:val="2C0400CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BC979F2"/>
+    <w:nsid w:val="22BB0821"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E8CE13A"/>
+    <w:tmpl w:val="49023752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5E77EF"/>
+    <w:nsid w:val="29DD4635"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DD66AC0"/>
+    <w:tmpl w:val="7EACF9B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B047D1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B1AD1C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2174,72 +2195,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38136204"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30973AF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C388B34"/>
+    <w:tmpl w:val="174AF518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31793F26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1FDEEDCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E371A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E188D462"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36A51C85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07C08CE8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2311,785 +2395,700 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C9735F8"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C293CE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93C471F6"/>
+    <w:tmpl w:val="384077D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F6545E7"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CA54803"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66BCC1D4"/>
+    <w:tmpl w:val="3B1AD1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="418A127D"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1013C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="879E4466"/>
+    <w:tmpl w:val="1D407754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44C75298"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F62631E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F32BE66"/>
+    <w:tmpl w:val="2618CA0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45132285"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="422848D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F5AE3DC"/>
+    <w:tmpl w:val="005AED94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4598250D"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44A22DB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCA48E54"/>
+    <w:tmpl w:val="EC483E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46420300"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45EA76A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1242B576"/>
+    <w:tmpl w:val="34B69B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47426EF6"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46770A48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8684F3CE"/>
+    <w:tmpl w:val="DDAC8E6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C286D90"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C383B86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EC6EB26"/>
+    <w:tmpl w:val="173CC964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53AC3258"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F860C7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D266D84"/>
+    <w:tmpl w:val="9BDA9846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59AD0074"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56D03959"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FBEBC74"/>
+    <w:tmpl w:val="62480446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C9C067E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57A81D28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE183990"/>
+    <w:tmpl w:val="D9FE8BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633B1BDE"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DA130C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="788E5042"/>
+    <w:tmpl w:val="B6EE49FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="651C1E7B"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62897098"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="044E8C7A"/>
+    <w:tmpl w:val="7D245594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="667A1DEB"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62FB72C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A87AD608"/>
+    <w:tmpl w:val="231A16CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69175B11"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63CB20EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA0E44F2"/>
+    <w:tmpl w:val="C1C66A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="692F7970"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="643B7BF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA109F5E"/>
+    <w:tmpl w:val="A65EDADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B91BEF"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66604403"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA4C5CF2"/>
+    <w:tmpl w:val="26E0BB2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A225755"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="667611F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE225142"/>
+    <w:tmpl w:val="FB3A9FAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E556F3E"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4355BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="872E589C"/>
+    <w:tmpl w:val="886AD66E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74595B5D"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72D23188"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEC6C15C"/>
+    <w:tmpl w:val="523E9E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77182BA4"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76AD1887"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9B8E6E0"/>
+    <w:tmpl w:val="F3242FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79EA575C"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C71F93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="929AAF06"/>
+    <w:tmpl w:val="6CA8EF72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-[...29 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="41"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="36">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
-    <w:rsid w:val="00035A83"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
@@ -3160,50 +3159,51 @@
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
+    <w:rsid w:val="00B82A33"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
@@ -4280,61 +4280,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00035A83"/>
+    <w:rsid w:val="00B82A33"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00035A83"/>
+    <w:rsid w:val="00B82A33"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4618,51 +4618,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D875E4F-A88C-4B20-9406-DC8302D75BC5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E4FEF47-1BAB-41B4-9B11-7AF4037515D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>798</Words>
   <Characters>4553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5341</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>