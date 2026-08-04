--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="693DEEA2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2A050533" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="002C1789">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B82A33">
+            <w:r w:rsidRPr="002C1789">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JIN WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="6A3D8D7E" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRPr="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+          <w:p w14:paraId="659897B9" w14:textId="77777777" w:rsidR="002C1789" w:rsidRPr="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B82A33">
+            <w:r w:rsidRPr="002C1789">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B82A33">
+            <w:r w:rsidRPr="002C1789">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B82A33">
+            <w:r w:rsidRPr="002C1789">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="566A029F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+          <w:p w14:paraId="706EB16B" w14:textId="2A017D98" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="002C1789">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B82A33">
+            <w:r w:rsidRPr="002C1789">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B82A33">
+            <w:r w:rsidRPr="002C1789">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B82A33">
+            <w:r w:rsidRPr="002C1789">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3BF38486" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+          <w:p w14:paraId="6199424A" w14:textId="163C093D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="002C1789">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B82A33">
+            <w:r w:rsidRPr="002C1789">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8882 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="082FDEB3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+          <w:p w14:paraId="4F910ACA" w14:textId="183B148C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="002C1789">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B82A33">
+            <w:r w:rsidRPr="002C1789">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jin.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2F7F95DC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="57DB4CE2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CA4D876" wp14:editId="75A1578D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="132168EC" wp14:editId="652F362D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,60 +296,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2F7F4096" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B82A33" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2D8FF8DB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B82A33">
+            <w:r w:rsidRPr="002C1789">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN ANTITRUST LAW, COMPETITION LAW AND REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -409,51 +409,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691AD5B9" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="74C7F208" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -494,1125 +494,1125 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58717AB1" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="1E0CEB48" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang has more than 10 years of experience in advising clients on all aspects of Chinese competition law, including merger control, administrative investigations, and antitrust compliance. She has advised clients in a broad range of industry sectors, including healthcare, automobiles, chemicals, consumer products and retail, real estate, container shipping, energy and natural resources, high-tech, infrastructure and transportation, and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06252ED2" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="65105A00" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6B8D14" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="722F0DC6" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4F235D" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="6FDF0451" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international pharmaceutical manufacturer on antitrust issues in its proposed cooperation with an online diagnostics and pharmaceutical distribution business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDA8475" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="243E4A29" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eastman Chemical Company, a global manufacturer of chemical products, on the first abuse of dominance investigation initiated by the SAIC in the industry, as well as on an NDRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC88C5C" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="58FFF090" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three state-owned port groups (Tianjin Port, Dalian Port and Yantian Port) on reaching favorable results in an NDRC antitrust investigation into alleged abuses of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D7FE44" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="1B6A5FFC" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Medtronic, a multinational medical device company, in successfully obtaining reduced fines in an NDRC investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B7B8F0" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="6C986653" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chrysler, Daimler and Chang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an Ford in successfully obtaining reduced fines in three out of the five published NDRC resale price maintenance cases against multinational automobile companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DBDBC1" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="53108827" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three multinational automobile companies in similar resale price maintenance investigations initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177DB5BB" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="26A4494E" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading global high-tech company in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A6266E" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="56EF56C8" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ö</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>egh Autoliners, an international shipping company, on the first successful defense against an NDRC cartel investigation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A079239" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="45494C2C" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading US toy manufacturing company on its defense against allegations by the local competition law enforcement that the company breached the PRC Anti-unfair Competition Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53271614" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="0A7A672B" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading Swiss medical device manufacturer on responding to allegations of abuse of dominant position in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DE5C54" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="0C5F943C" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several multinational and Chinese domestic manufacturing companies on antitrust issues arising from their cooperation and distribution agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60145635" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="21211745" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company and several state-owned company groups in setting up their internal antitrust compliance programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7793AD4E" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="7975B3EF" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6901E2B9" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="5B24883A" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Danaher on the PRC merger filing for its USD 21.4 billion acquisition of GE Healthcare Life Sciences</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Biopharma Business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E173AD7" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="6A504938" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on its acquisitions of real estate in China and its recent acquisition of real estate assets in Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB9B25D" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="0CC84665" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Warburg Pincus LLC on the PRC merger control filing for its acquisition of shares of P&amp;D Investment Holding Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDF2CA6" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="16CA1E49" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mylan on its acquisition of Sebivo from Novartis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D3FA93" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="589D08DA" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DKSH on the acquisition of DKSH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s pharmaceutical distribution business in China by Warburg Pincus LLC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B4531C" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="7B991D03" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hyundai Motor Company on its joint venture with Aptiv PLC to develop autonomous driving technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2325FE65" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="28F660AB" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Beijing Mercedes-Benz Sales Service Co., Ltd. (BMBS) on the acquisition of the distribution business of Denza through contractual arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0756FE4C" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="2C7B1AB8" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on the investment in APM Monaco by a consortium led by TPG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615F2F2D" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="67227721" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on its acquisition of Genting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Dream Cruises business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE8C468" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="044930BC" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GE on its joint venture with Chaowei Power Holdings Limited to market a sodium-nickel-chloride battery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B994784" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="4EB1F1A2" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chindex on its PRC merger control filing for the USD 461 million takeover of Chindex by a group led by private equity firm TPG and Shanghai Fosun Pharmaceutical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F254B9" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="79E91E30" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CNPC on its PRC merger control filing for its acquisition of a Russian energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8E5BE4" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="534E239B" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daimler AG on its PRC merger control filing for its carbon-fiber reinforced plastic components manufacturing joint venture with Toray and ACE and on its other antitrust matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B5A6C7" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="6B05FA01" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daimler AG and Robert Bosch on its PRC merger control filing for their joint venture for manufacturing electric motors for electric vehicles and hybrid electric vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EEA6EF" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="4C1213E8" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Davidson Kempner, GLG Partners, Centaurus Capital and Senrigan Capital on PRC merger control analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD27F35" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="62D5E254" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eni S.p.A. and Rosneft Oil Company on the PRC merger control filing for their joint venture for the exploration of oil and gas and for the development, production and marketing of oil and gas products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F005232" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="3DD3F961" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mahle on the PRC merger control filing for its acquisition of Behr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B40C28" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="0B14598D" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised UGL on the PRC merger control filing for the sale of shares in DTZ to TPG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D87D865" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="1680775E" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Virgin Atlantic Airlines on its PRC merger control filing for its joint venture with Delta Airlines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBFBA62" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="2BB98D2C" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised United Technologies Corporation on various issues under the PRC Anti-Monopoly Law in its proposed acquisition in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554CCCA2" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="3FAE5552" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9B98B9" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="514661CD" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54501C24" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="43095408" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Renmin University of China, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDBCEA8" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="26C426AD" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299527BC" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="155CD094" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1323715C" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="1559EEC1" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6B4357" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="6472B9C3" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDE8B7A" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="12B1E2A2" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEBE1A6" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="402570EF" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F423582" w14:textId="77777777" w:rsidR="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="58FB95B1" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2A0BB0E4" w:rsidR="00686369" w:rsidRPr="00B82A33" w:rsidRDefault="00B82A33" w:rsidP="00B82A33">
+    <w:p w14:paraId="5567FC3C" w14:textId="46AA85DC" w:rsidR="00686369" w:rsidRPr="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82A33">
+      <w:r w:rsidRPr="002C1789">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Ms. Wang worked in the Beijing office of a leading international law firm for five years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B82A33" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002C1789" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1810,323 +1810,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04184DEF"/>
+    <w:nsid w:val="06D6627D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="080C2B0E"/>
+    <w:tmpl w:val="718EBDA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="049F7E9E"/>
+    <w:nsid w:val="072545F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="238AE81A"/>
+    <w:tmpl w:val="3DAE86C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="053E3ECE"/>
+    <w:nsid w:val="075F7BA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6B6B15C"/>
+    <w:tmpl w:val="496C0B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A554F2"/>
+    <w:nsid w:val="09C31DFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D1A850A"/>
+    <w:tmpl w:val="F814B766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F6E2998"/>
+    <w:nsid w:val="121855B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FB0A226"/>
+    <w:tmpl w:val="9AC89B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="138A5843"/>
+    <w:nsid w:val="122372B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A1C989C"/>
+    <w:tmpl w:val="D3226A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14F1247B"/>
+    <w:nsid w:val="141D482B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BF876B6"/>
+    <w:tmpl w:val="755E28C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A1705E"/>
+    <w:nsid w:val="14680268"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9E2BDEA"/>
+    <w:tmpl w:val="A9CED66E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="206D38CD"/>
+    <w:nsid w:val="18F22D3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67441EBE"/>
+    <w:tmpl w:val="795420F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21E21044"/>
+    <w:nsid w:val="1A74178D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C0400CA"/>
+    <w:tmpl w:val="4E184860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22BB0821"/>
+    <w:nsid w:val="1AB42F8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49023752"/>
+    <w:tmpl w:val="D6D096B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29DD4635"/>
+    <w:nsid w:val="20CB50EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EACF9B0"/>
+    <w:tmpl w:val="9E861CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B047D1D"/>
+    <w:nsid w:val="279700A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B1AD1C2"/>
+    <w:tmpl w:val="55DE7F1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2858691A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2ED28802"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28AB632D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC8CCA76"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B36626B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59F8F66A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2195,135 +2258,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30973AF0"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31747005"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="174AF518"/>
+    <w:tmpl w:val="1646EF1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31793F26"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33667FD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FDEEDCA"/>
+    <w:tmpl w:val="BD98E9F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E371A1"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ABC093D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E188D462"/>
+    <w:tmpl w:val="EE92086E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36A51C85"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE40D90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07C08CE8"/>
+    <w:tmpl w:val="E3F4BFA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2395,658 +2458,595 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C293CE9"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF9781D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="384077D6"/>
+    <w:tmpl w:val="EAF09712"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA54803"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DAF2916"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B1AD1C2"/>
+    <w:tmpl w:val="AB94FB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1013C2"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45B02831"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D407754"/>
+    <w:tmpl w:val="48D81E12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F62631E"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45FA5785"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2618CA0A"/>
+    <w:tmpl w:val="13DC2994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422848D2"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C215A5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="005AED94"/>
+    <w:tmpl w:val="AAAC2356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44A22DB6"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CC02EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC483E60"/>
+    <w:tmpl w:val="831AFEEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45EA76A0"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB40054"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34B69B72"/>
+    <w:tmpl w:val="2DBAC874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46770A48"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50DB1518"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDAC8E6A"/>
+    <w:tmpl w:val="5156D070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C383B86"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3C0102"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="173CC964"/>
+    <w:tmpl w:val="9612996C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F860C7F"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B8D0A75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BDA9846"/>
+    <w:tmpl w:val="69705B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56D03959"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CD82391"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62480446"/>
+    <w:tmpl w:val="2DBAC874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57A81D28"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="616B7F72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9FE8BE4"/>
+    <w:tmpl w:val="12F007C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DA130C5"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="683622D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6EE49FA"/>
+    <w:tmpl w:val="A6F20AF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62897098"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A267EA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D245594"/>
+    <w:tmpl w:val="1A6E64A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62FB72C8"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A3122E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="231A16CC"/>
+    <w:tmpl w:val="473C53A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63CB20EA"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EE80B6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1C66A72"/>
+    <w:tmpl w:val="346C5D6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="643B7BF7"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="711B6041"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A65EDADA"/>
+    <w:tmpl w:val="3A9E4166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66604403"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79D52559"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26E0BB2A"/>
+    <w:tmpl w:val="B59CBE8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="667611F2"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AA00FC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB3A9FAA"/>
+    <w:tmpl w:val="2EC80D32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E4355BB"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CB177A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="886AD66E"/>
+    <w:tmpl w:val="9C588A3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
-[...17 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="12">
-[...88 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3074,50 +3074,51 @@
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
+    <w:rsid w:val="002C1789"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
@@ -3159,51 +3160,50 @@
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
-    <w:rsid w:val="00B82A33"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
@@ -4280,61 +4280,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B82A33"/>
+    <w:rsid w:val="002C1789"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B82A33"/>
+    <w:rsid w:val="002C1789"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4618,51 +4618,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E4FEF47-1BAB-41B4-9B11-7AF4037515D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAFDAD45-753A-4EC2-B636-E609037D05DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>798</Words>
   <Characters>4553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5341</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>