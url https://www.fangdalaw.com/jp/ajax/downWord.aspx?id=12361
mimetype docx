--- v2 (2026-08-04)
+++ v3 (2026-10-28)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2A050533" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6B0FD5E3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002C1789">
+            <w:r w:rsidRPr="00DD4961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JIN WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="659897B9" w14:textId="77777777" w:rsidR="002C1789" w:rsidRPr="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+          <w:p w14:paraId="1CA82F27" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRPr="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002C1789">
+            <w:r w:rsidRPr="00DD4961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C1789">
+            <w:r w:rsidRPr="00DD4961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C1789">
+            <w:r w:rsidRPr="00DD4961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2A017D98" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+          <w:p w14:paraId="706EB16B" w14:textId="7B25BEA3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C1789">
+            <w:r w:rsidRPr="00DD4961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C1789">
+            <w:r w:rsidRPr="00DD4961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C1789">
+            <w:r w:rsidRPr="00DD4961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="163C093D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+          <w:p w14:paraId="6199424A" w14:textId="720F5A63" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002C1789">
+            <w:r w:rsidRPr="00DD4961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8882 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="183B148C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+          <w:p w14:paraId="4F910ACA" w14:textId="520B8CD0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002C1789">
+            <w:r w:rsidRPr="00DD4961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jin.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="57DB4CE2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6CFB52E6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD4961" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="132168EC" wp14:editId="652F362D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00A83FE3" wp14:editId="37DAC52B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,60 +296,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2D8FF8DB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002C1789" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2025E35A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00DD4961" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002C1789">
+            <w:r w:rsidRPr="00DD4961">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN ANTITRUST LAW, COMPETITION LAW AND REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -409,51 +409,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C7F208" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="23F4B505" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -494,1125 +494,1125 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0CEB48" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="623FC866" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang has more than 10 years of experience in advising clients on all aspects of Chinese competition law, including merger control, administrative investigations, and antitrust compliance. She has advised clients in a broad range of industry sectors, including healthcare, automobiles, chemicals, consumer products and retail, real estate, container shipping, energy and natural resources, high-tech, infrastructure and transportation, and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65105A00" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="61B4DB48" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722F0DC6" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="2197131A" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDF0451" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="2FCB8BA2" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international pharmaceutical manufacturer on antitrust issues in its proposed cooperation with an online diagnostics and pharmaceutical distribution business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243E4A29" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="6B5376EA" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eastman Chemical Company, a global manufacturer of chemical products, on the first abuse of dominance investigation initiated by the SAIC in the industry, as well as on an NDRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FFF090" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="1B73439C" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three state-owned port groups (Tianjin Port, Dalian Port and Yantian Port) on reaching favorable results in an NDRC antitrust investigation into alleged abuses of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6A5FFC" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="07E1DCE2" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Medtronic, a multinational medical device company, in successfully obtaining reduced fines in an NDRC investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C986653" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="798854DE" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chrysler, Daimler and Chang</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an Ford in successfully obtaining reduced fines in three out of the five published NDRC resale price maintenance cases against multinational automobile companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53108827" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="56F641DF" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three multinational automobile companies in similar resale price maintenance investigations initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A4494E" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="5B048C4C" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading global high-tech company in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EF56C8" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="06A787F1" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised H</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ö</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>egh Autoliners, an international shipping company, on the first successful defense against an NDRC cartel investigation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45494C2C" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="1EAE7740" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading US toy manufacturing company on its defense against allegations by the local competition law enforcement that the company breached the PRC Anti-unfair Competition Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7A672B" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="11B585D6" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading Swiss medical device manufacturer on responding to allegations of abuse of dominant position in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5F943C" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="45D986E7" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several multinational and Chinese domestic manufacturing companies on antitrust issues arising from their cooperation and distribution agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21211745" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="781EBD1A" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company and several state-owned company groups in setting up their internal antitrust compliance programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7975B3EF" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="76DDB9E5" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B24883A" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="43694CAE" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Danaher on the PRC merger filing for its USD 21.4 billion acquisition of GE Healthcare Life Sciences</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Biopharma Business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A504938" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="5EB35B50" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on its acquisitions of real estate in China and its recent acquisition of real estate assets in Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC84665" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="71B1960D" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Warburg Pincus LLC on the PRC merger control filing for its acquisition of shares of P&amp;D Investment Holding Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CA1E49" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="5DDD52A1" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mylan on its acquisition of Sebivo from Novartis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589D08DA" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="17CB16BD" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DKSH on the acquisition of DKSH</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s pharmaceutical distribution business in China by Warburg Pincus LLC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B991D03" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="03A8FE8F" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hyundai Motor Company on its joint venture with Aptiv PLC to develop autonomous driving technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F660AB" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="17DD76FD" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Beijing Mercedes-Benz Sales Service Co., Ltd. (BMBS) on the acquisition of the distribution business of Denza through contractual arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7B1AB8" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="60533D71" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on the investment in APM Monaco by a consortium led by TPG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67227721" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="1D389434" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on its acquisition of Genting</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Dream Cruises business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044930BC" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="70F1370A" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GE on its joint venture with Chaowei Power Holdings Limited to market a sodium-nickel-chloride battery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB1F1A2" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="473DDF70" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chindex on its PRC merger control filing for the USD 461 million takeover of Chindex by a group led by private equity firm TPG and Shanghai Fosun Pharmaceutical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E91E30" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="694F3E13" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CNPC on its PRC merger control filing for its acquisition of a Russian energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534E239B" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="031C2A69" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daimler AG on its PRC merger control filing for its carbon-fiber reinforced plastic components manufacturing joint venture with Toray and ACE and on its other antitrust matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B05FA01" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="2E92798E" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daimler AG and Robert Bosch on its PRC merger control filing for their joint venture for manufacturing electric motors for electric vehicles and hybrid electric vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1213E8" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="28C68910" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Davidson Kempner, GLG Partners, Centaurus Capital and Senrigan Capital on PRC merger control analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D5E254" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="46BEBE1F" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eni S.p.A. and Rosneft Oil Company on the PRC merger control filing for their joint venture for the exploration of oil and gas and for the development, production and marketing of oil and gas products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD3F961" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="01FDFF6C" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mahle on the PRC merger control filing for its acquisition of Behr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B14598D" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="1B520FAE" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised UGL on the PRC merger control filing for the sale of shares in DTZ to TPG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1680775E" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="5BC861A1" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Virgin Atlantic Airlines on its PRC merger control filing for its joint venture with Delta Airlines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB98D2C" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="6F9785D8" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised United Technologies Corporation on various issues under the PRC Anti-Monopoly Law in its proposed acquisition in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAE5552" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="592EE97F" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514661CD" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="61F4EFC5" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43095408" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="33D2796B" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Renmin University of China, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C426AD" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="2864724C" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155CD094" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="238F8A1A" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1559EEC1" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="4FC55306" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6472B9C3" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="281E0BDD" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B1E2A2" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="507CBCE1" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402570EF" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="77370E80" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FB95B1" w14:textId="77777777" w:rsidR="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="616F4477" w14:textId="77777777" w:rsidR="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="46AA85DC" w:rsidR="00686369" w:rsidRPr="002C1789" w:rsidRDefault="002C1789" w:rsidP="002C1789">
+    <w:p w14:paraId="5567FC3C" w14:textId="04A284A4" w:rsidR="00686369" w:rsidRPr="00DD4961" w:rsidRDefault="00DD4961" w:rsidP="00DD4961">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1789">
+      <w:r w:rsidRPr="00DD4961">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Ms. Wang worked in the Beijing office of a leading international law firm for five years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="002C1789" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00DD4961" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1810,386 +1810,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D6627D"/>
+    <w:nsid w:val="05C21951"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="718EBDA6"/>
+    <w:tmpl w:val="DDE084B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="072545F7"/>
+    <w:nsid w:val="0A9704CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DAE86C8"/>
+    <w:tmpl w:val="74A0C3C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="075F7BA1"/>
+    <w:nsid w:val="0E087338"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="496C0B72"/>
+    <w:tmpl w:val="8FE6CD74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09C31DFF"/>
+    <w:nsid w:val="1021737B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F814B766"/>
+    <w:tmpl w:val="D38C383E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="121855B4"/>
+    <w:nsid w:val="108B4D93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AC89B1E"/>
+    <w:tmpl w:val="6194C1BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="122372B8"/>
+    <w:nsid w:val="112C7DFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3226A72"/>
+    <w:tmpl w:val="A094B594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141D482B"/>
+    <w:nsid w:val="119A7E5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="755E28C0"/>
+    <w:tmpl w:val="EF42804A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14680268"/>
+    <w:nsid w:val="13E438FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9CED66E"/>
+    <w:tmpl w:val="59FA22E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F22D3F"/>
+    <w:nsid w:val="193A0EC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="795420F2"/>
+    <w:tmpl w:val="37C86DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A74178D"/>
+    <w:nsid w:val="193C4B94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E184860"/>
+    <w:tmpl w:val="1624D062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AB42F8D"/>
+    <w:nsid w:val="1A0A34E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6D096B4"/>
+    <w:tmpl w:val="B85C1D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20CB50EE"/>
+    <w:nsid w:val="1AAE35E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E861CD8"/>
+    <w:tmpl w:val="79D8D008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="279700A0"/>
+    <w:nsid w:val="204F2175"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55DE7F1A"/>
+    <w:tmpl w:val="153E3792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2858691A"/>
+    <w:nsid w:val="22067218"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2ED28802"/>
+    <w:tmpl w:val="560C8018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28AB632D"/>
+    <w:nsid w:val="22D33515"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC8CCA76"/>
+    <w:tmpl w:val="E67EF8F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B36626B"/>
+    <w:nsid w:val="25795D64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59F8F66A"/>
+    <w:tmpl w:val="A6A2304C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D5C67C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6F021DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2258,117 +2279,96 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31747005"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="315F4182"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1646EF1C"/>
+    <w:tmpl w:val="BFA21EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33667FD8"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="344F6E3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD98E9F8"/>
+    <w:tmpl w:val="E7B4A414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ABC093D"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3563472F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE92086E"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="E3F4BFA8"/>
+    <w:tmpl w:val="014AD92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2459,594 +2459,594 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BF9781D"/>
+    <w:nsid w:val="3C05503E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAF09712"/>
+    <w:tmpl w:val="25965B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DAF2916"/>
+    <w:nsid w:val="40E24FA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB94FB8E"/>
+    <w:tmpl w:val="AA6A35D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B02831"/>
+    <w:nsid w:val="468A6A61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48D81E12"/>
+    <w:tmpl w:val="84228390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45FA5785"/>
+    <w:nsid w:val="47F95CB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13DC2994"/>
+    <w:tmpl w:val="59F4380A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C215A5A"/>
+    <w:nsid w:val="49020F45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAAC2356"/>
+    <w:tmpl w:val="E2A20388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CC02EFA"/>
+    <w:nsid w:val="51795766"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="831AFEEE"/>
+    <w:tmpl w:val="B65212F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB40054"/>
+    <w:nsid w:val="531A407B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DBAC874"/>
+    <w:tmpl w:val="FC3061BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50DB1518"/>
+    <w:nsid w:val="58CB1B7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5156D070"/>
+    <w:tmpl w:val="95CEA19E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A3C0102"/>
+    <w:nsid w:val="5C5033BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9612996C"/>
+    <w:tmpl w:val="F9000B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8D0A75"/>
+    <w:nsid w:val="63FF6B2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69705B42"/>
+    <w:tmpl w:val="2F009600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CD82391"/>
+    <w:nsid w:val="6A3B3788"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DBAC874"/>
+    <w:tmpl w:val="EFA05DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="616B7F72"/>
+    <w:nsid w:val="6A6272F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12F007C0"/>
+    <w:tmpl w:val="40BA9E02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="683622D2"/>
+    <w:nsid w:val="6E811BD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6F20AF4"/>
+    <w:tmpl w:val="F0DCBCC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A267EA2"/>
+    <w:nsid w:val="6EBB4656"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A6E64A2"/>
+    <w:tmpl w:val="AA1C9948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A3122E0"/>
+    <w:nsid w:val="727D7EFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="473C53A4"/>
+    <w:tmpl w:val="7F8ED200"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EE80B6C"/>
+    <w:nsid w:val="77EC735D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="346C5D6E"/>
+    <w:tmpl w:val="F1A4DB4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="711B6041"/>
+    <w:nsid w:val="7A7D68F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A9E4166"/>
+    <w:tmpl w:val="DBA04242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D52559"/>
+    <w:nsid w:val="7C8F4B02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B59CBE8A"/>
+    <w:tmpl w:val="339C3DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AA00FC4"/>
+    <w:nsid w:val="7D822B50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EC80D32"/>
+    <w:tmpl w:val="49745332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CB177A6"/>
+    <w:nsid w:val="7EF13094"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C588A3C"/>
+    <w:tmpl w:val="D38C383E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12">
-[...35 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="25">
-[...49 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3074,51 +3074,50 @@
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
-    <w:rsid w:val="002C1789"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
@@ -3175,50 +3174,51 @@
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
+    <w:rsid w:val="00DD4961"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -4280,61 +4280,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C1789"/>
+    <w:rsid w:val="00DD4961"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002C1789"/>
+    <w:rsid w:val="00DD4961"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4618,51 +4618,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAFDAD45-753A-4EC2-B636-E609037D05DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64D61894-6188-4313-9C97-B377A04C4A85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>798</Words>
   <Characters>4553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5341</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>