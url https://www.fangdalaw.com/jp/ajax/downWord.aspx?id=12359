--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="41D0737E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="69A43518" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="006B3132">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A837D6">
+            <w:r w:rsidRPr="006B3132">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LINGQI WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="74EB8335" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+          <w:p w14:paraId="706EB16B" w14:textId="5B95CAB6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="006B3132">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A837D6">
+            <w:r w:rsidRPr="006B3132">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A837D6">
+            <w:r w:rsidRPr="006B3132">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A837D6">
+            <w:r w:rsidRPr="006B3132">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0A1591AD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+          <w:p w14:paraId="6199424A" w14:textId="1C8E7EA9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="006B3132">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A837D6">
+            <w:r w:rsidRPr="006B3132">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7882526A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+          <w:p w14:paraId="4F910ACA" w14:textId="219DEB5E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="006B3132">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A837D6">
+            <w:r w:rsidRPr="006B3132">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingqi.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7CD5A3BF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A837D6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5470F67B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AF7DD56" wp14:editId="58F77A3B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CACB0F1" wp14:editId="3E24EAB1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3AA0B208" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A837D6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="425B440C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A837D6">
+            <w:r w:rsidRPr="006B3132">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LINGQI WANG SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION AND RESTRUCTURING AND INSOLVENCY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4311DE66" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="72C82BF6" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1850 +456,1850 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172DA981" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A837D6">
+    <w:p w14:paraId="415243E2" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lingqi specializes in commercial dispute resolution and restructuring and insolvency, particularly matters with cross-border elements. As litigation and arbitration counsel for corporations, private equity firms, hedge funds, and financial institutions, Lingqi handles significant commercial cases, including disputes involving buyout/minority investment, joint ventures, corporate control, contract and other complex commercial matters. In areas of restructuring and insolvency, Lingqi regularly acts as court-appointed administrator or counsel for shareholders, debtors, creditors and restructuring sponsors in large, complex cases of out-of-court restructuring, liquidation, reorganization and involuntary dissolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485EB3CE" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="2E29AE28" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2274CCDF" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A837D6">
+    <w:p w14:paraId="75A700B6" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Dispute Resolutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E399B6" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="1850C863" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a property developer with offshore structure in a shareholders dispute involving both Chinese and offshore litigations, with a dispute amount near RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E585384" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="5A429A72" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Hong Kong-appointed administrator in enforcing an RMB 2 billion judgement against a debtor in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0268872F" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="3F745780" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of the manager of a private equity fund in a series of cross-border disputes with the limited partners at a value over RMB 4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423267E8" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="29831245" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various internationally renowned venture capital and private equity funds in disputes related to their China investment, including shareholder disputes, joint venture disputes, and matters relating to company dissolution and liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230154DA" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="3159496C" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Germany real-estate investment fund in SHIAC arbitration and related court proceedings in connection with dispute over the acquisition of a RMB 700 million real-estate project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466E2EAB" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="3F2D90BD" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Brazilian manufacturer in litigation arising from its acquisition of a Chinese company, which litigation also involved offshore arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A904E33" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="559E4B76" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Chinese private equity house in a merger and acquisition dispute for RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706A9B83" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="70E958E6" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a European bank in litigation for RMB 200 million in respect of a cross-border financing arrangement and collateral management agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0339C5" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="6B6E7FB0" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Korean multinational corporation in respect of a shareholder derivative litigation against its Chinese joint venture partner, which proceeding was handled in parallel with arbitration proceedings in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8D69C6" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="017F4850" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a global energy company in a shareholder dispute with its Chinese joint venture partner, involving derivative litigation in China and foreign arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50876CB1" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="5D6A0006" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. based manufacturer in a series of environment pollution disputes in China involving over 50 claimants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574429CA" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="43A79BC5" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Germany real estate project management company in a contract dispute involving multiple and competing CIETAC arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1BC2F8" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A837D6">
+    <w:p w14:paraId="27E9B572" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Restructuring and Insolvency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA825F6" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="0E430F37" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as administrator and joint administrators appointed by Chinese courts in a number of large and complicated bankruptcy reorganization and liquidation proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A20430" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="269E4A16" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various ad hoc committees of holders of USD bonds issued by a China-based issuer in relation to bond defaults and debt restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFBC156" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="2E9FC530" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of several internationally renowned special opportunity funds in their acquisition of distressed assets and investment in debt restructuring in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E340521" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="3FA74B0F" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various foreign banks in relation to the cross-border insolvency and restructuring of China-based debtors and guarantors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7AC2FE" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="1C67B6CB" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a number of U.S. companies under or about to enter Chapter 11 proceedings in respect to the restructuring of their Chinese operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091EBFAC" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="3D841743" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of an European steel manufacturer in restructuring its Chinese business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7966002C" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="1ECC9E3E" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. retail company in restructuring its e-commerce business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F9DD3D" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="59282992" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. cold storage operator in restructuring its Chinese business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1DFFC3" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="5EBD8EE7" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of foreign liquidators and provisional liquidators in respect of taking over control of Chinese subsidiaries and enforcement actions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FBB249" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="2628E2F2" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of multiple creditors in the bankruptcy reorganization of a distressed Chinese ship builder, involving multiple litigations, enforcement actions as well as bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4CA788" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="7276DF46" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. investment bank on its exercise of shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s right-of-first-refusal in relation to the disposal of distressed assets, involving overlapping bankruptcy issues and regulatory issues of securities law and foreign exchange regulation; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466757EC" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="41C05371" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. healthcare company in compulsory liquidation of its Chinese joint ventures in the context of shareholder deadlock with its Chinese joint venture partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683048AC" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="4A4681D2" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB2D6B7" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="08915F52" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7FA228" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="294A7D20" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University Law School, LL.M, Harlan Fiske Stone Scholar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41510381" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="623B4EFC" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A0EC31" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="3A004735" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6916D1EF" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="4EFFB7B2" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BF4059" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="4AE49C43" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C2F33D" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="016A7F49" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lingqi joined Fangda Partners in 2012 after working at another renowned Chinese firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FEC45B" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="5E9F92A1" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B591ED7" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="2E55D636" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3CE3FB" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="4ACBFE4C" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, The First Xiamen Cross-Border Insolvency Colloquium, hosted by Xiamen Bankruptcy Court, July 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C232A32" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="65DCAE66" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, Symposium on the Judicial Assistance Regime on Insolvency between Mainland China and Hong Kong SAR, hosted by Shanghai Bankruptcy Court, July 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34ED0237" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="547BFA96" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, Forum on Cross-boundary Insolvency Cooperation between the Mainland China and Hong Kong SAR, hosted by Shenzhen Bankruptcy Court, May 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B342624" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="5C9D69C3" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Restructuring PRC Companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, lectures and webinars hosted by various investment banks, private equity funds, and specialized publishers in the restructuring sector from 2019 through 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8314B6" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="5E701010" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Directors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Duties and Liabilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, INSOL Beijing and Shanghai Seminars, October 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5AD6B3" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="264A1993" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fundamental Issues of Cross-border Insolvency Cooperation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, China Bankruptcy Law Symposium, Special Session on Cross-border Insolvency and Optimization of Doing Business, Suzhou, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139631BE" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="0D4132F8" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Insolvency Regime and Cross-border Insolvency</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRR Live 2 HK, Hong Kong, November 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634A196A" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="7D1AD7EC" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Out-of-court Restructuring</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Eight East-Asia Insolvency and Restructuring Symposium held by China Banking Law Society, September 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047E3846" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="61F2995F" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Effective Dispute Resolution for BRI Investments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, SIAC-SHIAC Conference, Shanghai, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00742A1D" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="3746D239" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Disputes of Private Equity Funds and Cross-border Parallel Proceedings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, SHIAC seminar on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cross-border Dispute Resolution of Private Equity Funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, November 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725E35E7" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="3D298381" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, SHIAC seminar on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prospect and Application of UNCITRAL Rules by Chinese Arbitration Institutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F672E5B" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="2C767935" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3197A4C7" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="4CF1D460" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Journals and Books   Five ways to fail in your PRC interim relief application, Hong Kong Lawyer (2022) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA5B145" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="3FB5C93C" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IBA Toolkit on Insolvency and Arbitration, China Chapter (2021) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0B728B" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="5EDB9BC7" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asia-Pacific Restructuring Review 2021, China Chapter, Global Restructuring Review </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533B66B5" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="6CD2035B" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Chambers Global Practice Guides </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insolvency, China Chapter (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ECB32E" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="012CB13B" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Recognition of Foreign Insolvency Proceedings and VIE Structures, International Insolvency &amp; Restructuring Report (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0943645C" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="3B1EDB25" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2016, International Financial Law Review (2016) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C5117D" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="73C3E300" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enforcement of Judgments and Arbitral Awards: A Global Guide from Practical Law 2nd Edition (China Chapter), Thomson Reuters (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC23405" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="397ECA89" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2015, International Financial Law Review (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12206778" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="76961E6E" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Papers and Research Projects   Judicial Practice of the Bankruptcy of Financial Institutions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Comparative Law Perspective, research project commissioned by Shanghai Financial Court (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17455A71" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="32001C58" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assistance in Cross-border Insolvency of Group Companies, research project commissioned by Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Court (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C53C43B" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="10A99F29" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Review of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Thumb Case</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Perspective of Cross-border Bankruptcy, Research Paper for the Fourth China Bankruptcy Law Practice Forum (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D41BAB4" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="046A48C5" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Latest Development of Cross-border Insolvency, The Second Summit of Market-Oriented Bankruptcy (2018) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696BA125" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="4464958C" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Several Fundamental Issues of Cooperation in Cross-border Insolvency, The Tenth China Bankruptcy Law Forum (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3175CA6A" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="48A966C5" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6006338C" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="71D213BF" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Asian Advisory Council of INSOL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F90450" w14:textId="77777777" w:rsidR="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="55CCC1C0" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Foreign Affairs Committee of Shanghai Bar Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="312A22DD" w:rsidR="00686369" w:rsidRPr="00A837D6" w:rsidRDefault="00A837D6" w:rsidP="00A837D6">
+    <w:p w14:paraId="5567FC3C" w14:textId="317837DC" w:rsidR="00686369" w:rsidRPr="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A837D6">
+      <w:r w:rsidRPr="006B3132">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Shanghai International Arbitration Centre (SHIAC) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A837D6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="006B3132" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2497,1392 +2497,1392 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="020D6AB9"/>
+    <w:nsid w:val="00CB1BA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3CC0D4C"/>
+    <w:tmpl w:val="2FF63B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03005252"/>
+    <w:nsid w:val="038535A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B944F32A"/>
+    <w:tmpl w:val="D3E8EA50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036736AA"/>
+    <w:nsid w:val="05302F25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50F06070"/>
+    <w:tmpl w:val="D804D022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="046A05F2"/>
+    <w:nsid w:val="0F892250"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D89094BE"/>
+    <w:tmpl w:val="A6D48F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D211B3"/>
+    <w:nsid w:val="0FA13D8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29A65356"/>
+    <w:tmpl w:val="03A63E68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09095B71"/>
+    <w:nsid w:val="10EE3896"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A07644AA"/>
+    <w:tmpl w:val="F7F29FE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A546638"/>
+    <w:nsid w:val="13C933AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC28662C"/>
+    <w:tmpl w:val="A9E8B6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA7342D"/>
+    <w:nsid w:val="17206017"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6958B3FE"/>
+    <w:tmpl w:val="37D0A74E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C012399"/>
+    <w:nsid w:val="182A3979"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CA44942"/>
+    <w:tmpl w:val="B590F348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC37080"/>
+    <w:nsid w:val="1AB54D25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="710EC08E"/>
+    <w:tmpl w:val="67A48F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F600445"/>
+    <w:nsid w:val="1C7E49BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0F665BA"/>
+    <w:tmpl w:val="A5368B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154822BB"/>
+    <w:nsid w:val="1CAB76C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE34E2BE"/>
+    <w:tmpl w:val="4F167A6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1687726D"/>
+    <w:nsid w:val="2B0B75FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45FEB1D2"/>
+    <w:tmpl w:val="D804D022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17484AB5"/>
+    <w:nsid w:val="2F56234F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37F4D76C"/>
+    <w:tmpl w:val="5650CE9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A1139C4"/>
+    <w:nsid w:val="2FCA26DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D70A3B08"/>
+    <w:tmpl w:val="2FB8F206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D421CE0"/>
+    <w:nsid w:val="30C41751"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1ECFC26"/>
+    <w:tmpl w:val="A76095AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D592404"/>
+    <w:nsid w:val="32CD1B07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EE6F7AE"/>
+    <w:tmpl w:val="05F04CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D6B4304"/>
+    <w:nsid w:val="33324039"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CCACDC4"/>
+    <w:tmpl w:val="40B24E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FB76E6D"/>
+    <w:nsid w:val="347D4AC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26723CB2"/>
+    <w:tmpl w:val="E95E68EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266D5C9C"/>
+    <w:nsid w:val="35355E86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A260C046"/>
+    <w:tmpl w:val="8A50B064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27103E75"/>
+    <w:nsid w:val="365D4C7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACF84C1A"/>
+    <w:tmpl w:val="FF6C64D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CBC5C65"/>
+    <w:nsid w:val="3914672C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B841CB4"/>
+    <w:tmpl w:val="088C5EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DB823B0"/>
+    <w:nsid w:val="3B5B5A79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90E4E8CA"/>
+    <w:tmpl w:val="DAA0AB4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E467DD2"/>
+    <w:nsid w:val="3BC7002E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F28C688E"/>
+    <w:tmpl w:val="1B90B294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F6C6F15"/>
+    <w:nsid w:val="3DB21FFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CA0F34C"/>
+    <w:tmpl w:val="3B988D70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33022331"/>
+    <w:nsid w:val="3FC82B46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E667C12"/>
+    <w:tmpl w:val="C42C58D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B87775E"/>
+    <w:nsid w:val="43E61347"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDBE1288"/>
+    <w:tmpl w:val="2B68B32E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D8A138E"/>
+    <w:nsid w:val="45A03E38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="710EC08E"/>
+    <w:tmpl w:val="411C2D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FEB697B"/>
+    <w:nsid w:val="462838C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AE2A67C"/>
+    <w:tmpl w:val="73AACDC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FED2474"/>
+    <w:nsid w:val="46E74E3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEF02E08"/>
+    <w:tmpl w:val="7FCC4240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42574AFB"/>
+    <w:nsid w:val="47E90981"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F418F1CE"/>
+    <w:tmpl w:val="F69EBC60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42B3133F"/>
+    <w:nsid w:val="4A112473"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD10A5F6"/>
+    <w:tmpl w:val="E6BC40DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432521E5"/>
+    <w:nsid w:val="4A9A3197"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16BEDB46"/>
+    <w:tmpl w:val="B00EB254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432E7393"/>
+    <w:nsid w:val="4BA25CFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4EA9DF2"/>
+    <w:tmpl w:val="C5D2B6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465278DD"/>
+    <w:nsid w:val="4CE64D96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBE8CED4"/>
+    <w:tmpl w:val="E2D80EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46BC5890"/>
+    <w:nsid w:val="4F79204A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CF61CD4"/>
+    <w:tmpl w:val="B532F43A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475E22C7"/>
+    <w:nsid w:val="50FF03A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFF82270"/>
+    <w:tmpl w:val="DBFC0286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="498819A8"/>
+    <w:nsid w:val="55A865B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B846FD4C"/>
+    <w:tmpl w:val="CC1832A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AE461E6"/>
+    <w:nsid w:val="56A674D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77962D76"/>
+    <w:tmpl w:val="1564E994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CFD39EA"/>
+    <w:nsid w:val="57115D7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5106DBFE"/>
+    <w:tmpl w:val="A0848790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ED057D6"/>
+    <w:nsid w:val="5ADD06FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2B26A04"/>
+    <w:tmpl w:val="337201A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50866F53"/>
+    <w:nsid w:val="644F05FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ECAFBD2"/>
+    <w:tmpl w:val="7190191A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517E13B9"/>
+    <w:nsid w:val="68ED2128"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBD40996"/>
+    <w:tmpl w:val="B8BEF3C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51DD4AA0"/>
+    <w:nsid w:val="6B7066A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="044C1136"/>
+    <w:tmpl w:val="431014DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A8A31A6"/>
+    <w:nsid w:val="6C6A6BC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D72DAC6"/>
+    <w:tmpl w:val="7868968A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FA62D89"/>
+    <w:nsid w:val="6E8F2EBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D1AEB4E"/>
+    <w:tmpl w:val="A728158C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="610016E5"/>
+    <w:nsid w:val="7192482F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB92F462"/>
+    <w:tmpl w:val="1B1207F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="639B0ED2"/>
+    <w:nsid w:val="75C66EB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="238E502A"/>
+    <w:tmpl w:val="68CA8740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67207CAB"/>
+    <w:nsid w:val="78A05EF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA24706A"/>
+    <w:tmpl w:val="846EF7D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A92270F"/>
+    <w:nsid w:val="791B5367"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC3E8794"/>
+    <w:tmpl w:val="4E825718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E1D0C50"/>
+    <w:nsid w:val="7A0A34B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3432EFEA"/>
+    <w:tmpl w:val="314A5B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7243536A"/>
+    <w:nsid w:val="7B8578FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C05072C0"/>
+    <w:tmpl w:val="52A27FA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73AC6BC1"/>
+    <w:nsid w:val="7BFA6D83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9CAD0EA"/>
+    <w:tmpl w:val="9170E874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="792979A7"/>
+    <w:nsid w:val="7C09313D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF387BE2"/>
+    <w:tmpl w:val="8B40BC6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="798E0AF9"/>
+    <w:nsid w:val="7C0E7A61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EB6455C"/>
+    <w:tmpl w:val="551681DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AE0341E"/>
+    <w:nsid w:val="7E7E7188"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43F219C8"/>
+    <w:tmpl w:val="0FEC236C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="7">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="20">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="29">
-[...17 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="37">
-[...49 lines deleted...]
-  </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3949,93 +3949,93 @@
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
+    <w:rsid w:val="006B3132"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00A837D6"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -5117,61 +5117,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A837D6"/>
+    <w:rsid w:val="006B3132"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A837D6"/>
+    <w:rsid w:val="006B3132"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5455,51 +5455,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BA259F1-2750-402C-A635-17A2D83FC544}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CF36CE9-7A79-47C1-A996-211F84079519}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1264</Words>
   <Characters>7210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>