--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="69A43518" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+          <w:p w14:paraId="2C4F11E8" w14:textId="43A46CC0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00152387" w:rsidP="00152387">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006B3132">
+            <w:r w:rsidRPr="00152387">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LINGQI WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5B95CAB6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+          <w:p w14:paraId="706EB16B" w14:textId="15ECDF7D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00152387" w:rsidP="00152387">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006B3132">
+            <w:r w:rsidRPr="00152387">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B3132">
+            <w:r w:rsidRPr="00152387">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B3132">
+            <w:r w:rsidRPr="00152387">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1C8E7EA9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+          <w:p w14:paraId="6199424A" w14:textId="3B467ACE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00152387" w:rsidP="00152387">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006B3132">
+            <w:r w:rsidRPr="00152387">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="219DEB5E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+          <w:p w14:paraId="4F910ACA" w14:textId="19E1F3C0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00152387" w:rsidP="00152387">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006B3132">
+            <w:r w:rsidRPr="00152387">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingqi.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5470F67B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="674DBAEE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00152387" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CACB0F1" wp14:editId="3E24EAB1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C093206" wp14:editId="341FCF31">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="425B440C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006B3132" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0C50C819" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00152387" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006B3132">
+            <w:r w:rsidRPr="00152387">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LINGQI WANG SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION AND RESTRUCTURING AND INSOLVENCY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C82BF6" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4B4890D8" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1850 +456,1850 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415243E2" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B3132">
+    <w:p w14:paraId="0B16E64E" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lingqi specializes in commercial dispute resolution and restructuring and insolvency, particularly matters with cross-border elements. As litigation and arbitration counsel for corporations, private equity firms, hedge funds, and financial institutions, Lingqi handles significant commercial cases, including disputes involving buyout/minority investment, joint ventures, corporate control, contract and other complex commercial matters. In areas of restructuring and insolvency, Lingqi regularly acts as court-appointed administrator or counsel for shareholders, debtors, creditors and restructuring sponsors in large, complex cases of out-of-court restructuring, liquidation, reorganization and involuntary dissolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E29AE28" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="5C90FFCD" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A700B6" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B3132">
+    <w:p w14:paraId="57E59358" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Dispute Resolutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1850C863" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="2D4DF05A" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a property developer with offshore structure in a shareholders dispute involving both Chinese and offshore litigations, with a dispute amount near RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A429A72" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="091FE82B" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Hong Kong-appointed administrator in enforcing an RMB 2 billion judgement against a debtor in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F745780" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="2D4F2783" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of the manager of a private equity fund in a series of cross-border disputes with the limited partners at a value over RMB 4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29831245" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="75E3051B" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various internationally renowned venture capital and private equity funds in disputes related to their China investment, including shareholder disputes, joint venture disputes, and matters relating to company dissolution and liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3159496C" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="586CEF2B" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Germany real-estate investment fund in SHIAC arbitration and related court proceedings in connection with dispute over the acquisition of a RMB 700 million real-estate project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2D90BD" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="78165B12" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Brazilian manufacturer in litigation arising from its acquisition of a Chinese company, which litigation also involved offshore arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559E4B76" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="0F258E0D" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Chinese private equity house in a merger and acquisition dispute for RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E958E6" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="248408B9" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a European bank in litigation for RMB 200 million in respect of a cross-border financing arrangement and collateral management agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6E7FB0" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="68CC7820" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Korean multinational corporation in respect of a shareholder derivative litigation against its Chinese joint venture partner, which proceeding was handled in parallel with arbitration proceedings in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017F4850" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="25036D13" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a global energy company in a shareholder dispute with its Chinese joint venture partner, involving derivative litigation in China and foreign arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6A0006" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="23C8F806" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. based manufacturer in a series of environment pollution disputes in China involving over 50 claimants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A79BC5" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="65D80E4F" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Germany real estate project management company in a contract dispute involving multiple and competing CIETAC arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E9B572" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B3132">
+    <w:p w14:paraId="6F645A6D" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Restructuring and Insolvency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E430F37" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="44CA9C11" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as administrator and joint administrators appointed by Chinese courts in a number of large and complicated bankruptcy reorganization and liquidation proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269E4A16" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="20B6204C" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various ad hoc committees of holders of USD bonds issued by a China-based issuer in relation to bond defaults and debt restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9FC530" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="5219093D" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of several internationally renowned special opportunity funds in their acquisition of distressed assets and investment in debt restructuring in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA74B0F" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="7478AC93" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various foreign banks in relation to the cross-border insolvency and restructuring of China-based debtors and guarantors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C67B6CB" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="18D371CB" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a number of U.S. companies under or about to enter Chapter 11 proceedings in respect to the restructuring of their Chinese operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D841743" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="4A17900D" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of an European steel manufacturer in restructuring its Chinese business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECC9E3E" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="0EA9BB9A" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. retail company in restructuring its e-commerce business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59282992" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="2135B136" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. cold storage operator in restructuring its Chinese business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBD8EE7" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="0240AFCC" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of foreign liquidators and provisional liquidators in respect of taking over control of Chinese subsidiaries and enforcement actions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2628E2F2" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="2A293A2A" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of multiple creditors in the bankruptcy reorganization of a distressed Chinese ship builder, involving multiple litigations, enforcement actions as well as bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7276DF46" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="66F3DDC1" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. investment bank on its exercise of shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s right-of-first-refusal in relation to the disposal of distressed assets, involving overlapping bankruptcy issues and regulatory issues of securities law and foreign exchange regulation; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C05371" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="4FB6E2EC" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. healthcare company in compulsory liquidation of its Chinese joint ventures in the context of shareholder deadlock with its Chinese joint venture partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4681D2" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="5DF078AC" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08915F52" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="0164A34C" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294A7D20" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="68808F55" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University Law School, LL.M, Harlan Fiske Stone Scholar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623B4EFC" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="25D42DCD" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A004735" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="0FC536C2" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFFB7B2" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="4C3B7A7E" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE49C43" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="464438C4" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016A7F49" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="22BA9ADD" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lingqi joined Fangda Partners in 2012 after working at another renowned Chinese firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9F92A1" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="6C9B4E14" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E55D636" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="547370B2" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACBFE4C" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="04FFE854" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, The First Xiamen Cross-Border Insolvency Colloquium, hosted by Xiamen Bankruptcy Court, July 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DCAE66" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="34744629" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, Symposium on the Judicial Assistance Regime on Insolvency between Mainland China and Hong Kong SAR, hosted by Shanghai Bankruptcy Court, July 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547BFA96" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="4FE597BC" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, Forum on Cross-boundary Insolvency Cooperation between the Mainland China and Hong Kong SAR, hosted by Shenzhen Bankruptcy Court, May 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9D69C3" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="1D77F3A4" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Restructuring PRC Companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, lectures and webinars hosted by various investment banks, private equity funds, and specialized publishers in the restructuring sector from 2019 through 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E701010" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="6D0C2D55" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Directors</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Duties and Liabilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, INSOL Beijing and Shanghai Seminars, October 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264A1993" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="5CDC6418" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fundamental Issues of Cross-border Insolvency Cooperation</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, China Bankruptcy Law Symposium, Special Session on Cross-border Insolvency and Optimization of Doing Business, Suzhou, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4132F8" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="1AA6F092" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Insolvency Regime and Cross-border Insolvency</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRR Live 2 HK, Hong Kong, November 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1AD7EC" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="4DDEEAB3" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Out-of-court Restructuring</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Eight East-Asia Insolvency and Restructuring Symposium held by China Banking Law Society, September 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F2995F" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="7EEEFC58" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Effective Dispute Resolution for BRI Investments</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, SIAC-SHIAC Conference, Shanghai, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3746D239" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="62ABE62F" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Disputes of Private Equity Funds and Cross-border Parallel Proceedings</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, SHIAC seminar on </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cross-border Dispute Resolution of Private Equity Funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, November 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D298381" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="21D56CEB" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, SHIAC seminar on </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prospect and Application of UNCITRAL Rules by Chinese Arbitration Institutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C767935" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="628EAADD" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF1D460" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="5E9E8C13" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Journals and Books   Five ways to fail in your PRC interim relief application, Hong Kong Lawyer (2022) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB5C93C" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="3DC0E760" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IBA Toolkit on Insolvency and Arbitration, China Chapter (2021) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDB9BC7" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="0DB67AE1" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asia-Pacific Restructuring Review 2021, China Chapter, Global Restructuring Review </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD2035B" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="33701BEB" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Chambers Global Practice Guides </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insolvency, China Chapter (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012CB13B" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="20ADF63A" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Recognition of Foreign Insolvency Proceedings and VIE Structures, International Insolvency &amp; Restructuring Report (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1EDB25" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="6F8D739C" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2016, International Financial Law Review (2016) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C3E300" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="2BFADBAB" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enforcement of Judgments and Arbitral Awards: A Global Guide from Practical Law 2nd Edition (China Chapter), Thomson Reuters (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397ECA89" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="2B3C7120" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2015, International Financial Law Review (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76961E6E" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="45790B41" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Papers and Research Projects   Judicial Practice of the Bankruptcy of Financial Institutions </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Comparative Law Perspective, research project commissioned by Shanghai Financial Court (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32001C58" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="57814AC3" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assistance in Cross-border Insolvency of Group Companies, research project commissioned by Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Court (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A99F29" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="6679B560" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Review of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Thumb Case</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Perspective of Cross-border Bankruptcy, Research Paper for the Fourth China Bankruptcy Law Practice Forum (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046A48C5" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="652AB810" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Latest Development of Cross-border Insolvency, The Second Summit of Market-Oriented Bankruptcy (2018) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4464958C" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="6CDF922B" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Several Fundamental Issues of Cooperation in Cross-border Insolvency, The Tenth China Bankruptcy Law Forum (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A966C5" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="75F3D13C" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D213BF" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="050AF9C4" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Asian Advisory Council of INSOL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CCC1C0" w14:textId="77777777" w:rsidR="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="6F5C0C9C" w14:textId="77777777" w:rsidR="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Foreign Affairs Committee of Shanghai Bar Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="317837DC" w:rsidR="00686369" w:rsidRPr="006B3132" w:rsidRDefault="006B3132" w:rsidP="006B3132">
+    <w:p w14:paraId="5567FC3C" w14:textId="3112453C" w:rsidR="00686369" w:rsidRPr="00152387" w:rsidRDefault="00152387" w:rsidP="00152387">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3132">
+      <w:r w:rsidRPr="00152387">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Shanghai International Arbitration Centre (SHIAC) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006B3132" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00152387" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2497,1392 +2497,1392 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00CB1BA2"/>
+    <w:nsid w:val="012761E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FF63B2C"/>
+    <w:tmpl w:val="37F6309E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="038535A5"/>
+    <w:nsid w:val="01E56E81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3E8EA50"/>
+    <w:tmpl w:val="FACC273C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05302F25"/>
+    <w:nsid w:val="04C76B1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D804D022"/>
+    <w:tmpl w:val="566E13B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F892250"/>
+    <w:nsid w:val="05FF48B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6D48F10"/>
+    <w:tmpl w:val="22DEE9B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA13D8F"/>
+    <w:nsid w:val="06663855"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03A63E68"/>
+    <w:tmpl w:val="49EC5E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10EE3896"/>
+    <w:nsid w:val="06F92496"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7F29FE8"/>
+    <w:tmpl w:val="D90A0F44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C933AB"/>
+    <w:nsid w:val="0A50471A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9E8B6FE"/>
+    <w:tmpl w:val="BB0A06D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17206017"/>
+    <w:nsid w:val="0B100FF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37D0A74E"/>
+    <w:tmpl w:val="9AE85378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="182A3979"/>
+    <w:nsid w:val="0F973894"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B590F348"/>
+    <w:tmpl w:val="948A208E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AB54D25"/>
+    <w:nsid w:val="106A771C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67A48F7C"/>
+    <w:tmpl w:val="FA7E7A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C7E49BE"/>
+    <w:nsid w:val="12C25992"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5368B12"/>
+    <w:tmpl w:val="EC787144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CAB76C7"/>
+    <w:nsid w:val="136D785C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F167A6C"/>
+    <w:tmpl w:val="72907446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0B75FA"/>
+    <w:nsid w:val="17637756"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D804D022"/>
+    <w:tmpl w:val="43E07652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F56234F"/>
+    <w:nsid w:val="1BED1602"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5650CE9A"/>
+    <w:tmpl w:val="0AD4B450"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FCA26DA"/>
+    <w:nsid w:val="1D2B2714"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FB8F206"/>
+    <w:tmpl w:val="F8D234D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30C41751"/>
+    <w:nsid w:val="217E10E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A76095AA"/>
+    <w:tmpl w:val="9FE6A56C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CD1B07"/>
+    <w:nsid w:val="2283221D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05F04CAA"/>
+    <w:tmpl w:val="F272AD4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33324039"/>
+    <w:nsid w:val="28992A46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40B24E0C"/>
+    <w:tmpl w:val="15ACD4F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="347D4AC1"/>
+    <w:nsid w:val="28DD6CA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E95E68EC"/>
+    <w:tmpl w:val="08DE9B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35355E86"/>
+    <w:nsid w:val="2D246844"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A50B064"/>
+    <w:tmpl w:val="2D64BF0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="365D4C7F"/>
+    <w:nsid w:val="2DBB0DF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF6C64D4"/>
+    <w:tmpl w:val="82FA150E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3914672C"/>
+    <w:nsid w:val="30600C52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="088C5EC4"/>
+    <w:tmpl w:val="97B4507C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B5B5A79"/>
+    <w:nsid w:val="31915034"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAA0AB4C"/>
+    <w:tmpl w:val="E98A03AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC7002E"/>
+    <w:nsid w:val="36115B5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B90B294"/>
+    <w:tmpl w:val="0EDA37F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB21FFB"/>
+    <w:nsid w:val="37142F83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B988D70"/>
+    <w:tmpl w:val="BFC2247E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FC82B46"/>
+    <w:nsid w:val="3BFD174D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C42C58D2"/>
+    <w:tmpl w:val="0A884292"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E61347"/>
+    <w:nsid w:val="3DB91468"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B68B32E"/>
+    <w:tmpl w:val="15D4D6FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45A03E38"/>
+    <w:nsid w:val="43566ADE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="411C2D26"/>
+    <w:tmpl w:val="E9842E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="462838C7"/>
+    <w:nsid w:val="43584770"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73AACDC8"/>
+    <w:tmpl w:val="EE0250C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46E74E3C"/>
+    <w:nsid w:val="43CD596F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FCC4240"/>
+    <w:tmpl w:val="96EC5EAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47E90981"/>
+    <w:nsid w:val="45F164E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F69EBC60"/>
+    <w:tmpl w:val="09F8D2E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A112473"/>
+    <w:nsid w:val="49D66375"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6BC40DC"/>
+    <w:tmpl w:val="59B87CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A9A3197"/>
+    <w:nsid w:val="4BFC40F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B00EB254"/>
+    <w:tmpl w:val="FEB4F238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA25CFA"/>
+    <w:nsid w:val="4ED04D02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5D2B6B8"/>
+    <w:tmpl w:val="B5805E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CE64D96"/>
+    <w:nsid w:val="52A120B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2D80EF4"/>
+    <w:tmpl w:val="037AB408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F79204A"/>
+    <w:nsid w:val="53302962"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B532F43A"/>
+    <w:tmpl w:val="AFB8B656"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50FF03A3"/>
+    <w:nsid w:val="53FB0D21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBFC0286"/>
+    <w:tmpl w:val="B6763A4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55A865B5"/>
+    <w:nsid w:val="55BA76C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC1832A2"/>
+    <w:tmpl w:val="C96EF6C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A674D7"/>
+    <w:nsid w:val="57300AC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1564E994"/>
+    <w:tmpl w:val="FAD09DD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57115D7B"/>
+    <w:nsid w:val="575110BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0848790"/>
+    <w:tmpl w:val="0CAC75F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ADD06FC"/>
+    <w:nsid w:val="577321A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="337201A6"/>
+    <w:tmpl w:val="E32E0602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="644F05FD"/>
+    <w:nsid w:val="5805764A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7190191A"/>
+    <w:tmpl w:val="3DB601BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68ED2128"/>
+    <w:nsid w:val="5E1C339D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8BEF3C0"/>
+    <w:tmpl w:val="6720D808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B7066A2"/>
+    <w:nsid w:val="63D94D16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="431014DA"/>
+    <w:tmpl w:val="B9DCC4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C6A6BC9"/>
+    <w:nsid w:val="661045F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7868968A"/>
+    <w:tmpl w:val="01F0D632"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E8F2EBC"/>
+    <w:nsid w:val="670B4F5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A728158C"/>
+    <w:tmpl w:val="9D10156C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7192482F"/>
+    <w:nsid w:val="68D75182"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B1207F2"/>
+    <w:tmpl w:val="2E282D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75C66EB2"/>
+    <w:nsid w:val="6A796CF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68CA8740"/>
+    <w:tmpl w:val="57720626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78A05EF8"/>
+    <w:nsid w:val="6C2D4260"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="846EF7D8"/>
+    <w:tmpl w:val="49FEE3AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="791B5367"/>
+    <w:nsid w:val="6CAA7F7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E825718"/>
+    <w:tmpl w:val="3E8E57FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A0A34B2"/>
+    <w:nsid w:val="6D0E086B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="314A5B20"/>
+    <w:tmpl w:val="3E802A38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B8578FF"/>
+    <w:nsid w:val="718551DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52A27FA0"/>
+    <w:tmpl w:val="D8EA2332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BFA6D83"/>
+    <w:nsid w:val="75FC2044"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9170E874"/>
+    <w:tmpl w:val="AFE45EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C09313D"/>
+    <w:nsid w:val="76CF275B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B40BC6A"/>
+    <w:tmpl w:val="646036F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C0E7A61"/>
+    <w:nsid w:val="77C753CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="551681DE"/>
+    <w:tmpl w:val="49EC5E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E7E7188"/>
+    <w:nsid w:val="7E8D3E7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FEC236C"/>
+    <w:tmpl w:val="650E2FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="3">
-[...70 lines deleted...]
-  </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="35">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="36">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="38">
-[...52 lines deleted...]
-  </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3893,50 +3893,51 @@
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
+    <w:rsid w:val="00152387"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
@@ -3949,51 +3950,50 @@
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
-    <w:rsid w:val="006B3132"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
@@ -5117,61 +5117,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B3132"/>
+    <w:rsid w:val="00152387"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B3132"/>
+    <w:rsid w:val="00152387"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5455,51 +5455,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CF36CE9-7A79-47C1-A996-211F84079519}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{027E3EBE-FD41-444A-BBA4-504A14FDB00E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1264</Words>
   <Characters>7210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>