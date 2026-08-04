--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="15022184" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="30C0F931" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="00E26251">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00045D4B">
+            <w:r w:rsidRPr="00E26251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WENDY WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0DCC949B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+          <w:p w14:paraId="706EB16B" w14:textId="76248C43" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="00E26251">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00045D4B">
+            <w:r w:rsidRPr="00E26251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00045D4B">
+            <w:r w:rsidRPr="00E26251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00045D4B">
+            <w:r w:rsidRPr="00E26251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7C6DB501" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+          <w:p w14:paraId="6199424A" w14:textId="7325E0C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="00E26251">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00045D4B">
+            <w:r w:rsidRPr="00E26251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1142 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="17C5D822" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+          <w:p w14:paraId="4F910ACA" w14:textId="0F2CDE47" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="00E26251">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00045D4B">
+            <w:r w:rsidRPr="00E26251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wendy.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5954E98D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00045D4B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7765B60F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2990B558" wp14:editId="3057B58C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="140656D6" wp14:editId="47EC8F80">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1C015211" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00045D4B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4758153F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00045D4B">
+            <w:r w:rsidRPr="00E26251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WENDY WANG SPECIALIZES IN REAL ESTATE, CONSTRUCTION, AND INVESTMENT IN AND CONSTRUCTION OF INFRASTRUCTURE FACILITIES.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F82D46" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0419E2DA" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,982 +456,982 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F441BEC" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="1CDAA9C5" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13446983" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="6D07ED8E" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition of and investment in real estate and infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C39C8A" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="27E8C1BB" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised investors such as Redwood Group, IDI Gazeley, Prologis, Gaw Capital, SC Capital, Hillhouse and Brookfield on the acquisition, development, leasing and asset management of industrial and warehousing properties in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9263FD" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="044304BE" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSI Group in the acquisition of a residential property development project in Shanghai from CapitaLand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67788C76" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="5450E978" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in its investment in China Xintiandi, a subsidiary of Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374A30DA" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="7BB2611F" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kerry Properties in its acquisition, disposal, development and financing of real estate projects in Shanghai and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2472C533" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="1DB83358" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Advised GuocoLand on its investment in and development of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18 Steps</w:t>
       </w:r>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex project in Chongqing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3798C9BD" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="7CC76A8A" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GuocoLand in its sale of a commercial and art property in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F36C33" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="632D80F5" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gopher Asset in its acquisition with Sunac of a residential parcel in Xuhui, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A94B844" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="4363A224" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Expo Development Group in connection with an office/retail cooperation development project located in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33835228" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="343325F0" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Microport in its acquisition of an industrial park project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161042C4" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="21DDE3AC" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Funplus in its purchase of an office building in Xuhui District, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D6FF0A" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="7A0662C2" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covanta Energy in its investment, construction and operation of energy-from-waste facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118E07D5" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="5C7C7E42" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented M+W Group in its potential investment in a local design and engineering company in Suzhou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B9A505" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="27C84E35" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lanxess in its sale of an industrial property in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E45F0A" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="54AC6723" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leasing and asset management of real estate and infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74976550" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="2B3AEB87" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starbucks on its various store development and leasing projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15838F18" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="67DFDCE5" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised international clients, such as Citibank, Hilton International, and JP Morgan, on leasing and office fit-out matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4291B3" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="623BB140" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JP Morgan on procurement of IDC service projects in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C40A12" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="098D693D" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised NIO on leasing of exhibition stores in various cities in China and on daily operation matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F3EF46" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="748BB096" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Expo Development Group in connection with daily leasing and operational matters of office and commercial facilities in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57525949" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="7E1D4C07" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Singapore Government Investment Company on leasing matters for its Grade A office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BE588B" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="08107F62" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Center on its office building leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5C1316" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="540212A4" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Medtronic in its investment and leasing of its manufacturing and sales facilities in Lingang, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D9178F" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="045B3016" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Novartis in its leasing office and R&amp;D facilities for its Shanghai Campus located in Shanghai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Zhangjiang Hi-Tech Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E62A41E" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="282C3AC6" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nike in connection with a built-to-suit project located in Jiang Wan New Town, Shanghai and developed by Tishman Speyer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B854B49" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="64B419A5" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised adidas on its warehousing built-to-suit projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D8AD49" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="222DF8F3" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Honeywell in its factory built-to-suit project in Wuhan, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6839F762" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="74517ADA" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC2E448" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="6A104B16" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hershey in connection with the construction and fit-out of its manufacturing, retailing, and R&amp;D facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3BB402" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="1C5C3CA2" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Novartis in its development and construction of its Shanghai Campus Project located in Shanghai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Zhangjiang Hi-Tech Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D4C234" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="57B4C90C" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kimberly Clark, Novartis, and other international clients on various construction matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDB8177" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="34ABF42A" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Pelli Clarke Pelli Architects on its engineering design projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1433A914" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="3250198E" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Quintiles on the standardization of its construction contract documents to be used for China projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B4F824" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="7EB4D8D0" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E046A74" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="142EEC1F" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA89C00" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="7903D0F3" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AD6DF8" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="716F6B07" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A67ED2" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="18BA5000" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0345E51A" w14:textId="77777777" w:rsidR="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="04515882" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2B72B9D0" w:rsidR="00686369" w:rsidRPr="00045D4B" w:rsidRDefault="00045D4B" w:rsidP="00045D4B">
+    <w:p w14:paraId="5567FC3C" w14:textId="3FBD37C9" w:rsidR="00686369" w:rsidRPr="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00045D4B">
+      <w:r w:rsidRPr="00E26251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined the firm in 2010.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00045D4B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E26251" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1629,344 +1629,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="041C64C9"/>
+    <w:nsid w:val="000C038F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4DEA38A"/>
+    <w:tmpl w:val="A672F03E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE37436"/>
+    <w:nsid w:val="02DB2FE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FC00E82"/>
+    <w:tmpl w:val="813C6A6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11964ACD"/>
+    <w:nsid w:val="03D5420B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66A6584C"/>
+    <w:tmpl w:val="7F3C8440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15296D55"/>
+    <w:nsid w:val="04E03AC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCF22022"/>
+    <w:tmpl w:val="15D283B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="155B0832"/>
+    <w:nsid w:val="05361381"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A8C9140"/>
+    <w:tmpl w:val="EB2696CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="190A4927"/>
+    <w:nsid w:val="0A0F1240"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D69CAFF0"/>
+    <w:tmpl w:val="308A706A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A7248AC"/>
+    <w:nsid w:val="14412B9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EDC0DCA"/>
+    <w:tmpl w:val="88104506"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D987D73"/>
+    <w:nsid w:val="16241570"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="940AEB9A"/>
+    <w:tmpl w:val="2782155C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20324685"/>
+    <w:nsid w:val="1B071667"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9022D9E"/>
+    <w:tmpl w:val="78B6707C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22FC5943"/>
+    <w:nsid w:val="1F8F55E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D72AFA4A"/>
+    <w:tmpl w:val="FAB6D926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="284C1FCA"/>
+    <w:nsid w:val="216E3C12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5536850C"/>
+    <w:tmpl w:val="B22243D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A275591"/>
+    <w:nsid w:val="22706823"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2EE5DA4"/>
+    <w:tmpl w:val="2FBED344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D043E0A"/>
+    <w:nsid w:val="22CD5883"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDB6E8FA"/>
+    <w:tmpl w:val="3312A1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D4B5686"/>
+    <w:nsid w:val="23134E6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA1A0C64"/>
+    <w:tmpl w:val="5694D53C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23A0662B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B57E4522"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AEA10EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1508F0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2035,51 +2077,72 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36CE2AF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A32C5F80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2151,644 +2214,580 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F7240A8"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42102DF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="782CCABE"/>
+    <w:tmpl w:val="E17A89F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F8C2483"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43583E4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA6C4A00"/>
+    <w:tmpl w:val="B94ADC66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="420623A8"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4716487C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8116A83E"/>
+    <w:tmpl w:val="960A9D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45756D77"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B1104E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94BC54EA"/>
+    <w:tmpl w:val="5A001138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E2A795F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D4C100B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52ECB1F8"/>
+    <w:tmpl w:val="C6B819BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5227794A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54D414A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9B619CC"/>
+    <w:tmpl w:val="EADA30B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="535108C4"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55200047"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBBA0474"/>
+    <w:tmpl w:val="C10A280C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53AE016C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55D756E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BB8CC50"/>
+    <w:tmpl w:val="B9C8CF8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59CF2937"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="679D4EEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B634886A"/>
+    <w:tmpl w:val="45B6B7F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E3A308E"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68CF2009"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11205B3E"/>
+    <w:tmpl w:val="623039D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60101D91"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B213F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06CAEDE0"/>
+    <w:tmpl w:val="67F49940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="630158DB"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ADD7DE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="935254E6"/>
+    <w:tmpl w:val="7E4493D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66714235"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="725857E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="584A8D00"/>
+    <w:tmpl w:val="E3D85ADE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="667F6375"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74BB0181"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D69CAFF0"/>
+    <w:tmpl w:val="7F58CC4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="698141CD"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="764A490D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D2E769E"/>
+    <w:tmpl w:val="BFB2C790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E21349E"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78EB22C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3D80BB0"/>
+    <w:tmpl w:val="B22243D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7349039E"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79417DB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A3A6878"/>
+    <w:tmpl w:val="405C5832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750218CD"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C5A6684"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00B20BC0"/>
+    <w:tmpl w:val="51F20B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="8">
-[...62 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
-    <w:rsid w:val="00045D4B"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
@@ -2875,50 +2874,51 @@
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
+    <w:rsid w:val="00E26251"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -3979,61 +3979,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00045D4B"/>
+    <w:rsid w:val="00E26251"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00045D4B"/>
+    <w:rsid w:val="00E26251"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4317,51 +4317,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC5022AA-467E-4B31-83A8-96A476C931A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{290725B4-786B-4417-8DEE-CA78A1D867CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>582</Words>
   <Characters>3319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>