--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="30C0F931" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+          <w:p w14:paraId="2C4F11E8" w14:textId="26D61E71" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E26251">
+            <w:r w:rsidRPr="00FF4191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WENDY WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="76248C43" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+          <w:p w14:paraId="706EB16B" w14:textId="7F5A9E07" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E26251">
+            <w:r w:rsidRPr="00FF4191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E26251">
+            <w:r w:rsidRPr="00FF4191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E26251">
+            <w:r w:rsidRPr="00FF4191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7325E0C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+          <w:p w14:paraId="6199424A" w14:textId="526D6F99" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E26251">
+            <w:r w:rsidRPr="00FF4191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1142 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0F2CDE47" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+          <w:p w14:paraId="4F910ACA" w14:textId="4B5F2091" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E26251">
+            <w:r w:rsidRPr="00FF4191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wendy.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7765B60F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0122D057" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF4191" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="140656D6" wp14:editId="47EC8F80">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F9F5121" wp14:editId="78C19A95">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4758153F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E26251" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1B71284E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FF4191" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E26251">
+            <w:r w:rsidRPr="00FF4191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WENDY WANG SPECIALIZES IN REAL ESTATE, CONSTRUCTION, AND INVESTMENT IN AND CONSTRUCTION OF INFRASTRUCTURE FACILITIES.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0419E2DA" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="570D1FCD" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,982 +456,982 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDAA9C5" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="48F568EE" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D07ED8E" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="527B3273" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition of and investment in real estate and infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E8C1BB" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="520F6902" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised investors such as Redwood Group, IDI Gazeley, Prologis, Gaw Capital, SC Capital, Hillhouse and Brookfield on the acquisition, development, leasing and asset management of industrial and warehousing properties in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044304BE" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="436253F9" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSI Group in the acquisition of a residential property development project in Shanghai from CapitaLand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5450E978" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="51C4721A" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in its investment in China Xintiandi, a subsidiary of Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB2611F" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="7F916649" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kerry Properties in its acquisition, disposal, development and financing of real estate projects in Shanghai and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB83358" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="27677130" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Advised GuocoLand on its investment in and development of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18 Steps</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex project in Chongqing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC76A8A" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="05788DA4" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GuocoLand in its sale of a commercial and art property in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632D80F5" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="31E1BA7B" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gopher Asset in its acquisition with Sunac of a residential parcel in Xuhui, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4363A224" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="5E0427DA" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Expo Development Group in connection with an office/retail cooperation development project located in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343325F0" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="6C6E7AB4" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Microport in its acquisition of an industrial park project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DDE3AC" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="0502475D" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Funplus in its purchase of an office building in Xuhui District, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0662C2" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="06E07B14" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covanta Energy in its investment, construction and operation of energy-from-waste facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7C7E42" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="0F2774BB" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented M+W Group in its potential investment in a local design and engineering company in Suzhou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C84E35" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="4C1E175D" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lanxess in its sale of an industrial property in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AC6723" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="7E33CDE7" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leasing and asset management of real estate and infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3AEB87" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="388CF4AA" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starbucks on its various store development and leasing projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DFDCE5" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="42F893C8" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised international clients, such as Citibank, Hilton International, and JP Morgan, on leasing and office fit-out matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623BB140" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="16CD6BDE" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JP Morgan on procurement of IDC service projects in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098D693D" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="23296C33" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised NIO on leasing of exhibition stores in various cities in China and on daily operation matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748BB096" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="25D6477A" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Expo Development Group in connection with daily leasing and operational matters of office and commercial facilities in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1D4C07" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="154F7E73" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Singapore Government Investment Company on leasing matters for its Grade A office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08107F62" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="26513A73" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Center on its office building leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540212A4" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="7E07B789" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Medtronic in its investment and leasing of its manufacturing and sales facilities in Lingang, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045B3016" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="78475BDC" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Novartis in its leasing office and R&amp;D facilities for its Shanghai Campus located in Shanghai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Zhangjiang Hi-Tech Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282C3AC6" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="688C8816" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nike in connection with a built-to-suit project located in Jiang Wan New Town, Shanghai and developed by Tishman Speyer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B419A5" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="21F9DE92" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised adidas on its warehousing built-to-suit projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222DF8F3" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="417A4E6D" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Honeywell in its factory built-to-suit project in Wuhan, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74517ADA" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="6D83D27D" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A104B16" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="58703142" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hershey in connection with the construction and fit-out of its manufacturing, retailing, and R&amp;D facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5C3CA2" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="51DEE30C" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Novartis in its development and construction of its Shanghai Campus Project located in Shanghai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Zhangjiang Hi-Tech Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B4C90C" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="54EA2079" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kimberly Clark, Novartis, and other international clients on various construction matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34ABF42A" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="11E74B5F" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Pelli Clarke Pelli Architects on its engineering design projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3250198E" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="793A0D43" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Quintiles on the standardization of its construction contract documents to be used for China projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB4D8D0" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="32089A3A" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142EEC1F" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="07B9E9F3" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7903D0F3" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="2284A244" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716F6B07" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="4969DD22" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BA5000" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="4E061538" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04515882" w14:textId="77777777" w:rsidR="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="06A26A54" w14:textId="77777777" w:rsidR="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3FBD37C9" w:rsidR="00686369" w:rsidRPr="00E26251" w:rsidRDefault="00E26251" w:rsidP="00E26251">
+    <w:p w14:paraId="5567FC3C" w14:textId="1FD5BE82" w:rsidR="00686369" w:rsidRPr="00FF4191" w:rsidRDefault="00FF4191" w:rsidP="00FF4191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E26251">
+      <w:r w:rsidRPr="00FF4191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined the firm in 2010.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E26251" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FF4191" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1629,1123 +1629,1123 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000C038F"/>
+    <w:nsid w:val="0B50338E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A672F03E"/>
+    <w:tmpl w:val="3D54445C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02DB2FE1"/>
+    <w:nsid w:val="0D9A045F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="813C6A6C"/>
+    <w:tmpl w:val="CBF29696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03D5420B"/>
+    <w:nsid w:val="178F0C45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F3C8440"/>
+    <w:tmpl w:val="55144782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E03AC0"/>
+    <w:nsid w:val="18CC73B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15D283B6"/>
+    <w:tmpl w:val="92044380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05361381"/>
+    <w:nsid w:val="1EAF4F73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB2696CE"/>
+    <w:tmpl w:val="3A10DF28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A0F1240"/>
+    <w:nsid w:val="24EF1B62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="308A706A"/>
+    <w:tmpl w:val="5446938A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14412B9A"/>
+    <w:nsid w:val="2AB06C94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88104506"/>
+    <w:tmpl w:val="A5401DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16241570"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32517AB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2782155C"/>
+    <w:tmpl w:val="C3B21950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B071667"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32B32DDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78B6707C"/>
+    <w:tmpl w:val="75FA6CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F8F55E9"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32C14F09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAB6D926"/>
+    <w:tmpl w:val="7D5CB278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216E3C12"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34782CCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B22243D8"/>
+    <w:tmpl w:val="EA06A71C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22706823"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3569489B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FBED344"/>
+    <w:tmpl w:val="CBF29696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22CD5883"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36331350"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3312A1CA"/>
+    <w:tmpl w:val="79C6137E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23134E6B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E4409BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5694D53C"/>
+    <w:tmpl w:val="2F320F1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A0662B"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40554008"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B57E4522"/>
+    <w:tmpl w:val="79785838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AEA10EC"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="422C4EA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1508F0A"/>
+    <w:tmpl w:val="B516922A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="36CE2AF6"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="444F5B03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A32C5F80"/>
+    <w:tmpl w:val="54D26E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42102DF7"/>
+    <w:nsid w:val="458B2122"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E17A89F2"/>
+    <w:tmpl w:val="FA764628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43583E4E"/>
+    <w:nsid w:val="467F4B5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B94ADC66"/>
+    <w:tmpl w:val="4DF2CFAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4716487C"/>
+    <w:nsid w:val="4BD863CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="960A9D80"/>
+    <w:tmpl w:val="09D0F124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B1104E7"/>
+    <w:nsid w:val="576E722A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A001138"/>
+    <w:tmpl w:val="68A2A3A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D4C100B"/>
+    <w:nsid w:val="60A61C57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6B819BA"/>
+    <w:tmpl w:val="AAE802CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54D414A6"/>
+    <w:nsid w:val="60AF76C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EADA30B6"/>
+    <w:tmpl w:val="6952E4F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55200047"/>
+    <w:nsid w:val="614B3A97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C10A280C"/>
+    <w:tmpl w:val="143454E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D756E8"/>
+    <w:nsid w:val="62095066"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9C8CF8E"/>
+    <w:tmpl w:val="A1D62FC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="679D4EEF"/>
+    <w:nsid w:val="65D14AD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45B6B7F0"/>
+    <w:tmpl w:val="31027B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68CF2009"/>
+    <w:nsid w:val="674D51DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="623039D6"/>
+    <w:tmpl w:val="51883EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B213F6"/>
+    <w:nsid w:val="694A102D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67F49940"/>
+    <w:tmpl w:val="5E0A35A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ADD7DE4"/>
+    <w:nsid w:val="69595608"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E4493D6"/>
+    <w:tmpl w:val="DF8CBFAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="725857E6"/>
+    <w:nsid w:val="6AE75FD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3D85ADE"/>
+    <w:tmpl w:val="585C18C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74BB0181"/>
+    <w:nsid w:val="702F06CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F58CC4C"/>
+    <w:tmpl w:val="3B6C319E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="764A490D"/>
+    <w:nsid w:val="704026BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFB2C790"/>
+    <w:tmpl w:val="8BBE9886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78EB22C9"/>
+    <w:nsid w:val="7AA54F82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B22243D8"/>
+    <w:tmpl w:val="F9B8A7BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79417DB6"/>
+    <w:nsid w:val="7AE27334"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="405C5832"/>
+    <w:tmpl w:val="E0721746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C5A6684"/>
+    <w:nsid w:val="7E9E3F45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51F20B46"/>
+    <w:tmpl w:val="A3243B78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20">
-[...46 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2874,71 +2874,71 @@
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
-    <w:rsid w:val="00E26251"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
+    <w:rsid w:val="00FF4191"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -3979,61 +3979,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E26251"/>
+    <w:rsid w:val="00FF4191"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E26251"/>
+    <w:rsid w:val="00FF4191"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4317,51 +4317,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{290725B4-786B-4417-8DEE-CA78A1D867CB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5DA300B-491B-439F-947B-09F2BBB3B56D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>582</Words>
   <Characters>3319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>