--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,227 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1445211D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="696AA78E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="0018595D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00685AF9">
+            <w:r w:rsidRPr="0018595D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MICHAEL HAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="0E539F9B" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRPr="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+          <w:p w14:paraId="26D530B4" w14:textId="77777777" w:rsidR="0018595D" w:rsidRPr="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00685AF9">
+            <w:r w:rsidRPr="0018595D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00685AF9">
+            <w:r w:rsidRPr="0018595D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00685AF9">
+            <w:r w:rsidRPr="0018595D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="391EAF96" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+          <w:p w14:paraId="706EB16B" w14:textId="5BBA42B4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="0018595D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00685AF9">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00685AF9">
+            <w:r w:rsidRPr="0018595D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6942E2C2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+          <w:p w14:paraId="6199424A" w14:textId="139DE104" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="0018595D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00685AF9">
+            <w:r w:rsidRPr="0018595D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 6263 5859 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="46022171" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+          <w:p w14:paraId="4F910ACA" w14:textId="2ACDFFF7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="0018595D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00685AF9">
+            <w:r w:rsidRPr="0018595D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michael.han@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="73D30C95" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00685AF9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4479B248" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02969968" wp14:editId="7BB79D3B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BB947EE" wp14:editId="15BF8D8E">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,82 +278,82 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5AC9B448" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00685AF9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3BE17255" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00685AF9">
+            <w:r w:rsidRPr="0018595D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. HAN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00685AF9">
+            <w:r w:rsidRPr="0018595D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00685AF9">
+            <w:r w:rsidRPr="0018595D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>S PRACTICE FOCUSES ON CHINESE COMPETITION ISSUES RELATING TO M&amp;A, JOINT VENTURES, HORIZONTAL AND VERTICAL ARRANGEMENTS, ANTITRUST INVESTIGATIONS AND LITIGATION, AND COMPLIANCE ADVISORY</w:t>
+              <w:t>S PRACTICE FOCUSES ON CHINESE COMPETITION ISSUES RELATING TO M&amp;A, JOINT VENTURES, HORIZONTAL AND VERTICAL ARRANGEMENTS, ANTITRUST INVESTIGATIONS AND LITIGATION, AND COMPLIANCE ADVISORY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -425,51 +407,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F1A971" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="35921FAE" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -510,1424 +492,1424 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C32D3E5" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00685AF9">
+    <w:p w14:paraId="798468E7" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Han has more than 15 years of experience in advising clients on all aspects of Chinese competition law, covering a broad range of industry sectors, including chemicals, consumer products and retail, container shipping, energy and natural resources, financial institutions, healthcare, high-tech, infrastructure and transport, private equity and telecoms. Mr. Han also has extensive experience advising clients on issues relating to PRC national security review for foreign investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EB3E3C" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00685AF9">
+    <w:p w14:paraId="429D7C86" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Mr. Han was based in China as a partner of a leading international law firm, heading its antitrust practice in the Greater China region. Michael has also worked as an official with MOFTEC (now the Ministry of Commerce, or MOFCOM). He offers clients advice drawn from his rich experience as both a regulator in China and as a practitioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8715B3" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00685AF9">
+    <w:p w14:paraId="7AD5B9C6" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In addition to his understanding and knowledge of MOFCOM, Mr. Han had extensive experience in dealing with the other two antimonopoly enforcement agencies that regulated conduct under the antimonopoly law, the National Development Reform Commission (NDRC) and the State Administration for Industry and Commerce (SAIC) before their merger with MOFCOM into the State Administration for Market Regulation (SAMR). This experience enables him to keep clients abreast of legal developments in a timely fashion while providing practical compliance advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00858538" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00685AF9">
+    <w:p w14:paraId="7BB5BBC2" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Han has been ranked as a Band 1 lawyer in Chinese competition/antitrust law by Chambers Asia every year since 2009. He is also recognized as a leading antitrust practitioner in China in Global Competition Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s International Who</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Who of Competition Lawyers and PLC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Which Lawyer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60281DDF" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="59E26E85" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C355C2" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00685AF9">
+    <w:p w14:paraId="278EA80B" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC25539" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="55EF3DF5" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eastman Chemical Company, a global manufacturer of chemical products, on the first abuse of dominance investigation initiated by the SAIC in the industry, as well as on an NDRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB6CCCA" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="73AEDE40" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hegh Autoliners, an international shipping company, on the first successful defense against an NDRC cartel investigation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3C48B4" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="737F7C08" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three stateowned port groups (Tianjin Port, Dalian Port and Yantian Port) on reaching favorable results in an NDRC antitrust investigation into alleged abuses of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53776BC3" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="39177D1F" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Singamas on reaching a favorable settlement in an antitrust investigation by Tianjin DRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C02950" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="1999BFCF" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Medtronic, a multinational medical devices company, in successfully obtaining reduced fines in an NDRC investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045298F2" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="412CBE81" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chrysler, Daimler and Changan Ford in successfully obtaining reduced fines in three out of the five published NDRC resale price maintenance cases against multinational automobile companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACA8BA8" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="54710559" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three multinational automobile companies in similar resale price maintenance investigations initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF83C66" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="509A1AE2" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GN Audio, a global producer of headset and conference equipment, on responding to a local DRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146433FA" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="55C21ACB" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading global hightech company in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DB6704" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="73CA37B0" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US hightech company in reaching a favorable settlement in an NDRC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C195DC7" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="17A44DD6" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational auto parts company on its strategies in applying for leniency from the NDRC in a cartel case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757AE83D" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="2ADCBC7B" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a German manufacturing company in handling a dawn raid and antitrust investigation initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E66CFD1" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="4CB709A7" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European IT company in an NDRC antitrust investigation into the companys licensing practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A286694" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="11895645" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational manufacturer in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F719D56" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="0110CE99" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational technology company in conducting a full antitrust audit of its China business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EA9831" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="6CAAC53E" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese internet services company on alleged abuse of dominance issues in the IT sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47298269" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00685AF9">
+    <w:p w14:paraId="664B13B1" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRC merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEB6900" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="1D44EB72" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Danaher on its US21.4 billion acquisition of GEs Healthcare Life Science division</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EE7450" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="609703CA" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Infineon Technologies AG on its 9 billion acquisition of Cypress Semiconductor Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EB5413" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="343EFA85" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novelis on its US2.6 billion acquisition of Aleris Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767FF999" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="15B714B4" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Boeing on its US3.8 billion acquisition of a controlling stake in the commercial aircraft arm of Brazilian planemaker Embraer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4957AD4A" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="26462D28" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargotec on its 87 million acquisition of TTS Group's marine and offshore business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D73417" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="63B75667" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Rockwell Collins on its US30 billion merger with United Technologies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB5A4FA" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="336DE3C7" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Linde AG on its 66 billion merger with Praxair, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E519190" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="0CE61311" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Walt Disney Company on its US71 billion acquisition of 21st Century Fox</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000D51E0" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="1A5FF4FA" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DuPont on its US130 billion merger with The Dow Chemical Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF9BA70" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="25CCD71A" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Becton, Dickinson and Company on its US24 billion merger with C.R. Bard, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53038150" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="45A732A3" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AB InBev on its US104 billion acquisition of SAB Miller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31549D03" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="250F2547" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised St. Jude Medical on its US25 billion acquisition by Abbott Laboratories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D31498" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="02D38954" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Nokia on its 15.6 billion acquisition of AlcatelLucent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A029DA8" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="50D80CC5" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Canon on its RMB 38.3 billion acquisition of Toshiba Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F90406" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="1EFD6FC7" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Broadcom on its proposed US117 billion acquisition of Qualcomm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1499B083" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="26D162E2" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EMC on its US67 billion acquisition by Dell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5687A3E0" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="488DDFDC" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Merck on its acquisition of SigmaAldrich for US17 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CC2941" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="236F1FA6" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Albermarle on its US6.2 billion acquisition of Rockwood</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE625BB" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="1890A269" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novartis on its three global joint ventures with GSK for US20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F29A931" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="5097B054" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Holcim on its US43 billion acquisition of LaFarge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41ED6100" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="5A479CA7" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised HapagLloyd AG (HL AG) on its US4.6 billion acquisition of CSAVs container shipping business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EF0E7D" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="249F6E8A" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Dresser Rand on its US7.6 billion acquisition by Siemens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C86388A" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="7DADAC3D" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Halliburton on its US36 billion proposed acquisition of Baker Hughes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA9999B" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="12E21CFE" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73123F06" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="5D4F63C9" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harvard Law School, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B442264" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="2139FBAF" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University Law School, Ph.D in law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27753E76" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="7E7C047D" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D31048E" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="0DA7C69A" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DF0BDA" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="0083AF1B" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DC30D6" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="5346E732" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6D4511" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="48D147FB" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B85D288" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="061C2EC3" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380B3C04" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="479A44FD" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5869683B" w14:textId="77777777" w:rsidR="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
+    <w:p w14:paraId="02B5413B" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5B2BB405" w:rsidR="00686369" w:rsidRPr="00685AF9" w:rsidRDefault="00685AF9" w:rsidP="00685AF9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00685AF9">
+    <w:p w14:paraId="5567FC3C" w14:textId="270C1AE3" w:rsidR="00686369" w:rsidRPr="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Han is one of the country</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s leading experts on competition law. His expertise is routinely sought after by some of the world</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s largest multinationals operating in China who find themselves facing antitrust investigations. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Han</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s skills are very good,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirms one client, going on to describe him as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>very rich in experience.'</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685AF9">
+      <w:r w:rsidRPr="0018595D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chambers Asia 2020</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00685AF9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0018595D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2125,344 +2107,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="080E1F08"/>
+    <w:nsid w:val="03784C86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDF29618"/>
+    <w:tmpl w:val="4476BFAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08566ADE"/>
+    <w:nsid w:val="04A6001E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E282374"/>
+    <w:tmpl w:val="7946004E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F965C7"/>
+    <w:nsid w:val="05651311"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8562756C"/>
+    <w:tmpl w:val="E1DE9A8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B81131F"/>
+    <w:nsid w:val="08491873"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="799E116E"/>
+    <w:tmpl w:val="662C06EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D8C6951"/>
+    <w:nsid w:val="08A01CDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C48008EE"/>
+    <w:tmpl w:val="16CA9766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF321D9"/>
+    <w:nsid w:val="09F76B5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9F68946"/>
+    <w:tmpl w:val="9B5A4C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16986D40"/>
+    <w:nsid w:val="0C2C220B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E25EDED8"/>
+    <w:tmpl w:val="FD241620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18855DE4"/>
+    <w:nsid w:val="10751EA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5622DEE0"/>
+    <w:tmpl w:val="7908B392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19AB7066"/>
+    <w:nsid w:val="12C8479E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB2CD876"/>
+    <w:tmpl w:val="2F0C5F6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AF84668"/>
+    <w:nsid w:val="1300210E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0D07550"/>
+    <w:tmpl w:val="4EF6BBE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BE43925"/>
+    <w:nsid w:val="1385786C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99D2835C"/>
+    <w:tmpl w:val="12DE0E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FDD1F9B"/>
+    <w:nsid w:val="19C135DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C16A91B6"/>
+    <w:tmpl w:val="B79EA492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="210E3CD5"/>
+    <w:nsid w:val="203D060B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D0C3AC0"/>
+    <w:tmpl w:val="97BC7B54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A95637C"/>
+    <w:nsid w:val="258A50A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99E68692"/>
+    <w:tmpl w:val="3C528F12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="266074A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15B8894C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26803B11"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E68E81BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C544873"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="579A433C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CFF7572"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F32EE3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E371E4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7828FB6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2531,222 +2618,117 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31845569"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32C61ABE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0966D51C"/>
+    <w:tmpl w:val="E58E23FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32146EB2"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="334D4228"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF7A9F4A"/>
+    <w:tmpl w:val="5B7654FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="324D65C8"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33CD6E12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE0079B6"/>
+    <w:tmpl w:val="C068CB42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33C00A4F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347A7620"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="729C3D08"/>
-[...104 lines deleted...]
-    <w:tmpl w:val="6D04A9D8"/>
+    <w:tmpl w:val="2A56A9FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2837,699 +2819,699 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DF0657D"/>
+    <w:nsid w:val="3D4C4E8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1C69780"/>
+    <w:tmpl w:val="C3205A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E13255E"/>
+    <w:nsid w:val="3EEB02FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1C090FC"/>
+    <w:tmpl w:val="E4E830E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FE1597F"/>
+    <w:nsid w:val="40DB4B38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E526A514"/>
+    <w:tmpl w:val="F19A4FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41552B70"/>
+    <w:nsid w:val="440F2FC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3262A0A"/>
+    <w:tmpl w:val="E3688AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D633E8"/>
+    <w:nsid w:val="46B13088"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A145144"/>
+    <w:tmpl w:val="67BCF8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E4D1D5E"/>
+    <w:nsid w:val="49D0073E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="708AD63A"/>
+    <w:tmpl w:val="D7F21758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53604BCC"/>
+    <w:nsid w:val="54C72CC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B2EE4BA"/>
+    <w:tmpl w:val="DD942B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5411616E"/>
+    <w:nsid w:val="58B42E15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFB2688E"/>
+    <w:tmpl w:val="B45CA9D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="542B31BF"/>
+    <w:nsid w:val="5ADB507B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEB65A92"/>
+    <w:tmpl w:val="62B8BD4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D62F84"/>
+    <w:nsid w:val="5CF74919"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A61AC82C"/>
+    <w:tmpl w:val="38E2C458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="580D21D6"/>
+    <w:nsid w:val="60A97D71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65389FC6"/>
+    <w:tmpl w:val="27DC8C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A2B5E97"/>
+    <w:nsid w:val="68585063"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BF0E9D0"/>
+    <w:tmpl w:val="309884A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63F04C42"/>
+    <w:nsid w:val="69EE13BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E92AAA30"/>
+    <w:tmpl w:val="9CBA2FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69F81C4A"/>
+    <w:nsid w:val="6B852E49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5622DEE0"/>
+    <w:tmpl w:val="F852E4EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A2F4F91"/>
+    <w:nsid w:val="6CD86371"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24FAD236"/>
+    <w:tmpl w:val="16981654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A405616"/>
+    <w:nsid w:val="6F0A229A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10E467F0"/>
+    <w:tmpl w:val="2C96E282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BA557AB"/>
+    <w:nsid w:val="70D26581"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5128EF28"/>
+    <w:tmpl w:val="086C7C8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="738B6290"/>
+    <w:nsid w:val="71B323DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44C818DC"/>
+    <w:tmpl w:val="A39C497C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="739A2990"/>
+    <w:nsid w:val="75A34EB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27B83EA6"/>
+    <w:tmpl w:val="5D5E6E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7823273E"/>
+    <w:nsid w:val="77CF055C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE940A98"/>
+    <w:tmpl w:val="556EDCE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A4331E7"/>
+    <w:nsid w:val="79D47BBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76480642"/>
+    <w:tmpl w:val="38E2C458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CFA58FC"/>
+    <w:nsid w:val="7A183198"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89AE6C4C"/>
+    <w:tmpl w:val="B6AA2A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EA723FF"/>
+    <w:nsid w:val="7A4A4CE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3267CD0"/>
+    <w:tmpl w:val="BCB047C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EBD75E7"/>
+    <w:nsid w:val="7DC124B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98F20432"/>
+    <w:tmpl w:val="EC0400DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
-[...5 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14">
-[...71 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="39">
-[...11 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="44">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3542,50 +3524,51 @@
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
+    <w:rsid w:val="0018595D"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
@@ -3593,51 +3576,50 @@
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
-    <w:rsid w:val="00685AF9"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
@@ -4763,61 +4745,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00685AF9"/>
+    <w:rsid w:val="0018595D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00685AF9"/>
+    <w:rsid w:val="0018595D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5101,66 +5083,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{200CF681-FD6B-453D-A6B9-9A098CE4C316}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F48612A-0719-4607-AEBC-2B20C3BF4C2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>977</Words>
-  <Characters>5571</Characters>
+  <Words>971</Words>
+  <Characters>5536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6535</CharactersWithSpaces>
+  <CharactersWithSpaces>6495</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>