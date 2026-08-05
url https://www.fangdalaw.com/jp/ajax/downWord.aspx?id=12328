--- v1 (2026-08-04)
+++ v2 (2026-08-05)
@@ -36,209 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="696AA78E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1931D7C4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="009A678D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0018595D">
+            <w:r w:rsidRPr="009A678D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MICHAEL HAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="26D530B4" w14:textId="77777777" w:rsidR="0018595D" w:rsidRPr="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+          <w:p w14:paraId="36962B43" w14:textId="77777777" w:rsidR="009A678D" w:rsidRPr="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0018595D">
+            <w:r w:rsidRPr="009A678D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018595D">
+            <w:r w:rsidRPr="009A678D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018595D">
+            <w:r w:rsidRPr="009A678D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5BBA42B4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+          <w:p w14:paraId="706EB16B" w14:textId="3A0670BF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="009A678D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0018595D">
+            <w:r w:rsidRPr="009A678D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="139DE104" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+          <w:p w14:paraId="6199424A" w14:textId="24202D33" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="009A678D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0018595D">
+            <w:r w:rsidRPr="009A678D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 6263 5859 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2ACDFFF7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+          <w:p w14:paraId="4F910ACA" w14:textId="0172C0E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="009A678D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0018595D">
+            <w:r w:rsidRPr="009A678D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michael.han@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4479B248" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="22B8EF1C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BB947EE" wp14:editId="15BF8D8E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BB9CDE4" wp14:editId="475D649F">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -278,76 +278,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3BE17255" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0018595D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2A5EA99F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0018595D">
+            <w:r w:rsidRPr="009A678D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. HAN</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018595D">
+            <w:r w:rsidRPr="009A678D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018595D">
+            <w:r w:rsidRPr="009A678D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON CHINESE COMPETITION ISSUES RELATING TO M&amp;A, JOINT VENTURES, HORIZONTAL AND VERTICAL ARRANGEMENTS, ANTITRUST INVESTIGATIONS AND LITIGATION, AND COMPLIANCE ADVISORY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -407,51 +407,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35921FAE" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="00C7DD0F" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -492,1424 +492,1424 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798468E7" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0018595D">
+    <w:p w14:paraId="7EBF01A9" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Han has more than 15 years of experience in advising clients on all aspects of Chinese competition law, covering a broad range of industry sectors, including chemicals, consumer products and retail, container shipping, energy and natural resources, financial institutions, healthcare, high-tech, infrastructure and transport, private equity and telecoms. Mr. Han also has extensive experience advising clients on issues relating to PRC national security review for foreign investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429D7C86" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0018595D">
+    <w:p w14:paraId="4EA50D32" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Mr. Han was based in China as a partner of a leading international law firm, heading its antitrust practice in the Greater China region. Michael has also worked as an official with MOFTEC (now the Ministry of Commerce, or MOFCOM). He offers clients advice drawn from his rich experience as both a regulator in China and as a practitioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD5B9C6" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0018595D">
+    <w:p w14:paraId="672667E4" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In addition to his understanding and knowledge of MOFCOM, Mr. Han had extensive experience in dealing with the other two antimonopoly enforcement agencies that regulated conduct under the antimonopoly law, the National Development Reform Commission (NDRC) and the State Administration for Industry and Commerce (SAIC) before their merger with MOFCOM into the State Administration for Market Regulation (SAMR). This experience enables him to keep clients abreast of legal developments in a timely fashion while providing practical compliance advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB5BBC2" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0018595D">
+    <w:p w14:paraId="3E588539" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Han has been ranked as a Band 1 lawyer in Chinese competition/antitrust law by Chambers Asia every year since 2009. He is also recognized as a leading antitrust practitioner in China in Global Competition Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s International Who</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Who of Competition Lawyers and PLC</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Which Lawyer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E26E85" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="30167AD2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278EA80B" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0018595D">
+    <w:p w14:paraId="6F5C5DE4" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EF3DF5" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="1DA017F8" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eastman Chemical Company, a global manufacturer of chemical products, on the first abuse of dominance investigation initiated by the SAIC in the industry, as well as on an NDRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AEDE40" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="6F5D19BA" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hegh Autoliners, an international shipping company, on the first successful defense against an NDRC cartel investigation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737F7C08" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="2F427992" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three stateowned port groups (Tianjin Port, Dalian Port and Yantian Port) on reaching favorable results in an NDRC antitrust investigation into alleged abuses of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39177D1F" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="7772EBE2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Singamas on reaching a favorable settlement in an antitrust investigation by Tianjin DRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1999BFCF" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="7E162F97" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Medtronic, a multinational medical devices company, in successfully obtaining reduced fines in an NDRC investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412CBE81" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="2E3E2E46" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chrysler, Daimler and Changan Ford in successfully obtaining reduced fines in three out of the five published NDRC resale price maintenance cases against multinational automobile companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54710559" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="36892332" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three multinational automobile companies in similar resale price maintenance investigations initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509A1AE2" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="1E9563E2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GN Audio, a global producer of headset and conference equipment, on responding to a local DRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C21ACB" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="0EDB1136" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading global hightech company in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CA37B0" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="6626B0D2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US hightech company in reaching a favorable settlement in an NDRC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A44DD6" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="0D8389C2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational auto parts company on its strategies in applying for leniency from the NDRC in a cartel case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADCBC7B" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="6A177CA5" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a German manufacturing company in handling a dawn raid and antitrust investigation initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB709A7" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="7B169AD7" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European IT company in an NDRC antitrust investigation into the companys licensing practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11895645" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="31C8510B" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational manufacturer in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0110CE99" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="3C4C063B" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational technology company in conducting a full antitrust audit of its China business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAAC53E" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="3ADCC625" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese internet services company on alleged abuse of dominance issues in the IT sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664B13B1" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0018595D">
+    <w:p w14:paraId="77A4FB4C" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRC merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D44EB72" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="404F5688" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Danaher on its US21.4 billion acquisition of GEs Healthcare Life Science division</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609703CA" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="76285AFC" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Infineon Technologies AG on its 9 billion acquisition of Cypress Semiconductor Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343EFA85" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="1FF3BA05" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novelis on its US2.6 billion acquisition of Aleris Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B714B4" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="64BC835D" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Boeing on its US3.8 billion acquisition of a controlling stake in the commercial aircraft arm of Brazilian planemaker Embraer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26462D28" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="2491E6CA" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargotec on its 87 million acquisition of TTS Group's marine and offshore business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B75667" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="40922FCC" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Rockwell Collins on its US30 billion merger with United Technologies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336DE3C7" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="5AAF5517" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Linde AG on its 66 billion merger with Praxair, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE61311" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="3128797C" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Walt Disney Company on its US71 billion acquisition of 21st Century Fox</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5FF4FA" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="105CBDCA" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DuPont on its US130 billion merger with The Dow Chemical Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CCD71A" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="5CD96E6F" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Becton, Dickinson and Company on its US24 billion merger with C.R. Bard, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A732A3" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="653B8F5E" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AB InBev on its US104 billion acquisition of SAB Miller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250F2547" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="3DA026B5" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised St. Jude Medical on its US25 billion acquisition by Abbott Laboratories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D38954" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="622A87A2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Nokia on its 15.6 billion acquisition of AlcatelLucent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D80CC5" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="06627201" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Canon on its RMB 38.3 billion acquisition of Toshiba Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFD6FC7" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="059E5B21" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Broadcom on its proposed US117 billion acquisition of Qualcomm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D162E2" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="08F9E2A6" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EMC on its US67 billion acquisition by Dell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488DDFDC" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="17050663" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Merck on its acquisition of SigmaAldrich for US17 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236F1FA6" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="069D0AC8" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Albermarle on its US6.2 billion acquisition of Rockwood</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1890A269" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="499B0B2A" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novartis on its three global joint ventures with GSK for US20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5097B054" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="3743C872" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Holcim on its US43 billion acquisition of LaFarge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A479CA7" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="0F99C3EF" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised HapagLloyd AG (HL AG) on its US4.6 billion acquisition of CSAVs container shipping business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249F6E8A" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="5AFAF4F2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Dresser Rand on its US7.6 billion acquisition by Siemens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DADAC3D" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="17DB82CE" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Halliburton on its US36 billion proposed acquisition of Baker Hughes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E21CFE" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="74EFD0EE" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4F63C9" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="1B57EBAE" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harvard Law School, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2139FBAF" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="47397752" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University Law School, Ph.D in law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7C047D" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="7D2F5DD8" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA7C69A" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="4C760584" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0083AF1B" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="0E3F7F39" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5346E732" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="1F3C1DD8" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D147FB" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="17A68FC2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061C2EC3" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="2E2BF430" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479A44FD" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="6854A0FA" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B5413B" w14:textId="77777777" w:rsidR="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
+    <w:p w14:paraId="688090ED" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="270C1AE3" w:rsidR="00686369" w:rsidRPr="0018595D" w:rsidRDefault="0018595D" w:rsidP="0018595D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0018595D">
+    <w:p w14:paraId="5567FC3C" w14:textId="31A904FD" w:rsidR="00686369" w:rsidRPr="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Han is one of the country</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s leading experts on competition law. His expertise is routinely sought after by some of the world</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s largest multinationals operating in China who find themselves facing antitrust investigations. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Han</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s skills are very good,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirms one client, going on to describe him as </w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>very rich in experience.'</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”——</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018595D">
+      <w:r w:rsidRPr="009A678D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chambers Asia 2020</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0018595D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="009A678D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2107,449 +2107,491 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03784C86"/>
+    <w:nsid w:val="026752D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4476BFAC"/>
+    <w:tmpl w:val="5388073C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A6001E"/>
+    <w:nsid w:val="06FD3D93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7946004E"/>
+    <w:tmpl w:val="C256F6B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05651311"/>
+    <w:nsid w:val="0723776C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1DE9A8A"/>
+    <w:tmpl w:val="4AAC17C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08491873"/>
+    <w:nsid w:val="0787718F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="662C06EC"/>
+    <w:tmpl w:val="DB08725C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A01CDE"/>
+    <w:nsid w:val="08BD7049"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16CA9766"/>
+    <w:tmpl w:val="C10C9CEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F76B5D"/>
+    <w:nsid w:val="08CC3842"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B5A4C44"/>
+    <w:tmpl w:val="2DBE2AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C2C220B"/>
+    <w:nsid w:val="09DF66CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD241620"/>
+    <w:tmpl w:val="9AE26C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10751EA2"/>
+    <w:nsid w:val="103736A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7908B392"/>
+    <w:tmpl w:val="1A1CF16A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12C8479E"/>
+    <w:nsid w:val="103C07CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F0C5F6A"/>
+    <w:tmpl w:val="E3F6D7CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1300210E"/>
+    <w:nsid w:val="113F5FD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4EF6BBE6"/>
+    <w:tmpl w:val="5C046368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1385786C"/>
+    <w:nsid w:val="16A62589"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12DE0E8C"/>
+    <w:tmpl w:val="08F4F7DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19C135DD"/>
+    <w:nsid w:val="173337D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B79EA492"/>
+    <w:tmpl w:val="E6F045CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="203D060B"/>
+    <w:nsid w:val="174F6F58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97BC7B54"/>
+    <w:tmpl w:val="77AEE166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258A50A9"/>
+    <w:nsid w:val="1C453F3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C528F12"/>
+    <w:tmpl w:val="2174DE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266074A2"/>
+    <w:nsid w:val="1D8A6B90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15B8894C"/>
+    <w:tmpl w:val="2542A6FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26803B11"/>
+    <w:nsid w:val="22206ED0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E68E81BE"/>
+    <w:tmpl w:val="B1AA3B60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C544873"/>
+    <w:nsid w:val="24784046"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="579A433C"/>
+    <w:tmpl w:val="60C860EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CFF7572"/>
+    <w:nsid w:val="247B2A56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F32EE3C"/>
+    <w:tmpl w:val="D96C7BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E371E4F"/>
+    <w:nsid w:val="2757708E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7828FB6E"/>
+    <w:tmpl w:val="36C6C0AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27D725E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F54A1F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6D6C2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="242C1750"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2618,135 +2660,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32C61ABE"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="344158E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E58E23FA"/>
+    <w:tmpl w:val="890288F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="334D4228"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36A2234C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B7654FE"/>
+    <w:tmpl w:val="B61E25BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33CD6E12"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37527BF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C068CB42"/>
+    <w:tmpl w:val="6D6417AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="347A7620"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39012809"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A56A9FA"/>
+    <w:tmpl w:val="FE78CE4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B225558"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C92AC780"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2818,700 +2881,637 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D4C4E8A"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C845914"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3205A82"/>
+    <w:tmpl w:val="18167F1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EEB02FA"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CF83C03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4E830E4"/>
+    <w:tmpl w:val="3C02A980"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40DB4B38"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="460E4AAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F19A4FA8"/>
+    <w:tmpl w:val="33C441C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="440F2FC9"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4988279F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3688AE2"/>
+    <w:tmpl w:val="7B62BF4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46B13088"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B972292"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67BCF8AA"/>
+    <w:tmpl w:val="E20C9DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49D0073E"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C494F4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7F21758"/>
+    <w:tmpl w:val="3B101F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54C72CC0"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F0D66D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD942B56"/>
+    <w:tmpl w:val="D506EBF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58B42E15"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="561230DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B45CA9D0"/>
+    <w:tmpl w:val="35FED94E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ADB507B"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58A623ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62B8BD4E"/>
+    <w:tmpl w:val="CD2E180A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CF74919"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E2909DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38E2C458"/>
+    <w:tmpl w:val="4AFE69B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A97D71"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F853500"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27DC8C8C"/>
+    <w:tmpl w:val="76729146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68585063"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60C5403B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="309884A6"/>
+    <w:tmpl w:val="5388073C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69EE13BF"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61415772"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CBA2FD6"/>
+    <w:tmpl w:val="E68AF85E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B852E49"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62FE6B19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F852E4EA"/>
+    <w:tmpl w:val="685649C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CD86371"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65121FE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16981654"/>
+    <w:tmpl w:val="3E2EED16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F0A229A"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A5D35DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C96E282"/>
+    <w:tmpl w:val="CD246186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70D26581"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F6B3777"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="086C7C8E"/>
+    <w:tmpl w:val="6624EF3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B323DD"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B4F6A41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A39C497C"/>
+    <w:tmpl w:val="7B7EFDD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A34EB2"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CF35410"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D5E6E34"/>
+    <w:tmpl w:val="B4628E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77CF055C"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DAA343C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="556EDCE0"/>
+    <w:tmpl w:val="BAB8B524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D47BBD"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E9C7D2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38E2C458"/>
+    <w:tmpl w:val="D86644C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="15">
-[...79 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3524,51 +3524,50 @@
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
-    <w:rsid w:val="0018595D"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
@@ -3610,50 +3609,51 @@
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
+    <w:rsid w:val="009A678D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
@@ -4745,61 +4745,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0018595D"/>
+    <w:rsid w:val="009A678D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0018595D"/>
+    <w:rsid w:val="009A678D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5083,51 +5083,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F48612A-0719-4607-AEBC-2B20C3BF4C2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA182C33-1577-4B57-8EF5-43872BAB7A54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>971</Words>
   <Characters>5536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6495</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>