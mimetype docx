--- v2 (2026-08-05)
+++ v3 (2026-10-29)
@@ -36,209 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1931D7C4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="30F787DB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009A678D">
+            <w:r w:rsidRPr="00EB7158">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MICHAEL HAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="36962B43" w14:textId="77777777" w:rsidR="009A678D" w:rsidRPr="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+          <w:p w14:paraId="28C65F02" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRPr="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009A678D">
+            <w:r w:rsidRPr="00EB7158">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A678D">
+            <w:r w:rsidRPr="00EB7158">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A678D">
+            <w:r w:rsidRPr="00EB7158">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3A0670BF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+          <w:p w14:paraId="706EB16B" w14:textId="5D37A152" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A678D">
+            <w:r w:rsidRPr="00EB7158">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="24202D33" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+          <w:p w14:paraId="6199424A" w14:textId="3A34BF93" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009A678D">
+            <w:r w:rsidRPr="00EB7158">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 6263 5859 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0172C0E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+          <w:p w14:paraId="4F910ACA" w14:textId="14A63CC0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009A678D">
+            <w:r w:rsidRPr="00EB7158">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michael.han@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="22B8EF1C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0007AC8A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EB7158" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BB9CDE4" wp14:editId="475D649F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4172D66A" wp14:editId="4E330EED">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -278,76 +278,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2A5EA99F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009A678D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="48755D21" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00EB7158" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009A678D">
+            <w:r w:rsidRPr="00EB7158">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. HAN</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A678D">
+            <w:r w:rsidRPr="00EB7158">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A678D">
+            <w:r w:rsidRPr="00EB7158">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON CHINESE COMPETITION ISSUES RELATING TO M&amp;A, JOINT VENTURES, HORIZONTAL AND VERTICAL ARRANGEMENTS, ANTITRUST INVESTIGATIONS AND LITIGATION, AND COMPLIANCE ADVISORY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -407,51 +407,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C7DD0F" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="334A2C5E" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -492,1424 +492,1424 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBF01A9" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009A678D">
+    <w:p w14:paraId="5E6498AA" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Han has more than 15 years of experience in advising clients on all aspects of Chinese competition law, covering a broad range of industry sectors, including chemicals, consumer products and retail, container shipping, energy and natural resources, financial institutions, healthcare, high-tech, infrastructure and transport, private equity and telecoms. Mr. Han also has extensive experience advising clients on issues relating to PRC national security review for foreign investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA50D32" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009A678D">
+    <w:p w14:paraId="3B3C01DA" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Mr. Han was based in China as a partner of a leading international law firm, heading its antitrust practice in the Greater China region. Michael has also worked as an official with MOFTEC (now the Ministry of Commerce, or MOFCOM). He offers clients advice drawn from his rich experience as both a regulator in China and as a practitioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672667E4" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009A678D">
+    <w:p w14:paraId="4E4CDF80" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In addition to his understanding and knowledge of MOFCOM, Mr. Han had extensive experience in dealing with the other two antimonopoly enforcement agencies that regulated conduct under the antimonopoly law, the National Development Reform Commission (NDRC) and the State Administration for Industry and Commerce (SAIC) before their merger with MOFCOM into the State Administration for Market Regulation (SAMR). This experience enables him to keep clients abreast of legal developments in a timely fashion while providing practical compliance advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E588539" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009A678D">
+    <w:p w14:paraId="1642BBC0" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Han has been ranked as a Band 1 lawyer in Chinese competition/antitrust law by Chambers Asia every year since 2009. He is also recognized as a leading antitrust practitioner in China in Global Competition Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s International Who</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Who of Competition Lawyers and PLC</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Which Lawyer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30167AD2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="280477E3" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5C5DE4" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009A678D">
+    <w:p w14:paraId="31D06D67" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA017F8" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="3D27AE44" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eastman Chemical Company, a global manufacturer of chemical products, on the first abuse of dominance investigation initiated by the SAIC in the industry, as well as on an NDRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5D19BA" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="21598558" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hegh Autoliners, an international shipping company, on the first successful defense against an NDRC cartel investigation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F427992" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="5562A77F" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three stateowned port groups (Tianjin Port, Dalian Port and Yantian Port) on reaching favorable results in an NDRC antitrust investigation into alleged abuses of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7772EBE2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="18CC4B73" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Singamas on reaching a favorable settlement in an antitrust investigation by Tianjin DRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E162F97" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="3ED8F4BC" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Medtronic, a multinational medical devices company, in successfully obtaining reduced fines in an NDRC investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3E2E46" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="0F072432" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chrysler, Daimler and Changan Ford in successfully obtaining reduced fines in three out of the five published NDRC resale price maintenance cases against multinational automobile companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36892332" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="507B000C" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three multinational automobile companies in similar resale price maintenance investigations initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9563E2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="73879DC0" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GN Audio, a global producer of headset and conference equipment, on responding to a local DRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDB1136" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="07661AF6" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading global hightech company in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6626B0D2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="1184E900" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US hightech company in reaching a favorable settlement in an NDRC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8389C2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="66C9E565" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational auto parts company on its strategies in applying for leniency from the NDRC in a cartel case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A177CA5" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="1A43B4EA" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a German manufacturing company in handling a dawn raid and antitrust investigation initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B169AD7" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="7BD0193C" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European IT company in an NDRC antitrust investigation into the companys licensing practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C8510B" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="0577DFDE" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational manufacturer in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4C063B" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="4E3ED865" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational technology company in conducting a full antitrust audit of its China business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADCC625" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="22B7F408" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese internet services company on alleged abuse of dominance issues in the IT sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A4FB4C" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009A678D">
+    <w:p w14:paraId="15C24B6A" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRC merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404F5688" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="056010D8" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Danaher on its US21.4 billion acquisition of GEs Healthcare Life Science division</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76285AFC" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="31EBA8D1" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Infineon Technologies AG on its 9 billion acquisition of Cypress Semiconductor Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF3BA05" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="6EEBF669" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novelis on its US2.6 billion acquisition of Aleris Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BC835D" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="6ED97B04" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Boeing on its US3.8 billion acquisition of a controlling stake in the commercial aircraft arm of Brazilian planemaker Embraer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2491E6CA" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="0F374651" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargotec on its 87 million acquisition of TTS Group's marine and offshore business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40922FCC" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="52F8DCBC" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Rockwell Collins on its US30 billion merger with United Technologies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAF5517" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="5C9F11B7" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Linde AG on its 66 billion merger with Praxair, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3128797C" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="4D6879C6" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Walt Disney Company on its US71 billion acquisition of 21st Century Fox</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105CBDCA" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="3B2B3F17" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DuPont on its US130 billion merger with The Dow Chemical Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD96E6F" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="72FBF5A9" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Becton, Dickinson and Company on its US24 billion merger with C.R. Bard, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653B8F5E" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="33CB328A" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AB InBev on its US104 billion acquisition of SAB Miller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA026B5" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="09CD85AB" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised St. Jude Medical on its US25 billion acquisition by Abbott Laboratories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622A87A2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="41343185" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Nokia on its 15.6 billion acquisition of AlcatelLucent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06627201" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="4FCAFCCE" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Canon on its RMB 38.3 billion acquisition of Toshiba Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059E5B21" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="201D86CF" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Broadcom on its proposed US117 billion acquisition of Qualcomm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F9E2A6" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="394D2518" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EMC on its US67 billion acquisition by Dell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17050663" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="3EA144D0" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Merck on its acquisition of SigmaAldrich for US17 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069D0AC8" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="1EEB098F" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Albermarle on its US6.2 billion acquisition of Rockwood</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499B0B2A" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="327D3E45" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novartis on its three global joint ventures with GSK for US20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3743C872" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="7F04267F" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Holcim on its US43 billion acquisition of LaFarge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F99C3EF" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="4658E7A5" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised HapagLloyd AG (HL AG) on its US4.6 billion acquisition of CSAVs container shipping business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFAF4F2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="77124FED" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Dresser Rand on its US7.6 billion acquisition by Siemens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DB82CE" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="778D6345" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Halliburton on its US36 billion proposed acquisition of Baker Hughes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EFD0EE" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="6D16419C" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B57EBAE" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="4F4CCB18" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harvard Law School, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47397752" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="6849C6B7" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University Law School, Ph.D in law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2F5DD8" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="1687815B" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C760584" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="3B671C47" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3F7F39" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="1EBEB742" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3C1DD8" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="22D0420F" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A68FC2" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="6243403C" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2BF430" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="1E79E903" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6854A0FA" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="3452D181" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688090ED" w14:textId="77777777" w:rsidR="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
+    <w:p w14:paraId="7A876CA3" w14:textId="77777777" w:rsidR="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="31A904FD" w:rsidR="00686369" w:rsidRPr="009A678D" w:rsidRDefault="009A678D" w:rsidP="009A678D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009A678D">
+    <w:p w14:paraId="5567FC3C" w14:textId="5A4F9CF9" w:rsidR="00686369" w:rsidRPr="00EB7158" w:rsidRDefault="00EB7158" w:rsidP="00EB7158">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Han is one of the country</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s leading experts on competition law. His expertise is routinely sought after by some of the world</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s largest multinationals operating in China who find themselves facing antitrust investigations. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Han</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s skills are very good,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirms one client, going on to describe him as </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>very rich in experience.'</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”——</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A678D">
+      <w:r w:rsidRPr="00EB7158">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chambers Asia 2020</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="009A678D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00EB7158" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2107,1411 +2107,1411 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="026752D8"/>
+    <w:nsid w:val="02CC0A8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5388073C"/>
+    <w:tmpl w:val="55F28518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06FD3D93"/>
+    <w:nsid w:val="0941303C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C256F6B6"/>
+    <w:tmpl w:val="6B88AD40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0723776C"/>
+    <w:nsid w:val="0A0E69FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AAC17C0"/>
+    <w:tmpl w:val="1B2CE0FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0787718F"/>
+    <w:nsid w:val="0BCD5EAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB08725C"/>
+    <w:tmpl w:val="5414F042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08BD7049"/>
+    <w:nsid w:val="0D302085"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C10C9CEA"/>
+    <w:tmpl w:val="D71CE4C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08CC3842"/>
+    <w:nsid w:val="0D774B67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DBE2AC6"/>
+    <w:tmpl w:val="9EE0A932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09DF66CA"/>
+    <w:nsid w:val="0DD3052D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AE26C48"/>
+    <w:tmpl w:val="D22EDFDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="103736A6"/>
+    <w:nsid w:val="10A25C77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A1CF16A"/>
+    <w:tmpl w:val="76C02976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="103C07CD"/>
+    <w:nsid w:val="114943A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3F6D7CA"/>
+    <w:tmpl w:val="F18C3496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113F5FD6"/>
+    <w:nsid w:val="130679F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C046368"/>
+    <w:tmpl w:val="420AD482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16A62589"/>
+    <w:nsid w:val="1635308E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08F4F7DC"/>
+    <w:tmpl w:val="EE28394A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="173337D4"/>
+    <w:nsid w:val="1BA84220"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6F045CE"/>
+    <w:tmpl w:val="7C4E3594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="174F6F58"/>
+    <w:nsid w:val="21057C49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77AEE166"/>
+    <w:tmpl w:val="2EEC7E38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C453F3D"/>
+    <w:nsid w:val="21C832AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2174DE38"/>
+    <w:tmpl w:val="F0B84F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D8A6B90"/>
+    <w:nsid w:val="24D534D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2542A6FC"/>
+    <w:tmpl w:val="AEC2ED54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22206ED0"/>
+    <w:nsid w:val="295C5698"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1AA3B60"/>
+    <w:tmpl w:val="3E2EEB3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24784046"/>
+    <w:nsid w:val="2DA70AD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60C860EE"/>
+    <w:tmpl w:val="DC52B4F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="247B2A56"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F047A7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D96C7BA2"/>
+    <w:tmpl w:val="422E6B48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2757708E"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33BB391A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36C6C0AC"/>
+    <w:tmpl w:val="7AE40604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27D725E5"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35054DB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F54A1F8"/>
+    <w:tmpl w:val="2EBA0C50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D6D6C2E"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37DF21D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="242C1750"/>
+    <w:tmpl w:val="4E881ED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="344158E8"/>
+    <w:nsid w:val="3ADC4493"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="890288F2"/>
+    <w:tmpl w:val="3A2E742A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36A2234C"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="438C1CC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B61E25BE"/>
+    <w:tmpl w:val="154A0338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37527BF4"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44220CC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D6417AA"/>
+    <w:tmpl w:val="A2CAAFFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39012809"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45EB1381"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE78CE4A"/>
+    <w:tmpl w:val="FCC490D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B225558"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4996434E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C92AC780"/>
+    <w:tmpl w:val="5CA6C482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C845914"/>
+    <w:nsid w:val="49D95930"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18167F1A"/>
+    <w:tmpl w:val="5414F042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CF83C03"/>
+    <w:nsid w:val="4BD623C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C02A980"/>
+    <w:tmpl w:val="952651F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="460E4AAE"/>
+    <w:nsid w:val="52A25BED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33C441C4"/>
+    <w:tmpl w:val="9D4A9F48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4988279F"/>
+    <w:nsid w:val="52C33FD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B62BF4A"/>
+    <w:tmpl w:val="973A1594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B972292"/>
+    <w:nsid w:val="52D04996"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E20C9DEA"/>
+    <w:tmpl w:val="B9D0DB96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C494F4D"/>
+    <w:nsid w:val="57F4044F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B101F7C"/>
+    <w:tmpl w:val="328C98C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F0D66D6"/>
+    <w:nsid w:val="60B67546"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D506EBF6"/>
+    <w:tmpl w:val="41060158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561230DF"/>
+    <w:nsid w:val="611D5991"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35FED94E"/>
+    <w:tmpl w:val="8B825B98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58A623ED"/>
+    <w:nsid w:val="63C0765A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD2E180A"/>
+    <w:tmpl w:val="F76C9094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E2909DE"/>
+    <w:nsid w:val="64155581"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AFE69B2"/>
+    <w:tmpl w:val="1F4AC80A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F853500"/>
+    <w:nsid w:val="686129A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76729146"/>
+    <w:tmpl w:val="C416384A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60C5403B"/>
+    <w:nsid w:val="69650DEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5388073C"/>
+    <w:tmpl w:val="16A649F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61415772"/>
+    <w:nsid w:val="6B711DB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E68AF85E"/>
+    <w:tmpl w:val="789A4E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62FE6B19"/>
+    <w:nsid w:val="6C2D3EDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="685649C0"/>
+    <w:tmpl w:val="93A211AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65121FE3"/>
+    <w:nsid w:val="72155958"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E2EED16"/>
+    <w:tmpl w:val="7B0E530E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A5D35DB"/>
+    <w:nsid w:val="74680E5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD246186"/>
+    <w:tmpl w:val="34167FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F6B3777"/>
+    <w:nsid w:val="75726833"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6624EF3A"/>
+    <w:tmpl w:val="DA86DA62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B4F6A41"/>
+    <w:nsid w:val="75742D5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B7EFDD2"/>
+    <w:tmpl w:val="77D6B520"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CF35410"/>
+    <w:nsid w:val="77455F7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4628E5E"/>
+    <w:tmpl w:val="E0967016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DAA343C"/>
+    <w:nsid w:val="780B221D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAB8B524"/>
+    <w:tmpl w:val="F1C26114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E9C7D2C"/>
+    <w:nsid w:val="7DA16E00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D86644C8"/>
+    <w:tmpl w:val="FA9A9644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="8">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="27">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="46">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="47">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3609,91 +3609,91 @@
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
-    <w:rsid w:val="009A678D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00EB7158"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4745,61 +4745,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A678D"/>
+    <w:rsid w:val="00EB7158"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009A678D"/>
+    <w:rsid w:val="00EB7158"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5083,51 +5083,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA182C33-1577-4B57-8EF5-43872BAB7A54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A5C3BBA-56C5-4B1F-9793-3BB80A6CECDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>971</Words>
   <Characters>5536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6495</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>