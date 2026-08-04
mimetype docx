--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1DE96E6F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3CD3AF0A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="0001286E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009A4094">
+            <w:r w:rsidRPr="0001286E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LISA ZHAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1F3E4A74" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+          <w:p w14:paraId="706EB16B" w14:textId="1FEEE368" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="0001286E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009A4094">
+            <w:r w:rsidRPr="0001286E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A4094">
+            <w:r w:rsidRPr="0001286E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A4094">
+            <w:r w:rsidRPr="0001286E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="33BB0B79" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+          <w:p w14:paraId="6199424A" w14:textId="2A96DF47" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="0001286E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009A4094">
+            <w:r w:rsidRPr="0001286E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5615 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="29B3F7CD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+          <w:p w14:paraId="4F910ACA" w14:textId="7900801B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="0001286E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009A4094">
+            <w:r w:rsidRPr="0001286E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lisa.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="04D7F98D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A4094" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1E20FD38" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C8D5C5A" wp14:editId="3D4F688E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="729F0743" wp14:editId="08A6FDB1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="78363AF3" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009A4094" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="233F796E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009A4094">
+            <w:r w:rsidRPr="0001286E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHAO SPECIALIZES IN LABOR AND EMPLOYMENT LAW.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C069CF" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="238669CB" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1117 +456,1107 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EEC29D" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="018EB27E" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao has over 10 years specialized and comprehensive experience in practicing both contentious and non-contentious labor and employment law in China. Her work includes: (i) helping clients establish and improve internal rules, policies and documents, including offer letters, employment contracts, confidentiality and non-competition agreements, training agreements, labor dispatch agreements, labor outsourcing agreements, employee handbooks and other special policies; (ii) providing legal advice on daily labor and employment questions, including questions related to recruitment, salary and benefits, rest and vacation, training, work-related injury, social insurance, employment of expatriates, labor dispatch, amendment of employment terms, and termination of employment; (iii) conducting employment-related due diligence in the course of commercial transactions such as equity transfers, asset sales, and company restructuring and shutdown, (iv) advising on tailored personnel arrangements and compensation strategies and supporting the implementation of those strategies; (v) creating employee layoff plans; (vi) participating in employee misconduct investigations and advising on employee disciplinary actions; (vii) helping clients draft, review and revise employee share incentive plans and related legal documents; and (viii) representing clients in labor dispute arbitration, litigation and settlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573CBDCA" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="54D04C7B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao also has ample experience in corporate law matters. She acted as an external legal consultant to multiple enterprises, and represented clients in their onshore and offshore investment transactions in relation to healthcare, and education and high-tech sectors. This corporate law experience equips her with business acumen, enables her to advise on labor and employment matters in a practical manner befitting client business needs, and prepares her to deal with cross-issues between labor law and other areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5B2818" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="010F9448" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C791C74" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="50E4326B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0001286E">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Non-Contentious Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186AD253" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="75309083" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Mylan on various HR and employment matters on a long-term basis, helping it draft, review and revise legal documents, such as headhunter consulting contracts, labor dispatch contracts, outsourcing contracts, human resources service contracts, employment contracts, confidentiality and non-competition agreements, employment transfer agreements, employee handbooks and senior executive special terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BA4898" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="572AA550" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Avenues: World School on daily HR and employment matters in relation to its operation of campuses in China, including employee recruitment and termination, employee hiring methods, internal policy establishment, and foreigner employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECDEB43" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="006A6269" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on a long-term basis on employment matters relating to its PRC subsidiaries, helping it draft, review and revise legal documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2FFB3D" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="1C79B94B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba, Ant Financial, CITIC Capital and other companies and their subsidiaries in conducting labor law due diligence on proposed transactions and provided legal opinions on personnel arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67159495" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="1DF5A7C0" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Asian Development Bank on matters related to the employment and management of its PRC resident mission's Chinese employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFEB45C" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="5783EED0" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Lily Asia Fund and its incubation companies on the onshore and offshore hiring of executives and consultants, the terms and conditions of their employment agreements, and the enforceability of terms in foreign jurisdictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3D4A36" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="73422C04" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous real estate enterprise on the employment and human resources management agreements and policies for its mixed-use commercial project located in Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC5E3CF" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="55CD336D" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European travel payment management company on the potential liability of its PRC subsidiary and the subsidiary's shareholders and directors in connection with a labor dispute against an executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E4E760" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="3FB5496E" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large state-owned commercial bank on the management of employment relationships with non-Chinese executives working for its overseas branches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341F6047" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="6DEE1CC7" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US retail corporation on the potential liability of an offshore legal representative for events at the corporation's PRC subsidiaries in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E98627" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="63009F51" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a global equity investment firm on dual employment contract arrangements with senior executives at its private equity funds in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5190EFF6" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="38E05AAF" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a PRC university affiliated school-run enterprise on the change from altered government policies and from enterprise restructuring on staff arrangements, which included the termination or transfer of university-affiliated employees, enterprise-affiliated employees, dispatched workers and labor outsourcing agency staff, and provided legal opinions, legal document preparation, action plans, employee negotiations, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BEC258" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="4588856E" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0001286E">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Advised a US pharmaceutical company on a staff transfer matter arising from a business merger, which included transferring direct hire and dispatched employees and changing the dispatch service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7CCD53" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="52413F71" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large state-owned enterprise on employee arrangements for the shutdown of its affiliated hotel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E7CE4F" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="581EA280" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a high-tech IT company on its staff redundancy project due to the dissolution of the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD30C9C" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="04EA303F" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a listed company and participated in the internal investigation into suspected bribery by several employees at its PRC affiliate and advised on employment-related issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A4148F" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="0EFA24C7" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US manufacturer on the investigation, interview and handling of the employment relationships of several employees at its PRC subsidiary who were suspected of misconduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E2DBF2" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="32D49686" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an insurance brokerage company in responding to the administrative complaint initiated by an expatriate former employee and to the corresponding labor administrative supervision proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38942FC0" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="47BF6262" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Helped several TMT companies draft and review ESOP platform agreements, offshore ESOPs and other related documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B22DDD" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="3AE380C2" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Labor Arbitration and Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250BA33A" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="4384BC11" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two PRC subsidiaries of a Singaporean real estate group in winning the second instance trial of a former senior executive's claims for benefits, compensation and damages after termination of employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F740911" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="194FDA19" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a top Danish supplier of protective coatings in winning labor arbitration and litigation over a wrongful termination claim filed by a sales manager dismissed for a conflict of interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5E172A" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="7F41A3DC" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous internet financial enterprise in winning the labor arbitration and litigation filed by a former employee in a dispute over the repurchase of granted restricted shares units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C309EC2" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="4AF6360B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a subsidiary of a state-owned telecom operator in saving over 90% of the claim amount in labor arbitration filed by an executive in a dispute arising from the HR reform and historical issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A909DFC" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="376C81FD" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading finance leasing company in saving over 99% of the claim amount in labor arbitration filed by a former manager in a dispute over termination, compensation and severance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54631C81" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="50CF46B5" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a national high-tech enterprise in the second instance trial and the retrial of a director's claims for infringement of reputation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623FC142" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="56E0827D" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
-[...15 lines deleted...]
-    <w:p w14:paraId="1E444756" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+      <w:r w:rsidRPr="0001286E">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a world famous electronic and medical products manufacturer in filing and winning labor arbitration against a former key employee for performance of non-competition obligations and payment of liquidated damages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73239FA6" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC policy-based insurance company in receiving a favorable judgment in the second instance trial of claims brought by a protected female employee regarding the termination of employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E90AB9F" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="5CE2116C" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a stated-owned property insurance company in settling the labor arbitration filed by a manager over a dispute arising from a change of position and pay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DFC1AC" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="4E55EF0E" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an American sports company in settling the labor arbitration filed by a development manager dismissed for incapacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F27CB5F" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="2E2CB0A9" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned US cosmetics company in settling the labor arbitration filed by its public relations director dismissed for serious violation of company policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48259AF6" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="148A1C1D" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC8AE04" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="560D3F2E" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University, Master of Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2319B1BC" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="537F6356" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai International Studies University, Bachelor of Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A88969C" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="7A324616" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B6515F" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="70DF4985" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A51007" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="5F37020B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E9026B" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="4DF386D0" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719093E3" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="760CB65B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E94037B" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="77A4C393" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465F5795" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="4EFEF341" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao previously worked with two other Red Circle PRC firms as an associate and as a partner after a one-year internship at a US firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D2B8EA" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="0F6983CE" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7E7FBD" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="7AFC78DC" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E465DE8" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="6A7398F4" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">"Discussion on 'Temporary' Character of Labor Dispatch Positions" (Co-authored, China Labor (J), 2012 (5) LexisNexis, 2012 (04)) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC0BFFA" w14:textId="77777777" w:rsidR="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="580DA9D3" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3F9D09ED" w:rsidR="00686369" w:rsidRPr="009A4094" w:rsidRDefault="009A4094" w:rsidP="009A4094">
+    <w:p w14:paraId="5567FC3C" w14:textId="66BDB81A" w:rsidR="00686369" w:rsidRPr="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4094">
+      <w:r w:rsidRPr="0001286E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Zhao is a Committee Member of Beijing Bar Association Legal Risk and Compliance Management Related Legal Affairs Committee and a member of the Beijing Labor Law and Social Security Law Society. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="009A4094" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0001286E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1764,1260 +1754,1261 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01135E15"/>
+    <w:nsid w:val="03C01CC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06262628"/>
+    <w:tmpl w:val="4754AEC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04C762F2"/>
+    <w:nsid w:val="042B098C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBBC4980"/>
+    <w:tmpl w:val="2E98E9E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06AE6A3A"/>
+    <w:nsid w:val="04FC570B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29B8F38A"/>
+    <w:tmpl w:val="283CD6EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D55012"/>
+    <w:nsid w:val="07C77EB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9962CF9A"/>
+    <w:tmpl w:val="3D6CD922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C1703B6"/>
+    <w:nsid w:val="0FD46CC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48CE7B8A"/>
+    <w:tmpl w:val="2E98E9E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C195AD5"/>
+    <w:nsid w:val="0FEE5DB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88104352"/>
+    <w:tmpl w:val="A246EBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C2642F2"/>
+    <w:nsid w:val="12114AF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79DA32E6"/>
+    <w:tmpl w:val="1442ACBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DF70171"/>
+    <w:nsid w:val="141A5D24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B16BED2"/>
+    <w:tmpl w:val="76226B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11AB7F0D"/>
+    <w:nsid w:val="1487325D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="980441F8"/>
+    <w:tmpl w:val="FBE04E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="189D7212"/>
+    <w:nsid w:val="190769C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0726A66E"/>
+    <w:tmpl w:val="C9704F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="199F20F7"/>
+    <w:nsid w:val="21503796"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49CC64F2"/>
+    <w:tmpl w:val="F8D494C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A805DEF"/>
+    <w:nsid w:val="21A97A02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="902E9896"/>
+    <w:tmpl w:val="D304F1A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26082958"/>
+    <w:nsid w:val="259C1ADE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B630009E"/>
+    <w:tmpl w:val="59D6F1F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27F511CD"/>
+    <w:nsid w:val="2BDD053A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1E6EC7A"/>
+    <w:tmpl w:val="2F5A0F32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="284C33F8"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FC14D93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E7A862C"/>
+    <w:tmpl w:val="41A488AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="288B12BB"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33981AD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5BEC736"/>
+    <w:tmpl w:val="3E025C88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A0E1F82"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B00F38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D2480BC"/>
+    <w:tmpl w:val="61DE20A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B7612D0"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36807C5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7BCC21E"/>
+    <w:tmpl w:val="508C92B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF66155"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6847FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8804727C"/>
+    <w:tmpl w:val="64A0AC3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A94465"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F835454"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD9A0222"/>
+    <w:tmpl w:val="DAB4E33A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3521765B"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E842D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36FEFEF2"/>
+    <w:tmpl w:val="FE3868FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ABB6858"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46173321"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="573889F4"/>
+    <w:tmpl w:val="315CF5F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D70390A"/>
+    <w:nsid w:val="4C761A90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E50914A"/>
+    <w:tmpl w:val="DB863DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40303BF8"/>
+    <w:nsid w:val="4D6157B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4042A70A"/>
+    <w:tmpl w:val="85FA2E16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="436D787B"/>
+    <w:nsid w:val="4D7F4471"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47E69E82"/>
+    <w:tmpl w:val="65500D10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52622EA4"/>
+    <w:nsid w:val="4EB369CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D93459FC"/>
+    <w:tmpl w:val="CB4486D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55921988"/>
+    <w:nsid w:val="4F93788C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AE69A2C"/>
+    <w:tmpl w:val="6F520166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="650C57F6"/>
+    <w:nsid w:val="5225288A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="594AD06E"/>
+    <w:tmpl w:val="9BD82E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657E5DE2"/>
+    <w:nsid w:val="53244152"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9162E2C6"/>
+    <w:tmpl w:val="3F32EA8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B963455"/>
+    <w:nsid w:val="5F16131E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7763AD4"/>
+    <w:tmpl w:val="8E76B154"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E0D264B"/>
+    <w:nsid w:val="64D87C03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="439290E4"/>
+    <w:tmpl w:val="C0563A3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7012422F"/>
+    <w:nsid w:val="6D1F1024"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1B251E4"/>
+    <w:tmpl w:val="EB2ED34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72771213"/>
+    <w:nsid w:val="70BA62C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15280966"/>
+    <w:tmpl w:val="3AC024B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="735B3701"/>
+    <w:nsid w:val="72003D19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D36C609E"/>
+    <w:tmpl w:val="54C43A2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76667A05"/>
+    <w:nsid w:val="7427500A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D2480BC"/>
+    <w:tmpl w:val="475027CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="766719A2"/>
+    <w:nsid w:val="746E6201"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D68680F6"/>
+    <w:tmpl w:val="EBCA5DE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A7D6429"/>
+    <w:nsid w:val="75493AAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69C0868C"/>
+    <w:tmpl w:val="E3AE1086"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BE26EFB"/>
+    <w:nsid w:val="76475334"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50A09CCA"/>
+    <w:tmpl w:val="B630D6AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F180E46"/>
+    <w:nsid w:val="7752504A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC3E99F8"/>
+    <w:tmpl w:val="94CE2FA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
-[...23 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
-[...26 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...52 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
+    <w:rsid w:val="0001286E"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
@@ -3073,51 +3064,50 @@
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
-    <w:rsid w:val="009A4094"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
@@ -4210,61 +4200,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A4094"/>
+    <w:rsid w:val="0001286E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009A4094"/>
+    <w:rsid w:val="0001286E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4548,62 +4538,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BF79951-B713-40DD-8DBB-E09DA8BC370C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E56CFB16-4AF9-46E0-B4DB-03EA5F99C6E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>1</Pages>
   <Words>1291</Words>
   <Characters>7361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>