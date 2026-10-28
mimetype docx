--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3CD3AF0A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6CD3F105" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00537F06" w:rsidP="00537F06">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0001286E">
+            <w:r w:rsidRPr="00537F06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LISA ZHAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1FEEE368" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+          <w:p w14:paraId="706EB16B" w14:textId="19D2483A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00537F06" w:rsidP="00537F06">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0001286E">
+            <w:r w:rsidRPr="00537F06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0001286E">
+            <w:r w:rsidRPr="00537F06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0001286E">
+            <w:r w:rsidRPr="00537F06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2A96DF47" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+          <w:p w14:paraId="6199424A" w14:textId="332992D7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00537F06" w:rsidP="00537F06">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0001286E">
+            <w:r w:rsidRPr="00537F06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5615 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7900801B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+          <w:p w14:paraId="4F910ACA" w14:textId="5CF31DAB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00537F06" w:rsidP="00537F06">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0001286E">
+            <w:r w:rsidRPr="00537F06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lisa.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1E20FD38" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="41130BFE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00537F06" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="729F0743" wp14:editId="08A6FDB1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12BFD6C2" wp14:editId="5B3335FA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="233F796E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0001286E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="75C6019C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00537F06" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0001286E">
+            <w:r w:rsidRPr="00537F06">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHAO SPECIALIZES IN LABOR AND EMPLOYMENT LAW.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238669CB" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="69328B99" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1107 +456,1107 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018EB27E" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="68D4BBF7" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao has over 10 years specialized and comprehensive experience in practicing both contentious and non-contentious labor and employment law in China. Her work includes: (i) helping clients establish and improve internal rules, policies and documents, including offer letters, employment contracts, confidentiality and non-competition agreements, training agreements, labor dispatch agreements, labor outsourcing agreements, employee handbooks and other special policies; (ii) providing legal advice on daily labor and employment questions, including questions related to recruitment, salary and benefits, rest and vacation, training, work-related injury, social insurance, employment of expatriates, labor dispatch, amendment of employment terms, and termination of employment; (iii) conducting employment-related due diligence in the course of commercial transactions such as equity transfers, asset sales, and company restructuring and shutdown, (iv) advising on tailored personnel arrangements and compensation strategies and supporting the implementation of those strategies; (v) creating employee layoff plans; (vi) participating in employee misconduct investigations and advising on employee disciplinary actions; (vii) helping clients draft, review and revise employee share incentive plans and related legal documents; and (viii) representing clients in labor dispute arbitration, litigation and settlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D04C7B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="5AA41C99" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao also has ample experience in corporate law matters. She acted as an external legal consultant to multiple enterprises, and represented clients in their onshore and offshore investment transactions in relation to healthcare, and education and high-tech sectors. This corporate law experience equips her with business acumen, enables her to advise on labor and employment matters in a practical manner befitting client business needs, and prepares her to deal with cross-issues between labor law and other areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010F9448" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="460E2D3B" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E4326B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="2AF525D4" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-Contentious Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75309083" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="2BBDC909" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Mylan on various HR and employment matters on a long-term basis, helping it draft, review and revise legal documents, such as headhunter consulting contracts, labor dispatch contracts, outsourcing contracts, human resources service contracts, employment contracts, confidentiality and non-competition agreements, employment transfer agreements, employee handbooks and senior executive special terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572AA550" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="343A8A64" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Avenues: World School on daily HR and employment matters in relation to its operation of campuses in China, including employee recruitment and termination, employee hiring methods, internal policy establishment, and foreigner employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006A6269" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="6040FC03" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on a long-term basis on employment matters relating to its PRC subsidiaries, helping it draft, review and revise legal documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C79B94B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="0E1844DB" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba, Ant Financial, CITIC Capital and other companies and their subsidiaries in conducting labor law due diligence on proposed transactions and provided legal opinions on personnel arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF5A7C0" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="08FA53FC" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Asian Development Bank on matters related to the employment and management of its PRC resident mission's Chinese employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5783EED0" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="3E807CAB" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Lily Asia Fund and its incubation companies on the onshore and offshore hiring of executives and consultants, the terms and conditions of their employment agreements, and the enforceability of terms in foreign jurisdictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73422C04" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="73030FCD" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous real estate enterprise on the employment and human resources management agreements and policies for its mixed-use commercial project located in Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CD336D" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="6D628E0E" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European travel payment management company on the potential liability of its PRC subsidiary and the subsidiary's shareholders and directors in connection with a labor dispute against an executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB5496E" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="19F45F37" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large state-owned commercial bank on the management of employment relationships with non-Chinese executives working for its overseas branches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEE1CC7" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="6AFBC0C8" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US retail corporation on the potential liability of an offshore legal representative for events at the corporation's PRC subsidiaries in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63009F51" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="445B677C" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a global equity investment firm on dual employment contract arrangements with senior executives at its private equity funds in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E05AAF" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="5EA21357" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a PRC university affiliated school-run enterprise on the change from altered government policies and from enterprise restructuring on staff arrangements, which included the termination or transfer of university-affiliated employees, enterprise-affiliated employees, dispatched workers and labor outsourcing agency staff, and provided legal opinions, legal document preparation, action plans, employee negotiations, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4588856E" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="47E9622A" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US pharmaceutical company on a staff transfer matter arising from a business merger, which included transferring direct hire and dispatched employees and changing the dispatch service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52413F71" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="52A4C876" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large state-owned enterprise on employee arrangements for the shutdown of its affiliated hotel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581EA280" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="17F23D45" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a high-tech IT company on its staff redundancy project due to the dissolution of the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EA303F" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="06191DE6" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a listed company and participated in the internal investigation into suspected bribery by several employees at its PRC affiliate and advised on employment-related issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFA24C7" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="68DCCB03" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US manufacturer on the investigation, interview and handling of the employment relationships of several employees at its PRC subsidiary who were suspected of misconduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D49686" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="2FC26CBD" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an insurance brokerage company in responding to the administrative complaint initiated by an expatriate former employee and to the corresponding labor administrative supervision proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BF6262" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="62981C00" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Helped several TMT companies draft and review ESOP platform agreements, offshore ESOPs and other related documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE380C2" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="3E620664" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Labor Arbitration and Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4384BC11" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="06A752DB" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two PRC subsidiaries of a Singaporean real estate group in winning the second instance trial of a former senior executive's claims for benefits, compensation and damages after termination of employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194FDA19" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="4C85E40D" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a top Danish supplier of protective coatings in winning labor arbitration and litigation over a wrongful termination claim filed by a sales manager dismissed for a conflict of interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F41A3DC" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="61341AD0" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous internet financial enterprise in winning the labor arbitration and litigation filed by a former employee in a dispute over the repurchase of granted restricted shares units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF6360B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="0395CDA3" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a subsidiary of a state-owned telecom operator in saving over 90% of the claim amount in labor arbitration filed by an executive in a dispute arising from the HR reform and historical issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376C81FD" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="3C07E509" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading finance leasing company in saving over 99% of the claim amount in labor arbitration filed by a former manager in a dispute over termination, compensation and severance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CF46B5" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="04173356" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a national high-tech enterprise in the second instance trial and the retrial of a director's claims for infringement of reputation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E0827D" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="56D3F0C2" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world famous electronic and medical products manufacturer in filing and winning labor arbitration against a former key employee for performance of non-competition obligations and payment of liquidated damages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73239FA6" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="0ACDB1C9" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC policy-based insurance company in receiving a favorable judgment in the second instance trial of claims brought by a protected female employee regarding the termination of employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE2116C" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="6C22AC72" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a stated-owned property insurance company in settling the labor arbitration filed by a manager over a dispute arising from a change of position and pay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E55EF0E" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="348B44F9" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an American sports company in settling the labor arbitration filed by a development manager dismissed for incapacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2CB0A9" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="40A9E639" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned US cosmetics company in settling the labor arbitration filed by its public relations director dismissed for serious violation of company policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148A1C1D" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="243A6B5E" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560D3F2E" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="4CA9103E" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University, Master of Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537F6356" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="616A584A" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai International Studies University, Bachelor of Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A324616" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="2E61B4B6" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DF4985" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="22B24F9E" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F37020B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="4BC5FD3D" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF386D0" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="44CBA4D6" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760CB65B" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="3C27DCE9" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A4C393" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="0B50A620" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFEF341" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="469B1A92" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao previously worked with two other Red Circle PRC firms as an associate and as a partner after a one-year internship at a US firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6983CE" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="47C5FDD7" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFC78DC" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="664D904B" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7398F4" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="5E95B60F" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">"Discussion on 'Temporary' Character of Labor Dispatch Positions" (Co-authored, China Labor (J), 2012 (5) LexisNexis, 2012 (04)) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580DA9D3" w14:textId="77777777" w:rsidR="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="454C6DFD" w14:textId="77777777" w:rsidR="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="66BDB81A" w:rsidR="00686369" w:rsidRPr="0001286E" w:rsidRDefault="0001286E" w:rsidP="0001286E">
+    <w:p w14:paraId="5567FC3C" w14:textId="309945CF" w:rsidR="00686369" w:rsidRPr="00537F06" w:rsidRDefault="00537F06" w:rsidP="00537F06">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001286E">
+      <w:r w:rsidRPr="00537F06">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Zhao is a Committee Member of Beijing Bar Association Legal Risk and Compliance Management Related Legal Affairs Committee and a member of the Beijing Labor Law and Social Security Law Society. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0001286E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00537F06" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1754,1261 +1754,1260 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C01CC5"/>
+    <w:nsid w:val="00875BAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4754AEC4"/>
+    <w:tmpl w:val="B2307E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="042B098C"/>
+    <w:nsid w:val="0332453E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E98E9E2"/>
+    <w:tmpl w:val="8CB0CEA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04FC570B"/>
+    <w:nsid w:val="0386588F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="283CD6EC"/>
+    <w:tmpl w:val="667872F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C77EB9"/>
+    <w:nsid w:val="0473579A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D6CD922"/>
+    <w:tmpl w:val="2DA6AFD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FD46CC8"/>
+    <w:nsid w:val="14FB1D88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E98E9E2"/>
+    <w:tmpl w:val="47EEE0B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FEE5DB1"/>
+    <w:nsid w:val="22B061F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A246EBDE"/>
+    <w:tmpl w:val="59626EA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12114AF7"/>
+    <w:nsid w:val="239364FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1442ACBE"/>
+    <w:tmpl w:val="5868E8E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141A5D24"/>
+    <w:nsid w:val="23FE022A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76226B32"/>
+    <w:tmpl w:val="E0688D5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1487325D"/>
+    <w:nsid w:val="27B33CAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBE04E92"/>
+    <w:tmpl w:val="71842EB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="190769C0"/>
+    <w:nsid w:val="2A763ACF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9704F7C"/>
+    <w:tmpl w:val="547C9160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21503796"/>
+    <w:nsid w:val="2DB41FDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8D494C0"/>
+    <w:tmpl w:val="C004DF28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21A97A02"/>
+    <w:nsid w:val="2E163A4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D304F1A6"/>
+    <w:tmpl w:val="859A0F60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="259C1ADE"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="323A16F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59D6F1F8"/>
+    <w:tmpl w:val="D0B4468E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BDD053A"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37B84CB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F5A0F32"/>
+    <w:tmpl w:val="613C8EBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FC14D93"/>
+    <w:nsid w:val="3966406B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41A488AE"/>
+    <w:tmpl w:val="F7004614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33981AD6"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D3146A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E025C88"/>
+    <w:tmpl w:val="062E89B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B00F38"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D96762A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61DE20A0"/>
+    <w:tmpl w:val="43CEB404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36807C5F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F862AF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="508C92B4"/>
+    <w:tmpl w:val="6D2A7436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B6847FE"/>
+    <w:nsid w:val="435E394F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64A0AC3E"/>
+    <w:tmpl w:val="8B363F4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F835454"/>
+    <w:nsid w:val="4EB36875"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAB4E33A"/>
+    <w:tmpl w:val="AE3A87EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44E842D6"/>
+    <w:nsid w:val="50602D5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE3868FA"/>
+    <w:tmpl w:val="B41870DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46173321"/>
+    <w:nsid w:val="51FC0A4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="315CF5F4"/>
+    <w:tmpl w:val="A6826C80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C761A90"/>
+    <w:nsid w:val="54F20D45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB863DAA"/>
+    <w:tmpl w:val="6A56BEFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6157B7"/>
+    <w:nsid w:val="5612423C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85FA2E16"/>
+    <w:tmpl w:val="E384EF4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7F4471"/>
+    <w:nsid w:val="56D86106"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65500D10"/>
+    <w:tmpl w:val="816EBE94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EB369CC"/>
+    <w:nsid w:val="591722E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB4486D6"/>
+    <w:tmpl w:val="74544418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F93788C"/>
+    <w:nsid w:val="5CE91F7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F520166"/>
+    <w:tmpl w:val="821617C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5225288A"/>
+    <w:nsid w:val="5EF820C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BD82E0C"/>
+    <w:tmpl w:val="EB80451E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53244152"/>
+    <w:nsid w:val="5F1021D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F32EA8C"/>
+    <w:tmpl w:val="7BE8155C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F16131E"/>
+    <w:nsid w:val="60EF7A96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E76B154"/>
+    <w:tmpl w:val="E4AA067C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64D87C03"/>
+    <w:nsid w:val="62843E12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0563A3A"/>
+    <w:tmpl w:val="D108CD94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D1F1024"/>
+    <w:nsid w:val="643F1401"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB2ED34A"/>
+    <w:tmpl w:val="751E93A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70BA62C8"/>
+    <w:nsid w:val="6535611C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AC024B4"/>
+    <w:tmpl w:val="062E89B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72003D19"/>
+    <w:nsid w:val="66AE61FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54C43A2C"/>
+    <w:tmpl w:val="4764310A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7427500A"/>
+    <w:nsid w:val="684C7E39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="475027CA"/>
+    <w:tmpl w:val="72C6A348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="746E6201"/>
+    <w:nsid w:val="6F4F7DA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBCA5DE8"/>
+    <w:tmpl w:val="0890DFEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75493AAB"/>
+    <w:nsid w:val="7A6F5842"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3AE1086"/>
+    <w:tmpl w:val="55DC5B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76475334"/>
+    <w:nsid w:val="7C6E4B0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B630D6AA"/>
+    <w:tmpl w:val="18E0C01C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7752504A"/>
+    <w:nsid w:val="7EC77D7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94CE2FA0"/>
+    <w:tmpl w:val="ED407546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="34"/>
-  </w:num>
-[...91 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="0001286E"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
@@ -3019,50 +3018,51 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
+    <w:rsid w:val="00537F06"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
@@ -4200,61 +4200,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0001286E"/>
+    <w:rsid w:val="00537F06"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0001286E"/>
+    <w:rsid w:val="00537F06"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4538,51 +4538,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E56CFB16-4AF9-46E0-B4DB-03EA5F99C6E8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BFE78DF-ECD8-4C68-A21A-8C2354C84C96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1291</Words>
   <Characters>7361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>