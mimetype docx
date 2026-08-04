--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5C53AF38" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00710264" w:rsidP="00710264">
+          <w:p w14:paraId="2C4F11E8" w14:textId="64E1D090" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00710264">
+            <w:r w:rsidRPr="00FF3D01">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YVETTE LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1175EA70" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00710264" w:rsidP="00710264">
+          <w:p w14:paraId="706EB16B" w14:textId="460B0C17" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00710264">
+            <w:r w:rsidRPr="00FF3D01">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00710264">
+            <w:r w:rsidRPr="00FF3D01">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00710264">
+            <w:r w:rsidRPr="00FF3D01">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nanjing,Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="73AF7E29" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00710264" w:rsidP="00710264">
+          <w:p w14:paraId="6199424A" w14:textId="30DB97C9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00710264">
+            <w:r w:rsidRPr="00FF3D01">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 13817979394 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2E87E2EE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00710264" w:rsidP="00710264">
+          <w:p w14:paraId="4F910ACA" w14:textId="735AD428" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00710264">
+            <w:r w:rsidRPr="00FF3D01">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yliu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="552A08C4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00710264" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="08023F87" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="489F3A4B" wp14:editId="0409B3AA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="594BDA6F" wp14:editId="0B59B301">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2E199E00" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00710264" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7E89F013" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00710264">
+            <w:r w:rsidRPr="00FF3D01">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ms. Liu specializes in capital markets, M&amp;A, private equity and general corporate.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0252EB66" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0699CA2B" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1197 +456,1197 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD7BEB5" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="2773D91F" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F5573A" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="0FF9F147" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKETS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748851A8" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="44CAFDC0" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Arcsoft for its A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B70D1E6" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="07BBC254" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC for CRM's A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31815135" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="6C4A5300" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Fudan Zhangjiang Bio-Pharmaceutical Co., Ltd. for its A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46756ACE" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="591A77E3" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huatai for Sunshine Guojian Pharmaceutical (Shanghai) Co., Ltd.'s A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247A6F28" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="7159D9DB" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC for SMIC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EC80D1" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="747E7965" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Focus Media for its A-share backdoor listing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08148A19" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="7FD826E8" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinquan for its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E1A3E7" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="2815E413" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Huaxin Securities for Zhe Neng Electric</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s share swap, merger with Dong Dian, and B- and A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3348EA09" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="7DBC3740" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Highly (Group) Co., Ltd. in its private placement in 2010, its issue of company bonds in 2012, its issue of shares to acquire 100% equity interest of Hangzhou Fusheng in 2016, and its issue of SCP in 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F8FA0B" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="2AEA3941" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Tongsheng Investment (Group) Co., Ltd. in Shanghai International Port (group) Co., Ltd.'s additional A-shares issue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4ADF58" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="26CFE8D4" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Citic Securities Co., Ltd. in issuing Convertible Bonds of BaoSteel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB08C06" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="195BA684" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dasheng Agriculture Finance for its rights issue in 2015 and private placement of H shares in 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D2B136" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="19A1E9EA" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Fudan Zhangjiang Bio-Pharmaceutical Co., Ltd. in issuing its additional H shares and its transfer from the GEM to the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109F1BF0" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="5671662B" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in the listing of First Sponsor Group Limited on the stock Exchange of Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFF5749" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="1697BEB8" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Focus Media Holding Limited in its listing of American Depositary Shares on the Nasdaq National Market and follow-on financing in 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3F888A" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="632AFA6E" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Merrill Lynch and Credit Suisse in the listing of Country Style Cooking Restaurant Chain Co., Ltd. on the NYSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA15D7E" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="220FEC89" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba.com Limited in its listing on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6564C1F2" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="4C865BB4" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Asia Limited and UBS AG in the listing of Uni-President China Holdings Ltd. on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754A6CB9" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="774EDDC0" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bear, Stearn &amp; Co. Inc. in the listing of NetDragon Websoft Inc. on the Growth Enterprise Market of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49075F91" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="560F81FB" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs (Asia) L.L.C., Morgan Stanley &amp; Co. International Limited and Morgan Stanley Dean Witter Asia Limited in the listing of Shimao Property Holdings Limited on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39751939" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="6FBEEC8F" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358906C0" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="30306C24" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Milkground (600882. SH) in receiving strategic investment from MENGNIU DAIRY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D0929B" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="76C03BFC" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BAOSTEELPACKAGE (601968. SH) in receiving strategic investment from Goldstone Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09957453" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="78A5F4FE" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fountainvest in its exit from Peace Bird (603877.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170A09EB" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="0F65A335" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Clearlake Capital for its acquisition of Unifrax</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global business, including its controlling shares of A-share listed company Luyang Energy-saving (002088.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A2A04A" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="20250F2E" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Mengze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s shareholders for its sale of controlling equity interests in Shanghai Mengze to Apple Flavor (603020.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449213E2" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="35645F92" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Four Rivers in the bankruptcy and reorganization of Chongqing Steel, an A+H listed company (601005.SH, 01053.HK), whereby Four Rivers became the controlling shareholder of Chongqing Steel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B3DF53" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="7729CC7F" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PAG in its privatization of Yingde Gas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D719E4" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="4403D0F8" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hangrong New Energy for its acquisition of Jinzhai Taike and Yanshan Taike from HT-SAAE (600151.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B61469" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="5FC8C97A" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented shareholders of Pro-trend in its sale of 100% equity interests in the company to Lian Chuang Hu Lian (300343.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A47F3F6" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="24BF6A99" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yun Xi in its acquisition of 20% equity interest in Hua Shu Media (000156.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531111F2" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="40AA329D" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fountainvest in its strategic investment in Ke Hua Biology (002022.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E6F4D3" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="5D911EA4" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hony Capital in its strategic investment in Cheng Tou (600649.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3932999D" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="41AED86E" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hony Capital in its sale of its stake in Yue Wang Jewelry to Kingee Culture (002721.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFD16DD" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="3948F507" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus in its sale of its stake in Tulip Advertisement to New Culture (300336.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B28096" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="597A8576" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented shareholders of Meifeng Digital in its sale of its stake of to Zhong Qing Bao (300052.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DE9C86" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="6CDF7019" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Huaxin Security for its financial adviser service to DEG - DEUTSCHE INVESTITIONS on its stake selling of Jin Zheng Da (002470.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA8AFCB" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="273E4700" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE EQUITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301B44DA" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="5CA01D45" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for investment projects for several private equity clients, such as North Summit Capital, Welkin Capital, Hongtai Capital, AGRC Capital, Primavera Capital, Hony Capital, FountainVest, GGV Capital, Alibaba (group investment entity), Tongcheng (group investment entity), Lianxin Investment Centre, Atlas Capital, Qiansheng Fund, Guohe Capital and KKY Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EB2B10" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="4482564D" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for pre-IPO restructuring, financing and general corporate matters for several enterprises, such as Arcsoft, Lily Beauty, Xiaoqiao Sports, iluvatar, American-Sino Heath and Yueying Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704099E1" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="7AA29FE6" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GENERAL CORPORATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71877A31" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="4F7E3598" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services on general corporate matters for listed companies, such as Arcsoft (688088.SH), Highly (600619.SH), JINJIANGINVEST (600650.SH), JINJIANGHOTELS (600754.SH), GITI (600182.SH), HZIS (600126.SH), Baosight (600845.SH) and BAOSTEELPACKAGE (601968.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5F1468" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="0A803F64" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5DC4D5" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="0A26C37C" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0A69E8" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="2FB816E6" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, Antai College Economics-Management, MBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562BF94F" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="2C62AAE1" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C3FBDC" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="6E1BB88C" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9D20BB" w14:textId="77777777" w:rsidR="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="6518C5CD" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2FFD6FE4" w:rsidR="00686369" w:rsidRPr="00710264" w:rsidRDefault="00710264" w:rsidP="00710264">
+    <w:p w14:paraId="5567FC3C" w14:textId="0269245D" w:rsidR="00686369" w:rsidRPr="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710264">
+      <w:r w:rsidRPr="00FF3D01">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Liu joined in Fangda Partners Shanghai Office in 2005.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00710264" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FF3D01" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1844,1339 +1844,1339 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00777E4C"/>
+    <w:nsid w:val="00962DE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4CA1F02"/>
+    <w:tmpl w:val="832CB4EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0238569A"/>
+    <w:nsid w:val="033B2C43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A24FCC2"/>
+    <w:tmpl w:val="07A48618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03370CC7"/>
+    <w:nsid w:val="03C71FC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2850E4AE"/>
+    <w:tmpl w:val="79B239DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="034779A4"/>
+    <w:nsid w:val="06A2230E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D744616"/>
+    <w:tmpl w:val="F9B2E6C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03E92449"/>
+    <w:nsid w:val="0AA47651"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B60598A"/>
+    <w:tmpl w:val="E0E42D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="074F1992"/>
+    <w:nsid w:val="0EED579C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D485990"/>
+    <w:tmpl w:val="2D4893F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AF34542"/>
+    <w:nsid w:val="10E30EDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6292F4FA"/>
+    <w:tmpl w:val="FDB49B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B7D6AD5"/>
+    <w:nsid w:val="13CF2730"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7A0D890"/>
+    <w:tmpl w:val="2B3CE6DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CDD1C8D"/>
+    <w:nsid w:val="153E206B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7090CDCE"/>
+    <w:tmpl w:val="A4BEABC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E3A67D1"/>
+    <w:nsid w:val="17746E22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19B82AC0"/>
+    <w:tmpl w:val="2D4893F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E7A1B4F"/>
+    <w:nsid w:val="1CFC1C02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09BE1B10"/>
+    <w:tmpl w:val="46BC22DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113436F1"/>
+    <w:nsid w:val="1DB260BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F768E08"/>
+    <w:tmpl w:val="7C58A48E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="148C7DEC"/>
+    <w:nsid w:val="1DD93519"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDC83E02"/>
+    <w:tmpl w:val="5F047EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A4457C2"/>
+    <w:nsid w:val="2AD26DF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92123132"/>
+    <w:tmpl w:val="1D163886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AF31DF6"/>
+    <w:nsid w:val="2D4152BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1067062"/>
+    <w:tmpl w:val="2A6E1EE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27C45761"/>
+    <w:nsid w:val="2DF25B18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A98AD14"/>
+    <w:tmpl w:val="511AEC4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28674072"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FE21EB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE08E928"/>
+    <w:tmpl w:val="92F2F96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A720285"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30211483"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A20E9C7E"/>
+    <w:tmpl w:val="DA0A6916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CAA3D2B"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30D81040"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0F20110"/>
+    <w:tmpl w:val="3D52EEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CDB05AF"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="321F11BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B3E2E60"/>
+    <w:tmpl w:val="07F0C976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF23B3F"/>
+    <w:nsid w:val="33950D0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5172173A"/>
+    <w:tmpl w:val="55C0153C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F992F63"/>
+    <w:nsid w:val="33FE6068"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FB432A8"/>
+    <w:tmpl w:val="03B46426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36D82E63"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE915F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88DE3156"/>
+    <w:tmpl w:val="F18C1B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37492676"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43E97ECD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18586F2E"/>
+    <w:tmpl w:val="4E78CDB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F84729"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4712411C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EE2DF68"/>
+    <w:tmpl w:val="C43A9A2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39AC4AD4"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A5B5013"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="925C4AEC"/>
+    <w:tmpl w:val="0436075A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="431B1534"/>
+    <w:nsid w:val="4F4E39A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59AA68FA"/>
+    <w:tmpl w:val="9D10FE00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="478C7EF4"/>
+    <w:nsid w:val="50311CFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E546DE0"/>
+    <w:tmpl w:val="06EA9A68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B22CDC"/>
+    <w:nsid w:val="50F80B9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5172173A"/>
+    <w:tmpl w:val="A53439CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="491D2B98"/>
+    <w:nsid w:val="53647CA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12549E1C"/>
+    <w:tmpl w:val="727674CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49CC5AF9"/>
+    <w:nsid w:val="564319F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58A4E6D4"/>
+    <w:tmpl w:val="CEC87E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AB709F5"/>
+    <w:nsid w:val="5A7D3B77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D526884"/>
+    <w:tmpl w:val="F7FC2EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CCD0C68"/>
+    <w:nsid w:val="5D1D73F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C4E1522"/>
+    <w:tmpl w:val="A92682D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56DF7C59"/>
+    <w:nsid w:val="5DB5362B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6116E9DE"/>
+    <w:tmpl w:val="03169B3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BF1029A"/>
+    <w:nsid w:val="5FBC71E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25546B5C"/>
+    <w:tmpl w:val="BA60A4A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D7228CB"/>
+    <w:nsid w:val="63894A83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AEC4CE0"/>
+    <w:tmpl w:val="015EE0F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="601314E4"/>
+    <w:nsid w:val="63C12410"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23E0D35A"/>
+    <w:tmpl w:val="222EA666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62E838F5"/>
+    <w:nsid w:val="666F09D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF3A3F4C"/>
+    <w:tmpl w:val="EB80475A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A7A10B0"/>
+    <w:nsid w:val="66912771"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B69C3344"/>
+    <w:tmpl w:val="5ED0EAEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BDB732C"/>
+    <w:nsid w:val="702055E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D00AE4E"/>
+    <w:tmpl w:val="E0443FEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CDA35AC"/>
+    <w:nsid w:val="72F72DB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98B4BAE4"/>
+    <w:tmpl w:val="002E24A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D4A1054"/>
+    <w:nsid w:val="75771650"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC9683BC"/>
+    <w:tmpl w:val="F514A366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="702C0740"/>
+    <w:nsid w:val="7A642529"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB24E532"/>
+    <w:tmpl w:val="40B6F3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7983781C"/>
+    <w:nsid w:val="7D1F6480"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBC8F5E4"/>
+    <w:tmpl w:val="E0F6EF8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8">
-[...20 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18">
-[...44 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="34">
-[...23 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="43">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3245,51 +3245,50 @@
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
-    <w:rsid w:val="00710264"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
@@ -3326,50 +3325,51 @@
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
+    <w:rsid w:val="00FF3D01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -4410,61 +4410,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00710264"/>
+    <w:rsid w:val="00FF3D01"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00710264"/>
+    <w:rsid w:val="00FF3D01"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4748,51 +4748,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73584D49-DA6E-4486-B4B0-9CAB3A19AB9D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC27E611-1F3C-4405-AFC4-122FB1F6A068}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>802</Words>
   <Characters>4574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>