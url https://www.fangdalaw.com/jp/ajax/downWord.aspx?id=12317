--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="64E1D090" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+          <w:p w14:paraId="2C4F11E8" w14:textId="39B9C326" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FF3D01">
+            <w:r w:rsidRPr="00AF385C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YVETTE LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="460B0C17" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+          <w:p w14:paraId="706EB16B" w14:textId="268069D7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FF3D01">
+            <w:r w:rsidRPr="00AF385C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF3D01">
+            <w:r w:rsidRPr="00AF385C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF3D01">
+            <w:r w:rsidRPr="00AF385C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nanjing,Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="30DB97C9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+          <w:p w14:paraId="6199424A" w14:textId="27691933" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FF3D01">
+            <w:r w:rsidRPr="00AF385C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 13817979394 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="735AD428" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+          <w:p w14:paraId="4F910ACA" w14:textId="05F886EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FF3D01">
+            <w:r w:rsidRPr="00AF385C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yliu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="08023F87" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="62278AC6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF385C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="594BDA6F" wp14:editId="0B59B301">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2203C930" wp14:editId="390182A8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7E89F013" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FF3D01" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2A5D244A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00AF385C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FF3D01">
+            <w:r w:rsidRPr="00AF385C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ms. Liu specializes in capital markets, M&amp;A, private equity and general corporate.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0699CA2B" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="79D1FF44" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1197 +456,1197 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2773D91F" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="03D30A40" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF9F147" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="71B7A59A" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKETS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CAFDC0" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="2B0C21E0" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Arcsoft for its A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BBC254" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="3E1F6E2B" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC for CRM's A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4A5300" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="18C5B00B" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Fudan Zhangjiang Bio-Pharmaceutical Co., Ltd. for its A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591A77E3" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="05D91A45" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huatai for Sunshine Guojian Pharmaceutical (Shanghai) Co., Ltd.'s A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7159D9DB" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="62D5D7F8" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC for SMIC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747E7965" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="1F5A791B" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Focus Media for its A-share backdoor listing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD826E8" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="65E3BBB4" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinquan for its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2815E413" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="784E28A7" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Huaxin Securities for Zhe Neng Electric</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s share swap, merger with Dong Dian, and B- and A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBC3740" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="1AD30574" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Highly (Group) Co., Ltd. in its private placement in 2010, its issue of company bonds in 2012, its issue of shares to acquire 100% equity interest of Hangzhou Fusheng in 2016, and its issue of SCP in 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEA3941" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="25FF825F" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Tongsheng Investment (Group) Co., Ltd. in Shanghai International Port (group) Co., Ltd.'s additional A-shares issue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CFE8D4" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="49AF3FF0" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Citic Securities Co., Ltd. in issuing Convertible Bonds of BaoSteel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195BA684" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="5F2B5911" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dasheng Agriculture Finance for its rights issue in 2015 and private placement of H shares in 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A1E9EA" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="7904AD9D" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Fudan Zhangjiang Bio-Pharmaceutical Co., Ltd. in issuing its additional H shares and its transfer from the GEM to the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5671662B" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="53708A6E" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in the listing of First Sponsor Group Limited on the stock Exchange of Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1697BEB8" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="51EF6A28" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Focus Media Holding Limited in its listing of American Depositary Shares on the Nasdaq National Market and follow-on financing in 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632AFA6E" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="35D8D09F" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Merrill Lynch and Credit Suisse in the listing of Country Style Cooking Restaurant Chain Co., Ltd. on the NYSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220FEC89" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="2CE6E5F0" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba.com Limited in its listing on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C865BB4" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="4097D9A1" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Asia Limited and UBS AG in the listing of Uni-President China Holdings Ltd. on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774EDDC0" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="61FE5C9C" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bear, Stearn &amp; Co. Inc. in the listing of NetDragon Websoft Inc. on the Growth Enterprise Market of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560F81FB" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="4568397F" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs (Asia) L.L.C., Morgan Stanley &amp; Co. International Limited and Morgan Stanley Dean Witter Asia Limited in the listing of Shimao Property Holdings Limited on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBEEC8F" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="448EB5FD" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30306C24" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="15F469AF" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Milkground (600882. SH) in receiving strategic investment from MENGNIU DAIRY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C03BFC" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="35CE6B2B" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BAOSTEELPACKAGE (601968. SH) in receiving strategic investment from Goldstone Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A5F4FE" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="072D5C0A" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fountainvest in its exit from Peace Bird (603877.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F65A335" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="4DEEE60F" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Clearlake Capital for its acquisition of Unifrax</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global business, including its controlling shares of A-share listed company Luyang Energy-saving (002088.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20250F2E" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="552A37A7" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Mengze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s shareholders for its sale of controlling equity interests in Shanghai Mengze to Apple Flavor (603020.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35645F92" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="18D2FA27" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Four Rivers in the bankruptcy and reorganization of Chongqing Steel, an A+H listed company (601005.SH, 01053.HK), whereby Four Rivers became the controlling shareholder of Chongqing Steel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7729CC7F" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="1F68D4F8" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PAG in its privatization of Yingde Gas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4403D0F8" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="6204D66D" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hangrong New Energy for its acquisition of Jinzhai Taike and Yanshan Taike from HT-SAAE (600151.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC8C97A" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="03681825" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented shareholders of Pro-trend in its sale of 100% equity interests in the company to Lian Chuang Hu Lian (300343.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BF6A99" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="74D1117C" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yun Xi in its acquisition of 20% equity interest in Hua Shu Media (000156.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AA329D" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="54B6B6C4" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fountainvest in its strategic investment in Ke Hua Biology (002022.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D911EA4" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="0D207625" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hony Capital in its strategic investment in Cheng Tou (600649.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AED86E" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="0DAF01E5" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hony Capital in its sale of its stake in Yue Wang Jewelry to Kingee Culture (002721.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3948F507" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="09AFF85F" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus in its sale of its stake in Tulip Advertisement to New Culture (300336.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597A8576" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="3481B590" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented shareholders of Meifeng Digital in its sale of its stake of to Zhong Qing Bao (300052.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDF7019" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="06A50581" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Huaxin Security for its financial adviser service to DEG - DEUTSCHE INVESTITIONS on its stake selling of Jin Zheng Da (002470.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273E4700" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="6214513F" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE EQUITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA01D45" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="368A35AA" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for investment projects for several private equity clients, such as North Summit Capital, Welkin Capital, Hongtai Capital, AGRC Capital, Primavera Capital, Hony Capital, FountainVest, GGV Capital, Alibaba (group investment entity), Tongcheng (group investment entity), Lianxin Investment Centre, Atlas Capital, Qiansheng Fund, Guohe Capital and KKY Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4482564D" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="496D6070" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for pre-IPO restructuring, financing and general corporate matters for several enterprises, such as Arcsoft, Lily Beauty, Xiaoqiao Sports, iluvatar, American-Sino Heath and Yueying Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA29FE6" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="56FAE38C" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GENERAL CORPORATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7E3598" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="69D3AB3A" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services on general corporate matters for listed companies, such as Arcsoft (688088.SH), Highly (600619.SH), JINJIANGINVEST (600650.SH), JINJIANGHOTELS (600754.SH), GITI (600182.SH), HZIS (600126.SH), Baosight (600845.SH) and BAOSTEELPACKAGE (601968.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A803F64" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="0318603D" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A26C37C" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="1359FE98" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB816E6" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="68C07291" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, Antai College Economics-Management, MBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C62AAE1" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="7496691C" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1BB88C" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="4151AF13" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6518C5CD" w14:textId="77777777" w:rsidR="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="66A56426" w14:textId="77777777" w:rsidR="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0269245D" w:rsidR="00686369" w:rsidRPr="00FF3D01" w:rsidRDefault="00FF3D01" w:rsidP="00FF3D01">
+    <w:p w14:paraId="5567FC3C" w14:textId="7200004F" w:rsidR="00686369" w:rsidRPr="00AF385C" w:rsidRDefault="00AF385C" w:rsidP="00AF385C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3D01">
+      <w:r w:rsidRPr="00AF385C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Liu joined in Fangda Partners Shanghai Office in 2005.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FF3D01" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00AF385C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1844,1339 +1844,1339 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00962DE6"/>
+    <w:nsid w:val="06424CF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="832CB4EC"/>
+    <w:tmpl w:val="BCA82CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="033B2C43"/>
+    <w:nsid w:val="08F54A03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07A48618"/>
+    <w:tmpl w:val="0A3049BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C71FC6"/>
+    <w:nsid w:val="0C930AF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79B239DA"/>
+    <w:tmpl w:val="2864DA3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A2230E"/>
+    <w:nsid w:val="1076420B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9B2E6C4"/>
+    <w:tmpl w:val="9F8C3DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA47651"/>
+    <w:nsid w:val="147A370A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0E42D9A"/>
+    <w:tmpl w:val="BEE84296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EED579C"/>
+    <w:nsid w:val="14A2321C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D4893F8"/>
+    <w:tmpl w:val="DFD4584A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10E30EDB"/>
+    <w:nsid w:val="182E425F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDB49B8E"/>
+    <w:tmpl w:val="3F68ECF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13CF2730"/>
+    <w:nsid w:val="1A560DA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B3CE6DE"/>
+    <w:tmpl w:val="B21C823C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="153E206B"/>
+    <w:nsid w:val="1A8A51DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4BEABC2"/>
+    <w:tmpl w:val="8BE69678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17746E22"/>
+    <w:nsid w:val="2081374C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D4893F8"/>
+    <w:tmpl w:val="755CC578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CFC1C02"/>
+    <w:nsid w:val="239E261F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46BC22DA"/>
+    <w:tmpl w:val="99D0289E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB260BE"/>
+    <w:nsid w:val="25E20AD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C58A48E"/>
+    <w:tmpl w:val="0A3049BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD93519"/>
+    <w:nsid w:val="2E425937"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F047EA2"/>
+    <w:tmpl w:val="B18CD64A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD26DF6"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3761404E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D163886"/>
+    <w:tmpl w:val="7C80AD98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D4152BD"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CCC0C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A6E1EE2"/>
+    <w:tmpl w:val="4C8AA3D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF25B18"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CD158BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="511AEC4A"/>
+    <w:tmpl w:val="6CD4849A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="2FE21EB3"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D2A34A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92F2F96C"/>
+    <w:tmpl w:val="18F61BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30211483"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E4E045A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA0A6916"/>
+    <w:tmpl w:val="56BAA9C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D81040"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40430015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D52EEC8"/>
+    <w:tmpl w:val="7D581162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="321F11BC"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45D4065E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07F0C976"/>
+    <w:tmpl w:val="E0967A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33950D0F"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B8575F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55C0153C"/>
+    <w:tmpl w:val="C84A3C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33FE6068"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C785979"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03B46426"/>
+    <w:tmpl w:val="1ED05A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FE915F8"/>
+    <w:nsid w:val="4CDC5657"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F18C1B62"/>
+    <w:tmpl w:val="F1DABC80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E97ECD"/>
+    <w:nsid w:val="4D1574DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E78CDB8"/>
+    <w:tmpl w:val="485A0E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4712411C"/>
+    <w:nsid w:val="54EE7C26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C43A9A2A"/>
+    <w:tmpl w:val="F6720D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A5B5013"/>
+    <w:nsid w:val="56C3471C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0436075A"/>
+    <w:tmpl w:val="D33A09A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4E39A6"/>
+    <w:nsid w:val="570A568B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D10FE00"/>
+    <w:tmpl w:val="EABEFB68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50311CFB"/>
+    <w:nsid w:val="58DC3653"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06EA9A68"/>
+    <w:tmpl w:val="CB541534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50F80B9A"/>
+    <w:nsid w:val="5A6510A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A53439CE"/>
+    <w:tmpl w:val="0ACEC0C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53647CA5"/>
+    <w:nsid w:val="5AE25C9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="727674CC"/>
+    <w:tmpl w:val="DCCAD166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="564319F3"/>
+    <w:nsid w:val="5B732538"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEC87E84"/>
+    <w:tmpl w:val="5F383D0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A7D3B77"/>
+    <w:nsid w:val="5B953D7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7FC2EA2"/>
+    <w:tmpl w:val="F93E8754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D1D73F3"/>
+    <w:nsid w:val="5EF100C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A92682D4"/>
+    <w:tmpl w:val="64349870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB5362B"/>
+    <w:nsid w:val="5F58028F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03169B3C"/>
+    <w:tmpl w:val="9F924A3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FBC71E2"/>
+    <w:nsid w:val="5F797242"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA60A4A6"/>
+    <w:tmpl w:val="051691E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63894A83"/>
+    <w:nsid w:val="61C04872"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="015EE0F8"/>
+    <w:tmpl w:val="354AC5A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C12410"/>
+    <w:nsid w:val="623B4335"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="222EA666"/>
+    <w:tmpl w:val="9014F196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="666F09D5"/>
+    <w:nsid w:val="67FD20F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB80475A"/>
+    <w:tmpl w:val="C1DA7E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66912771"/>
+    <w:nsid w:val="6D1D3F3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ED0EAEA"/>
+    <w:tmpl w:val="DD129EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="702055E5"/>
+    <w:nsid w:val="71410FD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0443FEA"/>
+    <w:tmpl w:val="D59EA580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72F72DB2"/>
+    <w:nsid w:val="746349F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="002E24A4"/>
+    <w:tmpl w:val="CF78D26C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75771650"/>
+    <w:nsid w:val="79A80220"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F514A366"/>
+    <w:tmpl w:val="40E8564E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A642529"/>
+    <w:nsid w:val="7ADE6BE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40B6F3A4"/>
+    <w:tmpl w:val="3E6895BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D1F6480"/>
+    <w:nsid w:val="7B552DB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0F6EF8C"/>
+    <w:tmpl w:val="876A7D92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
-[...23 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="21">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3284,92 +3284,92 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00AF385C"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
-    <w:rsid w:val="00FF3D01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -4410,61 +4410,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF3D01"/>
+    <w:rsid w:val="00AF385C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FF3D01"/>
+    <w:rsid w:val="00AF385C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4748,51 +4748,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC27E611-1F3C-4405-AFC4-122FB1F6A068}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89609BD6-680E-424F-86A5-7994C4481EFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>802</Words>
   <Characters>4574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>