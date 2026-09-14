--- v0 (2026-06-24)
+++ v1 (2026-09-14)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="753067A0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="23DF441E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0036404B">
+            <w:r w:rsidRPr="00B7415F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>HAIPING SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5D04670D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+          <w:p w14:paraId="706EB16B" w14:textId="4744F429" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0036404B">
+            <w:r w:rsidRPr="00B7415F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0036404B">
+            <w:r w:rsidRPr="00B7415F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0036404B">
+            <w:r w:rsidRPr="00B7415F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0CF2365E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+          <w:p w14:paraId="6199424A" w14:textId="3B57AAC0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0036404B">
+            <w:r w:rsidRPr="00B7415F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1073 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="431C630E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+          <w:p w14:paraId="4F910ACA" w14:textId="2D3E6A22" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0036404B">
+            <w:r w:rsidRPr="00B7415F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>haiping.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7661255A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0036404B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7013D2AA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B7415F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E2F6D1" wp14:editId="7A36FBE6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4385A40A" wp14:editId="41C78C60">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3310DEB0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0036404B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4E7A60C9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B7415F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0036404B">
+            <w:r w:rsidRPr="00B7415F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. SUN SPECIALIZES IN M&amp;A AND FOREIGN INVESTMENT.  IN PARTICULAR, SHE HAS EXTENSIVE EXPERIENCE IN CHINA-JAPAN INVESTMENT AND M&amp;A, CORPORATE RESTRUCTURING, COMPLIANCE AND GENERAL CORPORATE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C09DEF" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6D81D92E" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1671 +456,1671 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AE76A3" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="36AA6FA0" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D479BF" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0036404B">
+    <w:p w14:paraId="425FD390" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investment and M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DF39A8" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="512F0224" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese chemical company in its acquisition of a chemical company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE91682" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="60FC7271" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous Japanese IT company in its investment in a Chinese AI company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1850C869" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="4E6ED41C" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its capital contribution to a Chinese transportation vehicle manufacturing company through equity transfer and subscription of capital increase, mainly responsible for drafting and negotiating the investment agreement and joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F47F999" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="5BB81F57" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in adjusting its China joint venture's investment structure, mainly responsible for arranging the existing joint venture's equity transfer, establishing the new joint venture, declaring the business operator concentration, and drafting and negotiating the long-term lease and management agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFAD385" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="5A0AD266" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in reforming a Chinese state-owned company</w:t>
       </w:r>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s mixed ownership reform through equity transfer and subscription of capital increase, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement and for coordinating and handling publishing on the property exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DC46C0" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="129BB722" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its capital contribution to a leading Chinese veterinary drug enterprise through share transfer and subscription for capital increase, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1A9FA4" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="78F0E2A4" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese beverage company in its investment through subscription for capital increase in a Chinese food company engaged in food production and sale and in convenience store businesses, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1348BB8F" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="3E4CA361" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese manufacturing company in its acquisition of the pharmaceutical manufacturing and sales businesses of a Singapore-listed company in China through the acquisition of the shares in the Singapore-listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F21CA7" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="25D02509" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese company in its capital contribution to a leading Chinese veterinary drug enterprise through share transfer and subscription for capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9C4E4E" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="5306BFE0" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese education group in its acquisition of the education and training business of a China offshore holding company through the acquisition of the shares in the company (deal eventually not implemented)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1B1DB2" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="1496EEC6" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its acquisition of a fashion brand's China sales business through a series of transactions including assets transfer, subscription for capital increase, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2A7F58" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="24968998" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its investment in a Chinese plastics manufacturing enterprise through subscription of capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F522C46" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="74B2C825" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese game development company in its capital contribution to a Chinese web game and mobile game development company through subscription for capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E884574" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="4142CE82" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in its investment in a residential building in Changchun, China through subscription for the increased capital of a China offshore holding company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC6F53D" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="46207B70" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese investment company in investing in a Japanese virtual currency exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0100B0B7" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="09803BB7" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese non-ferrous metal manufacturer in its equity transfer of a Chinese joint venture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65280366" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="44EE2D10" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented many well-known Japanese enterprises in their joint ventures, cooperation, sole proprietorships, restructurings, dissolutions and settlements in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA0BF9F" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="73C0ED5B" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the three major shipping companies in Japan in addressing legal issues involved in businesses integration in China, including establishing Sino-foreign entities, applying for business licenses, establishing and de-establishing branches, and transferring business and personnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EB0A0C" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="22A4B1C0" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese securities company in establishing a joint venture held by it in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFA847E" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="486B550A" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in establishing a joint venture in the packaging industry in Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BB3461" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="49780F4C" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in handling the equity transfer, capital increase and restructuring of many Sino-Japanese joint venture companies in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402FA9D3" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="387AEC5A" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese audiovisual and electronic product manufacturer in establishing a joint venture with a state-owned enterprise in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB28D90" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="53428C5B" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese entertainment company in establishing a joint venture in China and in conducting a series of business transfers and restructurings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F21286A" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="4DA8C784" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese telecom company in establishing a Sino-Japanese joint venture engaged in the manufacturing and sale of communication products in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029D062D" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="2881F80D" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese electronics manufacturing company in establishing a Sino-Japanese joint venture company engaged in the production of health products in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254E291E" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="44F12AD2" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in establishing a joint venture with a commercial real estate company in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3803F426" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="406AC666" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in issues related to establishing a real estate development enterprise and conducting its development, business and operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1974317E" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="01F7C286" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese education group in establishing a joint venture with a well-known Chinese publishing company. Represented a well-known Japanese chemical company in establishing a joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701EED5A" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="51524267" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese maternal and baby care enterprise in establishing a joint venture with a Chinese packaging material company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF26263" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0036404B">
+    <w:p w14:paraId="3144DA50" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2BC219" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="64AD3B5D" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese auto company in conducting internal fraud investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468377B0" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="02F7102F" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese telecom company in conducting an internal investigation into duty embezzlement in its Chinese subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BDB484" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="3493E5B0" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese manufacturer in handling investigations by industry and commerce authorities into alleged violations of Chinese anti-commercial bribery laws and in strengthening the manufacturer's compliance policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372523F2" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="0CEB3346" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese energy company in conducting an internal investigation into duty embezzlement by employees in its Shanghai subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1B48D4" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="73EC6333" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese chemical enterprise in conducting an internal anti-fraud and compliance investigation in its Shanghai subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5CE90A" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="56D3C610" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese metal company in conducting an internal investigation into duty embezzlement by its financial staff in its Jiangsu subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E902DF3" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="7EE220A9" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese electronics company in conducting a compliance investigation into its various Chinese subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2086B8" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="55B2D212" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese printing company in conducting compliance investigations into its various subsidiaries in Shanghai and Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA43423" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="1AFD4243" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese auto parts manufacturer in conducting a compliance investigation into its various Chinese subsidiaries in Shanghai, Tianjin and Guangdong Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C849A7C" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="519922AF" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese manufacturer in handling an investigation initiated by anti-monopoly law enforcement agencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B223D86" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="0F371DD5" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6220449A" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="4ECA8164" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese service company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625F33DA" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="1DD104DE" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese food production company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F0A94F" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="5ACB600E" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese subsidiary of a Japanese energy company in handling an investigation by the Customs in Southern China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3F63E0" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="1139A711" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese retail company in building its cyber security and data compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E70DC48" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="4A5D2829" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided compliance advice on cyber security and personal data protection to many Japanese companies and assisted them in modifying their personal data protection and cyber security systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5499E9" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="38651079" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted many Japanese companies in holding compliance trainings, providing compliance consultations, and improving compliance systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D18E6DC" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="546567D3" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4758507B" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="32DF6B85" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, LL.B., 2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7EBAF0" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="5B75C3AC" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Graduate School of Arts and Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D4D2E4" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="576EB156" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Tokyo, LL.M. in International Economic Law, 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0BA874" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="7C27C51E" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A37399" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="7C214CAC" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638BE2A0" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="10EB6931" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3549E5D4" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="128B6F2F" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sun joined Fangda Partners as a partner in 2016. Before that, she worked for more than ten years with Japan-related teams at a well-known Chinese law firm, at a US law firm, and at Mori Hamada &amp; Matsumoto, one of the big four law firms in Japan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6B58C3" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="4B200F58" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D188991" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="6FDA322E" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770D4B71" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="6BE82B0F" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Six Economic Laws of China, published by the Association for the Promotion of International Trade, Japan (co-edited) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E036A8" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="05177FA4" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essential Guide to Business Laws of China, published by Japan External Trade Organization (JETRO) (co-authored) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500E917F" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="37070EE7" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">New Forms of Investment in China: Foreign-invested Partnership (co-authored) (NBL NO.921) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABB723B" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="76CA93B2" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">New Regulations on Foreign-invested Partnership (co-authored) (Journal of the Japanese Institute of International Business Law, April 2010 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A8D9AF" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="08AD3B61" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enactment of New Regulations on Registration of Foreign Debts (Journal of the Japanese Institute of International Business Law, July 2013 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFBEE50" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="1B0A3B9A" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Monthly PRC law column (China Concierge, July 2013 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 2014) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB43BEC" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="5BBEAF5B" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China (Shanghai) Pilot Free Trade Zone (Journal of the Japanese Institute of International Business Law, November 2013 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C347C9E" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="490FE5C4" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Reform Experiment on Foreign Exchange Settlement in RMB for Foreign Exchange Capital of Foreign-invested Enterprise (Journal of the Japanese Institute of International Business Law, October 2014 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B40C9F5" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="273D3E4E" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The strengthening of China's personal information protection regulation and corresponding handling strategy (co-authored) (Journal of the Japanese Institute of International Business Law, February 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506D6E97" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="55E59B8C" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on commercial bribery in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, June 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9A6BCF" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="68D7F188" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The People's Republic of China's New Civil Procedure Law Judicial Interpretation Practice Interpretation (co-author) HSJ Co., Ltd. Published in June 2018 and July 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAD3236" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="591381D7" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on false propaganda in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, August 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5304F75B" w14:textId="77777777" w:rsidR="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="5F09C190" w14:textId="77777777" w:rsidR="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on commercial secrets in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, October 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="03DC0B37" w:rsidR="00686369" w:rsidRPr="0036404B" w:rsidRDefault="0036404B" w:rsidP="0036404B">
+    <w:p w14:paraId="5567FC3C" w14:textId="67B17EF0" w:rsidR="00686369" w:rsidRPr="00B7415F" w:rsidRDefault="00B7415F" w:rsidP="00B7415F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Initiatives regarding Property Investigation and Enforcement Measures in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0036404B">
+      <w:r w:rsidRPr="00B7415F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Civil Execution (co-authored) (Journal of the Japanese Institute of International Business Law, November 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0036404B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B7415F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2318,1608 +2318,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04B25302"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5832EDE2"/>
+    <w:nsid w:val="014C63DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="331654DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F67A89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64381D76"/>
+    <w:nsid w:val="03D70B14"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9C0E78E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07BD7CDB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="574C7A58"/>
+    <w:nsid w:val="074C197B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20CEF38A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC80B15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4848860"/>
+    <w:nsid w:val="07A447D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="190E7DD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F6958A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C04C67E"/>
+    <w:nsid w:val="0B073652"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CA05CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F8A65E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9588F748"/>
+    <w:nsid w:val="0C7E0228"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1EA820E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FB24C12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3496D84A"/>
+    <w:nsid w:val="0DAE0C94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9152A2BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1286459A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA28D0B6"/>
+    <w:nsid w:val="1AB252E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4A8367E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="165C0B09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BFCCDEE"/>
+    <w:nsid w:val="1BA406B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BB41CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A0B5EC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB8A4E88"/>
+    <w:nsid w:val="22E1522B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B128D27A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A7C3094"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A656DAAA"/>
+    <w:nsid w:val="240F1C95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E76D3B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D5C1B09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="384AE882"/>
+    <w:nsid w:val="24242549"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8042DB5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200A6598"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44E2EBD8"/>
+    <w:nsid w:val="25D771A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AEB6F6FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="220B4A29"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71A415A4"/>
+    <w:nsid w:val="26360E5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="798431EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="228E5D7A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B29EF59A"/>
+    <w:nsid w:val="26D03558"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05E69460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="244D54B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EBC6CC84"/>
+    <w:nsid w:val="26F42B72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B502042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26332CA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E69A4EDC"/>
+    <w:nsid w:val="27DA13E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFA0E0E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="287A0A85"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35FC796A"/>
+    <w:nsid w:val="2A4B4589"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9D062C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE81157"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9186A3A"/>
+    <w:nsid w:val="2B73156E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21B0E4FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CA27114"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F529810"/>
+    <w:nsid w:val="32A93E61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67D60F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FDC4301"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33DE1AC6"/>
+    <w:nsid w:val="36440366"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D88979C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="320B1DC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC543CEE"/>
+    <w:nsid w:val="36DE32DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EBE647E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32FF2981"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7220AC44"/>
+    <w:nsid w:val="38D509CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A1A788A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="353F7171"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA54B2BE"/>
+    <w:nsid w:val="3E6D2C63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA0C90C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="373935A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3F6D972"/>
+    <w:nsid w:val="406813D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AF00396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="377C41F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95C88D84"/>
+    <w:nsid w:val="41A9448F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACA260AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A394DB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="969A17AC"/>
+    <w:nsid w:val="42654C91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C0CAC66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B9E4D87"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B9634E8"/>
+    <w:nsid w:val="44DA1F47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13F4BB1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CBA6E3E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10AE49B6"/>
+    <w:nsid w:val="45440EBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03F04984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D4C3BDD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63346132"/>
+    <w:nsid w:val="4668463D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="035E7F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E017B80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FAA595A"/>
+    <w:nsid w:val="47CF17C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9A04952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41663994"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE721340"/>
+    <w:nsid w:val="47F13500"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51B4C186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422258B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E362D266"/>
+    <w:nsid w:val="48DE3428"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="566E2462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="429341BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B11AD46E"/>
+    <w:nsid w:val="4A224632"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="378EAF30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E62066"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E5E8510"/>
+    <w:nsid w:val="4CB16C30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C29A26B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C96249"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93A0E5FA"/>
+    <w:nsid w:val="4D5569A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1700CDB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4622387A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95D242B4"/>
+    <w:nsid w:val="4E8F0304"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BEEE500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476065E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4460A052"/>
+    <w:nsid w:val="4EC40247"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5F6FF94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EDD32E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1E86710"/>
+    <w:nsid w:val="518E7016"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8788CD78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FDC629B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F68F5FE"/>
+    <w:nsid w:val="52C5203A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="338CDF70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="501B64D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF0ADF42"/>
+    <w:nsid w:val="536E7A8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CACC7120"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52DE5B48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7960D368"/>
+    <w:nsid w:val="563D242F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="012415D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F81CD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C22CBADA"/>
+    <w:nsid w:val="56E720C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A28C7278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55672457"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F6A5916"/>
+    <w:nsid w:val="597525D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EBE647E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56497121"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F11C6DF2"/>
+    <w:nsid w:val="5FB9024C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7EEEF94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587C5DFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0372AB7E"/>
+    <w:nsid w:val="60100146"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D3A96AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B6A31D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F8A46736"/>
+    <w:nsid w:val="63644C44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42E01472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C667C91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85FA2646"/>
+    <w:nsid w:val="64A56B3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75FA804E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DAF496E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A10E0332"/>
+    <w:nsid w:val="64D05763"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4828B654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="617628F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCBCF4F0"/>
+    <w:nsid w:val="65356CC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14C06AAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="622C0D08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF446884"/>
+    <w:nsid w:val="65B22A43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8438E9E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67CD70FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C4825106"/>
+    <w:nsid w:val="676D0FF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AA23CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A1154D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01B830DC"/>
+    <w:nsid w:val="6AAB5D47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00181590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF56782"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE1E930A"/>
+    <w:nsid w:val="6B9509EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E18A982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EDD704F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1FC05F54"/>
+    <w:nsid w:val="6BF71EA0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F45058A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FF974C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F208B270"/>
+    <w:nsid w:val="6CA000F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32703BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70D60EAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="658C1878"/>
+    <w:nsid w:val="6E3D653E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="090ECECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73FC5ACF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="574C7A58"/>
+    <w:nsid w:val="71A47E70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7626470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="767077D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4A02084"/>
+    <w:nsid w:val="71F052D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4626176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79087410"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7418537C"/>
+    <w:nsid w:val="72114564"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7E61380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C0C2B6F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="846451F4"/>
+    <w:nsid w:val="74651E05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C69A7C3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DDD57D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8124AFA4"/>
+    <w:nsid w:val="7731728A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B50137C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E8345A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE040F6E"/>
+    <w:nsid w:val="77401F2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4BAF40C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EB37120"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6466F228"/>
+    <w:nsid w:val="7BD44DFB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E872EBB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FBA62EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A8CC4038"/>
+    <w:nsid w:val="7D9C2EAE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11C4E6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="2">
-[...29 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="56">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="13">
-[...8 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="62">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="17">
-[...8 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21">
-[...32 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="43"/>
-  </w:num>
-[...97 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3955,51 +3955,50 @@
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
-    <w:rsid w:val="0036404B"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
@@ -4034,50 +4033,51 @@
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
+    <w:rsid w:val="00B7415F"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
@@ -5154,61 +5154,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0036404B"/>
+    <w:rsid w:val="00B7415F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0036404B"/>
+    <w:rsid w:val="00B7415F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5492,51 +5492,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{452E16EB-5F2F-4A2D-80D0-FDE4A490CC22}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67BAC1E5-5B37-4209-93D7-F0CAEF96B274}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1668</Words>
   <Characters>9512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>