--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="093FFA8E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+          <w:p w14:paraId="2C4F11E8" w14:textId="61994520" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A34698">
+            <w:r w:rsidRPr="00BC76EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGJIE KANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="767BD347" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+          <w:p w14:paraId="706EB16B" w14:textId="4FFDD555" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A34698">
+            <w:r w:rsidRPr="00BC76EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A34698">
+            <w:r w:rsidRPr="00BC76EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A34698">
+            <w:r w:rsidRPr="00BC76EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="076545C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+          <w:p w14:paraId="6199424A" w14:textId="57EE0F9E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A34698">
+            <w:r w:rsidRPr="00BC76EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4237 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5331B36F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+          <w:p w14:paraId="4F910ACA" w14:textId="62DA1642" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A34698">
+            <w:r w:rsidRPr="00BC76EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Yingjie.kang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0C323300" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A34698" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5512C981" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CDB433D" wp14:editId="110C1893">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CC92A90" wp14:editId="27A55AC5">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="69546647" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A34698" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="601AC2E0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A34698">
+            <w:r w:rsidRPr="00BC76EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. KANG SPECIALIZES IN REGULATORY COMPLIANCE, ADMINISTRATIVE LAW AND NATIONAL SECURITY REVIEW. HE HAS EXTENSIVE EXPERIENCE IN HANDLING VARIOUS COMPLIANCE MATTERS FOR COMPANIES, RESPONDING TO ADMINISTRATIVE INVESTIGATIONS, ADMINISTRATIVE RECONSIDERATIONS, LITIGATIONS, AND CRISIS MANAGEMENT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C6AF11" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="18A7F098" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1887 +456,1887 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119BFC05" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A34698">
+    <w:p w14:paraId="5ADFCAA9" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice areas include advertising, anti-unfair competition, environmental protection, product quality, securities and finance, export control and sanctions, among others. He has long been involved in handling various legal compliance matters for multinational and domestic enterprises across multiple industries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1441AEDA" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A34698">
+    <w:p w14:paraId="4A5CC966" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang also has extensive experience in identifying compliance risks and building compliance systems. Mr. Kang is skilled in handling administrative disputes and has represented clients in numerous administrative investigations, administrative reconsiderations, administrative litigations, and crisis response cases. He is well-versed in the trial procedures, judicial thinking, and working methods of administrative agencies and courts, and is able to propose constructive and actionable dispute resolution based on specific case circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B64FE1C" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A34698">
+    <w:p w14:paraId="1B97F9EF" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang has extensive experience in foreign investment national security review and has handled numerous national security review risk assessments, consultations and notifications in different industries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DE1800" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="516AD670" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C6B38C" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A34698">
+    <w:p w14:paraId="72520C4C" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Security Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A1EAD6" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="0D783375" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational enterprise in the PRC national security review notification for its acquisition of a Chinese high-tech enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BE6703" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="7329ED21" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment fund in the PRC national security review notification for its acquisition of a Chinese commercial real estate project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E546A5D" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="7B55B986" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment fund in the PRC national security review notification for its acquisition of a Chinese pharmaceutical retail chain enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE5EE97" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="5638A8AE" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two leading investment funds in the PRC national security review consultation for a privatization project of a well-known internet platform enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1599827C" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="102C2656" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned port enterprise in the PRC national security review consultation for its construction of a container terminal project in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27789DAD" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="56BD6B4C" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided advisory and risk assessment related to national security review for dozens of foreign investment acquisition projects, involving various industries such as real estate, internet, information technology, retail, infrastructure, new materials, medical and life sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CD1AE9" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A34698">
+    <w:p w14:paraId="43EDCECC" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enhancement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EF9E87" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="5A9F8EB4" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to a large state-owned enterprise in response to an overseas anti-corruption investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3F224F" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="5C99191C" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading shipping company in an administrative investigation by the Shanghai Administration for Market Regulation into alleged commercial bribery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA7A2AB" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="41402894" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international hotel management group in response to an administrative investigation by Shanghai's relevant law enforcement authorities in relation to advertising and cyber security</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430A1E2B" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="52AAF6F8" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major hotel management group in response to an administrative investigation by Shanghai Administration for Market Regulation into alleged advertising violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E79C7C6" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="09A24040" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to an internationally renowned auto parts manufacturer in response to the administrative enforcement of the Baotou city administration department's demolition of illegal buildings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B72634" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="4EBCD874" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading fund company in response to an administrative investigation by the China Securities Regulatory Commission into alleged securities violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E875F1" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="697786D1" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Big Four</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> accounting firm in connection with the China Securities Regulatory Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation of its audit responsibilities in the annual reports of listed companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AE5BB8" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="36D79820" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known investment institution in responding to an administrative investigation by the local natural resources department regarding its alleged illegal use of land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32041870" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="2A9AB732" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major real estate company in response to an administrative investigation by Shanghai Administration for Market Regulation into alleged false advertising and infringement of consumer rights in the sale of its commercial properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059CD30F" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="0EC61F52" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large e-commerce platform company in response to an administrative investigation by Beijing Administration for Market Regulation into its alleged price violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6456580A" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="5E9AE081" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an internationally renowned accommodation booking platform in responding to an administrative investigation by the market regulatory department regarding its alleged illegal advertising</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7AAC6A" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="3EE94EA6" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted a well-known internet recruitment platform in responding to a crisis event triggered by its exposure in the CCTV </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15 News Evening</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7495EF2C" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="7581E6C2" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled more than 10 cases of administrative penalties for failure to merger filing matters in accordance with the anti-monopoly law during the tenure at the Ministry of Commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FF8EB8" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A34698">
+    <w:p w14:paraId="253F4B5A" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Administrative Reconsideration and Administrative Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523B063D" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="512ADF79" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large real estate development company in an administrative review case concerning construction project planning changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4EA9CA" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="7C1F4A57" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a wastewater treatment enterprise in its application for administrative reconsideration of a local environmental protection department</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s decision to impose an administrative penalty for air emissions violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0859B59A" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="7E11E648" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large trust company in an administrative review case by the banking regulator regarding the permission to change its charter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7EB892" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="5C067C63" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several rating professionals from a well-known credit rating agency to apply for administrative reconsideration of an administrative penalty decision made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573EA9F0" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="49705F89" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several senior executives from two large asset management institutions to apply for administrative reconsideration of an administrative penalty decision made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EC8A02" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="0AE6F9C4" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented professionals from a fund management company to apply for administrative reconsideration of securities regulatory measures made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB08BF6" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="195FF3D3" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international investment bank in applying for administrative reconsideration and filing administrative litigation against the taxation decision of a local taxation authority in Anhui Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8674B8" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="300AEF38" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international environmental protection company in an administrative lawsuit against a penalty decision made by a local environmental protection department in Xinjiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB53D52" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="6F17F757" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large real estate development company in a series of administrative litigation cases involving land management, planning acceptance, and environmental acceptance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110F5F79" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="291DB49B" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading high-tech enterprise in administrative review and administrative litigation proceedings involving its business registration change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0246E9EB" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="47649B5F" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international tire manufacturer in an administrative proceeding involving its tire recall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304F5AD0" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="4387CCB4" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known pharmaceutical manufacturing company in an administrative litigation related to the quality of its pharmaceutical products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6390FCE5" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="2C832ADD" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled dozens of administrative reconsideration cases, business areas involving administrative penalties, administrative licenses, information disclosure, anti-dumping, international bidding for electromechanical products, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF83D15" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="574BC015" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Ministry of Commerce in dozens of administrative litigation cases, covering areas such as foreign investment approval, information disclosure, anti-dumping, and performance of statutory duties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2BD995" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A34698">
+    <w:p w14:paraId="7FB72648" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Compliance System Building</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1914F4CC" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="06D1559E" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance system building for a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A9E7D0" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="5459837A" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification and compliance inspection for a large port enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED2CDAF" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="27B2D88D" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance system building for a well-known domestic consumer electronics enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E56CA5B" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="23043447" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification for a large food enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7A2CCF" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="236C710F" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification and effectiveness evaluation of compliance systems for a large logistics enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC36052" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="304EF838" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided comprehensive legal services related to compliance risk inspection for a well-known internet platform enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4820F355" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="1F9D6EF1" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services as a third-party monitor to the compliance non-prosecution project of a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFAC896" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="0853AE6C" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted a special compliance inspection on safety production for a leading smart car wash enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E8E69F" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="33B2711F" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification for an internationally renowned chemical enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7086DFA1" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A34698">
+    <w:p w14:paraId="30C25448" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Compliance Advice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46ABF14C" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="2558D218" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading fin-tech company in establishing an export control compliance management system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E731B29" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="48CA5524" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s export control laws for several well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A89E55F" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="7235E2B4" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s sanctions and countermeasures for several multinational enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350DA9FE" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="7DF1DBB6" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to export control and sanctions for an internationally renowned automobile manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274920BA" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="2C6C442D" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to supply chain compliance for a well-known multinational enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8E1F73" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="56387714" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to supply chain compliance for a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3101C18C" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="64116C7A" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to anti-commercial bribery for several well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E849D35" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="7942D3C5" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to advertising compliance for a large number of well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0D4810" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="7BCAD30A" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to pyramid selling for a large alcohol production enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBD1D5F" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="3FF383B7" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided environmental compliance consulting services for a large food production enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F7489E" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="3003D0B0" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s technology exports for a well-known U.S. company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2776D6A1" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="24A10EDB" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for a multinational real estate enterprise in government planning changes and land acquisition procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7FC332" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="6C43A75F" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s mandatory product certification for a well-known children</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s product manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A95A13" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="0A759CB1" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to volatile organic compound emissions for an internationally renowned chemical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E52846B" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="6256F530" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to pollutant discharge permits and environmental responsibility for a multinational new energy enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8636F6" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="36F0A13D" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for a medical investment platform under CITIC Capital to apply for an administrative license for foreign investment in domestic investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DEC1DD" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="350AC648" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to the management of hazardous chemicals for a multinational energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A08114F" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="61500B7E" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided ongoing compliance legal services for several large state-owned and private enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F056276" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="242E8C92" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C6B63E" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="06838603" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The China University of Political Science and Law, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128824D7" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="19721CE1" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA8236C" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="2B883FAF" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4B6AFC" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="44C946EE" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D50EE3E" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="495CC038" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1865ED" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="07CD7EE0" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1952F773" w14:textId="77777777" w:rsidR="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="663F6813" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="53CF5BB0" w:rsidR="00686369" w:rsidRPr="00A34698" w:rsidRDefault="00A34698" w:rsidP="00A34698">
+    <w:p w14:paraId="5567FC3C" w14:textId="748EB48B" w:rsidR="00686369" w:rsidRPr="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Kang worked for over 15 years at the Department of Treaties and Laws of China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A34698">
+      <w:r w:rsidRPr="00BC76EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Ministry of Commerce as Deputy Director.  He mainly engaged in legislation, government investigations, administrative reconsideration, and administrative litigation. During this tenure, he worked as a commercial consul at the Chinese consulates abroad for more than four years, gaining extensive experience in overseas compliance of Chinese enterprises and overseas dispute handling.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A34698" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BC76EA" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2534,1608 +2534,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A55543"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7E297E4"/>
+    <w:nsid w:val="030759B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD8E5BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0347781D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D961E42"/>
+    <w:nsid w:val="070A3B91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7EADD76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C60273"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9F8284A"/>
+    <w:nsid w:val="07CD7CED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B120C0BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088763A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CBCA828"/>
+    <w:nsid w:val="0830462F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EEAE2B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A1046DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9F8284A"/>
+    <w:nsid w:val="089E4311"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26AAB116"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A3C4F4C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF62BE72"/>
+    <w:nsid w:val="08A31493"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60BEE842"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137B0144"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E976EF2E"/>
+    <w:nsid w:val="09443696"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A723D34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="162532EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA0819D0"/>
+    <w:nsid w:val="0A0B025E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2070C3F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="193B306C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6596C704"/>
+    <w:nsid w:val="0DCC7CED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F90D942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B5117C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2B210AC"/>
+    <w:nsid w:val="0DDA03AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9244C0AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D020E7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C2AA8F2"/>
+    <w:nsid w:val="0EED454E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62CCBDAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD5661E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="832A5D66"/>
+    <w:nsid w:val="0F817F91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDECB350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27175725"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F970C5B2"/>
+    <w:nsid w:val="0FC952CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05FE2E22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A647375"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5868FECE"/>
+    <w:nsid w:val="0FCB0EC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CC6FF9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BCA2280"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77D6EC82"/>
+    <w:nsid w:val="100011F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F36D070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C7657D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD108B8C"/>
+    <w:nsid w:val="11B03ACE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B70E9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF56FF8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9B6B558"/>
+    <w:nsid w:val="11E4786B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A57AEA52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312F2428"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3CAE2E14"/>
+    <w:nsid w:val="14245A7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4482A90E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34851DC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="47725B46"/>
+    <w:nsid w:val="19E47B3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CA0A4C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35264110"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3198F4D8"/>
+    <w:nsid w:val="1A770727"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4360503A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35FA72D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="176CD61C"/>
+    <w:nsid w:val="1AD6279E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C1E02EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="364707BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79C276B0"/>
+    <w:nsid w:val="1C1A47DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58F63010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36BD40DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB220B4A"/>
+    <w:nsid w:val="1E0A17B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4360503A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37DE6E35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B024AC0"/>
+    <w:nsid w:val="1E6C3ACA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C2E3A12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39F6545A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB6823C4"/>
+    <w:nsid w:val="1F5C3738"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="905C7DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DD25A0B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="507C3F4A"/>
+    <w:nsid w:val="1F843156"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F4EB312"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E837131"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C17AF1D4"/>
+    <w:nsid w:val="25DA4329"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91C22334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9A26C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31A4E54E"/>
+    <w:nsid w:val="28341999"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBD6E6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FD932E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="570027CA"/>
+    <w:nsid w:val="2F730FC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE585A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="437F1EC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="576432DE"/>
+    <w:nsid w:val="356E0934"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A25047C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45976608"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD8087DA"/>
+    <w:nsid w:val="361C1DC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="412E166C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="464B7D5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CD67DC2"/>
+    <w:nsid w:val="37AA341E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1B05950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46E177F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C526432"/>
+    <w:nsid w:val="38805125"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EF6BD76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46E3462C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80C0E2F8"/>
+    <w:nsid w:val="3BB72079"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2416C7FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48BE6516"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA24C560"/>
+    <w:nsid w:val="3E9050CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FF4DAA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49672DA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F60416C"/>
+    <w:nsid w:val="47413F67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E556B516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B122FB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="594C23D0"/>
+    <w:nsid w:val="476E14E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6B2D5D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C661D0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23B643A4"/>
+    <w:nsid w:val="4A9E5983"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FAD0B428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AD2662"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBE6127E"/>
+    <w:nsid w:val="4BB10D4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1186838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52137CDB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E08E5A6C"/>
+    <w:nsid w:val="4CFF2231"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4325C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52B41D35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CE69B0A"/>
+    <w:nsid w:val="50477C32"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="634CCF3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53455258"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AC0E92E"/>
+    <w:nsid w:val="52607F94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A42844A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55834454"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="038E9978"/>
+    <w:nsid w:val="56DC7009"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD5E31C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56652EEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="254E854E"/>
+    <w:nsid w:val="5718020A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A642E03C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58C4270E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E3C92F8"/>
+    <w:nsid w:val="57C72D23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE8CDFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CAF5F8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60ECC43C"/>
+    <w:nsid w:val="5B104108"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B686CF30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E2F75BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29A29A4E"/>
+    <w:nsid w:val="5D06064F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="462C8078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="618A3D5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6990503E"/>
+    <w:nsid w:val="5D304459"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07D261D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62162DFD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="526E98B4"/>
+    <w:nsid w:val="5E39764D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33141326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64B3790E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="844A822E"/>
+    <w:nsid w:val="5FAB61EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38600D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="693F6688"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24C26CF6"/>
+    <w:nsid w:val="5FDF2F5E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0A2CEB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE91541"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="160AE38C"/>
+    <w:nsid w:val="634F0DFB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F62A30BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FDD3B1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DE2E7B8"/>
+    <w:nsid w:val="678C3C54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AEA0D782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70401A11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1048954"/>
+    <w:nsid w:val="6813631D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9A8BEA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="717E3D5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD1A6900"/>
+    <w:nsid w:val="6AED427C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5002E0CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="743C7B68"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1BA1614"/>
+    <w:nsid w:val="6E8A7E6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7498546A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74BB7899"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B3C6D86"/>
+    <w:nsid w:val="6E946BD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1646AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="774C787C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="94E0FC2A"/>
+    <w:nsid w:val="6F5A144B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2B260E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A43327F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31FC0ED0"/>
+    <w:nsid w:val="746054E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8BCA832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B1523E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDDAD640"/>
+    <w:nsid w:val="75225BC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93F8250E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C85413A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="897E20FA"/>
+    <w:nsid w:val="791B44AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BAAAB8AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DFC73F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B443A06"/>
+    <w:nsid w:val="7A206749"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3488C9C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EAC71B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0C66438"/>
+    <w:nsid w:val="7B3B5240"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4068523C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EE57707"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADAC1170"/>
+    <w:nsid w:val="7EE7450A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFE859EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1C270D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="004EFEE2"/>
+    <w:nsid w:val="7F0E0C9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="509E302E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="61">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7">
-[...50 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="19"/>
-  </w:num>
-[...121 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4241,62 +4241,62 @@
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
-    <w:rsid w:val="00A34698"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BC76EA"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
@@ -5370,61 +5370,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A34698"/>
+    <w:rsid w:val="00BC76EA"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A34698"/>
+    <w:rsid w:val="00BC76EA"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5708,51 +5708,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F73AB7F5-FAE0-4EA0-ADEB-048F1D1AE3BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67D7EEA8-A102-415C-9235-97CD0DB47CE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1705</Words>
   <Characters>9724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11407</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>