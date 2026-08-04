--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="61994520" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="703FB5C3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BC76EA">
+            <w:r w:rsidRPr="00C4789B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGJIE KANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4FFDD555" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+          <w:p w14:paraId="706EB16B" w14:textId="572CFB64" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BC76EA">
+            <w:r w:rsidRPr="00C4789B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC76EA">
+            <w:r w:rsidRPr="00C4789B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC76EA">
+            <w:r w:rsidRPr="00C4789B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="57EE0F9E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+          <w:p w14:paraId="6199424A" w14:textId="73B5076A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BC76EA">
+            <w:r w:rsidRPr="00C4789B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4237 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="62DA1642" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+          <w:p w14:paraId="4F910ACA" w14:textId="02EA506B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BC76EA">
+            <w:r w:rsidRPr="00C4789B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Yingjie.kang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5512C981" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5968812C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CC92A90" wp14:editId="27A55AC5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19306468" wp14:editId="7FFD22EF">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="601AC2E0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BC76EA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2E225387" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BC76EA">
+            <w:r w:rsidRPr="00C4789B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. KANG SPECIALIZES IN REGULATORY COMPLIANCE, ADMINISTRATIVE LAW AND NATIONAL SECURITY REVIEW. HE HAS EXTENSIVE EXPERIENCE IN HANDLING VARIOUS COMPLIANCE MATTERS FOR COMPANIES, RESPONDING TO ADMINISTRATIVE INVESTIGATIONS, ADMINISTRATIVE RECONSIDERATIONS, LITIGATIONS, AND CRISIS MANAGEMENT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A7F098" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7830C2B8" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1887 +456,1887 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADFCAA9" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC76EA">
+    <w:p w14:paraId="3802E2CA" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice areas include advertising, anti-unfair competition, environmental protection, product quality, securities and finance, export control and sanctions, among others. He has long been involved in handling various legal compliance matters for multinational and domestic enterprises across multiple industries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5CC966" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC76EA">
+    <w:p w14:paraId="1A480434" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang also has extensive experience in identifying compliance risks and building compliance systems. Mr. Kang is skilled in handling administrative disputes and has represented clients in numerous administrative investigations, administrative reconsiderations, administrative litigations, and crisis response cases. He is well-versed in the trial procedures, judicial thinking, and working methods of administrative agencies and courts, and is able to propose constructive and actionable dispute resolution based on specific case circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B97F9EF" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC76EA">
+    <w:p w14:paraId="2F06E74E" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang has extensive experience in foreign investment national security review and has handled numerous national security review risk assessments, consultations and notifications in different industries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516AD670" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="4414D433" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72520C4C" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC76EA">
+    <w:p w14:paraId="41A47188" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Security Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D783375" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="6AF017EE" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational enterprise in the PRC national security review notification for its acquisition of a Chinese high-tech enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7329ED21" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="0A9BB997" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment fund in the PRC national security review notification for its acquisition of a Chinese commercial real estate project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B55B986" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="22CF944A" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment fund in the PRC national security review notification for its acquisition of a Chinese pharmaceutical retail chain enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5638A8AE" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="1093F877" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two leading investment funds in the PRC national security review consultation for a privatization project of a well-known internet platform enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102C2656" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="633C7A03" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned port enterprise in the PRC national security review consultation for its construction of a container terminal project in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BD6B4C" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="28AAA8CA" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided advisory and risk assessment related to national security review for dozens of foreign investment acquisition projects, involving various industries such as real estate, internet, information technology, retail, infrastructure, new materials, medical and life sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EDCECC" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC76EA">
+    <w:p w14:paraId="4F543F2D" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enhancement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9F8EB4" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="37BDA639" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to a large state-owned enterprise in response to an overseas anti-corruption investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C99191C" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="1E864256" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading shipping company in an administrative investigation by the Shanghai Administration for Market Regulation into alleged commercial bribery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41402894" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="1C7A9954" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international hotel management group in response to an administrative investigation by Shanghai's relevant law enforcement authorities in relation to advertising and cyber security</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AAF6F8" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="02D878A4" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major hotel management group in response to an administrative investigation by Shanghai Administration for Market Regulation into alleged advertising violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A24040" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="745B44A3" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to an internationally renowned auto parts manufacturer in response to the administrative enforcement of the Baotou city administration department's demolition of illegal buildings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBCD874" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="6B502CB0" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading fund company in response to an administrative investigation by the China Securities Regulatory Commission into alleged securities violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697786D1" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="55E5257D" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Big Four</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> accounting firm in connection with the China Securities Regulatory Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation of its audit responsibilities in the annual reports of listed companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D79820" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="60E6BB8F" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known investment institution in responding to an administrative investigation by the local natural resources department regarding its alleged illegal use of land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9AB732" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="5E690B00" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major real estate company in response to an administrative investigation by Shanghai Administration for Market Regulation into alleged false advertising and infringement of consumer rights in the sale of its commercial properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC61F52" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="000FF823" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large e-commerce platform company in response to an administrative investigation by Beijing Administration for Market Regulation into its alleged price violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9AE081" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="0BC5BEE1" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an internationally renowned accommodation booking platform in responding to an administrative investigation by the market regulatory department regarding its alleged illegal advertising</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE94EA6" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="05B45F07" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted a well-known internet recruitment platform in responding to a crisis event triggered by its exposure in the CCTV </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15 News Evening</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7581E6C2" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="2FC27AB9" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled more than 10 cases of administrative penalties for failure to merger filing matters in accordance with the anti-monopoly law during the tenure at the Ministry of Commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253F4B5A" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC76EA">
+    <w:p w14:paraId="1EE288A0" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Administrative Reconsideration and Administrative Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512ADF79" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="0CCFA7A2" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large real estate development company in an administrative review case concerning construction project planning changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1F4A57" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="1063E0C9" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a wastewater treatment enterprise in its application for administrative reconsideration of a local environmental protection department</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s decision to impose an administrative penalty for air emissions violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E11E648" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="72008E08" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large trust company in an administrative review case by the banking regulator regarding the permission to change its charter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C067C63" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="4A17A0AD" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several rating professionals from a well-known credit rating agency to apply for administrative reconsideration of an administrative penalty decision made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49705F89" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="53781A3F" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several senior executives from two large asset management institutions to apply for administrative reconsideration of an administrative penalty decision made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE6F9C4" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="031EC154" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented professionals from a fund management company to apply for administrative reconsideration of securities regulatory measures made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195FF3D3" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="282D774F" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international investment bank in applying for administrative reconsideration and filing administrative litigation against the taxation decision of a local taxation authority in Anhui Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300AEF38" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="7275B22C" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international environmental protection company in an administrative lawsuit against a penalty decision made by a local environmental protection department in Xinjiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F17F757" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="506447B5" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large real estate development company in a series of administrative litigation cases involving land management, planning acceptance, and environmental acceptance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291DB49B" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="4C32DCD8" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading high-tech enterprise in administrative review and administrative litigation proceedings involving its business registration change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47649B5F" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="59F125A4" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international tire manufacturer in an administrative proceeding involving its tire recall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4387CCB4" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="01EB9DF4" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known pharmaceutical manufacturing company in an administrative litigation related to the quality of its pharmaceutical products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C832ADD" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="3CF3D46C" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled dozens of administrative reconsideration cases, business areas involving administrative penalties, administrative licenses, information disclosure, anti-dumping, international bidding for electromechanical products, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574BC015" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="3D3F393B" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Ministry of Commerce in dozens of administrative litigation cases, covering areas such as foreign investment approval, information disclosure, anti-dumping, and performance of statutory duties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB72648" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC76EA">
+    <w:p w14:paraId="155DA4E4" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Compliance System Building</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D1559E" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="2197A28C" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance system building for a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5459837A" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="79F31B1E" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification and compliance inspection for a large port enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B2D88D" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="4DF47AD1" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance system building for a well-known domestic consumer electronics enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23043447" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="715E94B5" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification for a large food enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236C710F" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="1A50F14A" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification and effectiveness evaluation of compliance systems for a large logistics enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304EF838" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="13055178" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided comprehensive legal services related to compliance risk inspection for a well-known internet platform enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9D6EF1" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="62B634FC" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services as a third-party monitor to the compliance non-prosecution project of a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0853AE6C" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="0D68B041" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted a special compliance inspection on safety production for a leading smart car wash enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B2711F" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="45A351C4" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification for an internationally renowned chemical enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C25448" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC76EA">
+    <w:p w14:paraId="5ABEF216" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Compliance Advice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2558D218" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="3192B41C" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading fin-tech company in establishing an export control compliance management system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CA5524" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="6940D2FB" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s export control laws for several well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7235E2B4" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="55F8C1AE" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s sanctions and countermeasures for several multinational enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF1DBB6" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="08C0F1A3" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to export control and sanctions for an internationally renowned automobile manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6C442D" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="4B5699B0" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to supply chain compliance for a well-known multinational enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56387714" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="6A3C9C3A" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to supply chain compliance for a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64116C7A" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="4D114708" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to anti-commercial bribery for several well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7942D3C5" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="1C003656" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to advertising compliance for a large number of well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCAD30A" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="2B07B012" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to pyramid selling for a large alcohol production enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF383B7" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="083D8828" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided environmental compliance consulting services for a large food production enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3003D0B0" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="515E19BA" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s technology exports for a well-known U.S. company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A10EDB" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="2ED55822" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for a multinational real estate enterprise in government planning changes and land acquisition procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C43A75F" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="61F4CE07" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s mandatory product certification for a well-known children</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s product manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A759CB1" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="4378679C" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to volatile organic compound emissions for an internationally renowned chemical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6256F530" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="36A26175" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to pollutant discharge permits and environmental responsibility for a multinational new energy enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F0A13D" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="2EAA68FC" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for a medical investment platform under CITIC Capital to apply for an administrative license for foreign investment in domestic investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350AC648" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="5E95581E" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to the management of hazardous chemicals for a multinational energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61500B7E" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="63A5FF56" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided ongoing compliance legal services for several large state-owned and private enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242E8C92" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="26B0EF4D" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06838603" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="0DC8C592" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The China University of Political Science and Law, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19721CE1" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="62A97FFF" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B883FAF" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="164B96D8" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C946EE" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="67C8E398" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495CC038" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="5AE5437A" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CD7EE0" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="2F9D11DB" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663F6813" w14:textId="77777777" w:rsidR="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="5DC7F626" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="748EB48B" w:rsidR="00686369" w:rsidRPr="00BC76EA" w:rsidRDefault="00BC76EA" w:rsidP="00BC76EA">
+    <w:p w14:paraId="5567FC3C" w14:textId="7EDD0834" w:rsidR="00686369" w:rsidRPr="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Kang worked for over 15 years at the Department of Treaties and Laws of China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC76EA">
+      <w:r w:rsidRPr="00C4789B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Ministry of Commerce as Deputy Director.  He mainly engaged in legislation, government investigations, administrative reconsideration, and administrative litigation. During this tenure, he worked as a commercial consul at the Chinese consulates abroad for more than four years, gaining extensive experience in overseas compliance of Chinese enterprises and overseas dispute handling.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BC76EA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C4789B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2534,1608 +2534,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="030759B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD8E5BCC"/>
+    <w:nsid w:val="004E695C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CEBA32C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="070A3B91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7EADD76"/>
+    <w:nsid w:val="014E45AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5301D98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CD7CED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B120C0BE"/>
+    <w:nsid w:val="053B4C6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6660158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0830462F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EEAE2B84"/>
+    <w:nsid w:val="0581630A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E90A118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="089E4311"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26AAB116"/>
+    <w:nsid w:val="0928019A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA7ABEC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A31493"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60BEE842"/>
+    <w:nsid w:val="0AF8730C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4D49EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09443696"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A723D34"/>
+    <w:nsid w:val="0E8E1640"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0194094E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A0B025E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2070C3F4"/>
+    <w:nsid w:val="0EEF06D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57AA79E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DCC7CED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F90D942"/>
+    <w:nsid w:val="11C01447"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B462A47E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DDA03AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9244C0AA"/>
+    <w:nsid w:val="12685EA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="040C8BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EED454E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62CCBDAC"/>
+    <w:nsid w:val="12BB4975"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F5ECF78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F817F91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDECB350"/>
+    <w:nsid w:val="18E06ED1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF50D0D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FC952CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05FE2E22"/>
+    <w:nsid w:val="1BE4360D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0922F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FCB0EC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9CC6FF9A"/>
+    <w:nsid w:val="1E350FF3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1342454C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="100011F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F36D070"/>
+    <w:nsid w:val="1ED15F87"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE0E9E82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B03ACE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B70E9DE"/>
+    <w:nsid w:val="1FA35EC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAC4A40C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E4786B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A57AEA52"/>
+    <w:nsid w:val="23551AF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EA40DB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14245A7B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4482A90E"/>
+    <w:nsid w:val="23622E96"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D592E262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E47B3B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CA0A4C8"/>
+    <w:nsid w:val="24075C77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95A8BC10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A770727"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4360503A"/>
+    <w:nsid w:val="250A2D77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01209476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AD6279E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C1E02EC"/>
+    <w:nsid w:val="25DD3EB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFA64360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C1A47DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58F63010"/>
+    <w:nsid w:val="28AE5B49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC46179A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0A17B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4360503A"/>
+    <w:nsid w:val="2DB65426"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39BC6BAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E6C3ACA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C2E3A12"/>
+    <w:nsid w:val="2FE51746"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="702CC7F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F5C3738"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="905C7DC6"/>
+    <w:nsid w:val="34834DC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10D872F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F843156"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F4EB312"/>
+    <w:nsid w:val="38845787"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="265E4BB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25DA4329"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91C22334"/>
+    <w:nsid w:val="38A24C00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB2E20E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28341999"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBD6E6CC"/>
+    <w:nsid w:val="39E5330B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="813EBC64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F730FC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE585A36"/>
+    <w:nsid w:val="3C5B1E6D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6029E68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="356E0934"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A25047C2"/>
+    <w:nsid w:val="3D996750"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="691E342E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361C1DC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="412E166C"/>
+    <w:nsid w:val="40CA371C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D18542A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37AA341E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1B05950"/>
+    <w:nsid w:val="46D05600"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13C27234"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38805125"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EF6BD76"/>
+    <w:nsid w:val="47A019D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A903382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BB72079"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2416C7FA"/>
+    <w:nsid w:val="486E62F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="258CF72E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E9050CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9FF4DAA0"/>
+    <w:nsid w:val="49F038FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEDCCF06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47413F67"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E556B516"/>
+    <w:nsid w:val="4B4A22C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C66DCEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476E14E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6B2D5D0"/>
+    <w:nsid w:val="4B857F19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BC4DD34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A9E5983"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FAD0B428"/>
+    <w:nsid w:val="4E111CB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B144106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BB10D4D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1186838"/>
+    <w:nsid w:val="4E500679"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF3294F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CFF2231"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4325C86"/>
+    <w:nsid w:val="4EA43CD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="254E976C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50477C32"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="634CCF3E"/>
+    <w:nsid w:val="4EDA4B66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FD0FC12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52607F94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A42844A"/>
+    <w:nsid w:val="53291B3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7362EB2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56DC7009"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD5E31C0"/>
+    <w:nsid w:val="54521C68"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14EE5C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5718020A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A642E03C"/>
+    <w:nsid w:val="548542D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E12AEDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57C72D23"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE8CDFD4"/>
+    <w:nsid w:val="54FD3B9C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E7CA554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B104108"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B686CF30"/>
+    <w:nsid w:val="57716468"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A968F36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D06064F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="462C8078"/>
+    <w:nsid w:val="57F93C18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25024166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D304459"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07D261D4"/>
+    <w:nsid w:val="58E522B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72A48BA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E39764D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33141326"/>
+    <w:nsid w:val="5C625F94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8886FE1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FAB61EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38600D72"/>
+    <w:nsid w:val="5D913C56"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="622C89C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FDF2F5E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0A2CEB6"/>
+    <w:nsid w:val="5DCC29E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B62BEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="634F0DFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F62A30BA"/>
+    <w:nsid w:val="5F5E6338"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE18A5D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="678C3C54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AEA0D782"/>
+    <w:nsid w:val="60403ED0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC42C870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6813631D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9A8BEA4"/>
+    <w:nsid w:val="60AE3DC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50FC294E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AED427C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5002E0CC"/>
+    <w:nsid w:val="62AE7A2C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="137C0006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E8A7E6F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7498546A"/>
+    <w:nsid w:val="68E15174"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CF27EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E946BD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1646AEC"/>
+    <w:nsid w:val="6942657B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4A4131C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F5A144B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2B260E6"/>
+    <w:nsid w:val="6ECD0CB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="594626E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="746054E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8BCA832"/>
+    <w:nsid w:val="6F3D4BE6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BC4DFEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75225BC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93F8250E"/>
+    <w:nsid w:val="721D1D57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02A85FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="791B44AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BAAAB8AC"/>
+    <w:nsid w:val="77A970C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D41850A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A206749"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3488C9C8"/>
+    <w:nsid w:val="79755532"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACAAA4A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B3B5240"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4068523C"/>
+    <w:nsid w:val="7A417051"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0EE1132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EE7450A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFE859EA"/>
+    <w:nsid w:val="7C094787"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA24FE5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F0E0C9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="509E302E"/>
+    <w:nsid w:val="7D690825"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01209476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="60">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="61">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="8">
-[...20 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="65">
     <w:abstractNumId w:val="64"/>
-  </w:num>
-[...148 lines deleted...]
-    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4252,53 +4252,53 @@
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BC76EA"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00C4789B"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -5370,61 +5370,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC76EA"/>
+    <w:rsid w:val="00C4789B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BC76EA"/>
+    <w:rsid w:val="00C4789B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5708,51 +5708,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67D7EEA8-A102-415C-9235-97CD0DB47CE0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2147D97-CE86-4DA3-B2E6-5DEDA3789187}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1705</Words>
   <Characters>9724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11407</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>