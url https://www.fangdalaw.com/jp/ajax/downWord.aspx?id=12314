--- v2 (2026-08-04)
+++ v3 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="703FB5C3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0407F399" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C4789B">
+            <w:r w:rsidRPr="006A1B2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGJIE KANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="572CFB64" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+          <w:p w14:paraId="706EB16B" w14:textId="4018DA92" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C4789B">
+            <w:r w:rsidRPr="006A1B2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C4789B">
+            <w:r w:rsidRPr="006A1B2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C4789B">
+            <w:r w:rsidRPr="006A1B2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="73B5076A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+          <w:p w14:paraId="6199424A" w14:textId="1485F067" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C4789B">
+            <w:r w:rsidRPr="006A1B2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4237 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="02EA506B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+          <w:p w14:paraId="4F910ACA" w14:textId="71645F54" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C4789B">
+            <w:r w:rsidRPr="006A1B2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Yingjie.kang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5968812C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2401C5E9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006A1B2F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19306468" wp14:editId="7FFD22EF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7312417A" wp14:editId="0BDF5D18">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2E225387" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C4789B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="42505D86" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006A1B2F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C4789B">
+            <w:r w:rsidRPr="006A1B2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. KANG SPECIALIZES IN REGULATORY COMPLIANCE, ADMINISTRATIVE LAW AND NATIONAL SECURITY REVIEW. HE HAS EXTENSIVE EXPERIENCE IN HANDLING VARIOUS COMPLIANCE MATTERS FOR COMPANIES, RESPONDING TO ADMINISTRATIVE INVESTIGATIONS, ADMINISTRATIVE RECONSIDERATIONS, LITIGATIONS, AND CRISIS MANAGEMENT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7830C2B8" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="793F8619" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1887 +456,1887 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3802E2CA" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C4789B">
+    <w:p w14:paraId="4DEAFDAD" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice areas include advertising, anti-unfair competition, environmental protection, product quality, securities and finance, export control and sanctions, among others. He has long been involved in handling various legal compliance matters for multinational and domestic enterprises across multiple industries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A480434" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C4789B">
+    <w:p w14:paraId="36C8AB09" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang also has extensive experience in identifying compliance risks and building compliance systems. Mr. Kang is skilled in handling administrative disputes and has represented clients in numerous administrative investigations, administrative reconsiderations, administrative litigations, and crisis response cases. He is well-versed in the trial procedures, judicial thinking, and working methods of administrative agencies and courts, and is able to propose constructive and actionable dispute resolution based on specific case circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F06E74E" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C4789B">
+    <w:p w14:paraId="0BD25D0E" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang has extensive experience in foreign investment national security review and has handled numerous national security review risk assessments, consultations and notifications in different industries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4414D433" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="76BEC2D2" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A47188" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C4789B">
+    <w:p w14:paraId="5B8BDA12" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Security Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF017EE" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="18ED2688" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational enterprise in the PRC national security review notification for its acquisition of a Chinese high-tech enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9BB997" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="7281D7BA" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment fund in the PRC national security review notification for its acquisition of a Chinese commercial real estate project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CF944A" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="3B15CF62" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment fund in the PRC national security review notification for its acquisition of a Chinese pharmaceutical retail chain enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1093F877" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="46049B39" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two leading investment funds in the PRC national security review consultation for a privatization project of a well-known internet platform enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633C7A03" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="46D9C7F5" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned port enterprise in the PRC national security review consultation for its construction of a container terminal project in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AAA8CA" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="6DEBA448" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided advisory and risk assessment related to national security review for dozens of foreign investment acquisition projects, involving various industries such as real estate, internet, information technology, retail, infrastructure, new materials, medical and life sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F543F2D" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C4789B">
+    <w:p w14:paraId="60B5A883" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enhancement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BDA639" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="5EA9BEEA" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to a large state-owned enterprise in response to an overseas anti-corruption investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E864256" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="481225EF" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading shipping company in an administrative investigation by the Shanghai Administration for Market Regulation into alleged commercial bribery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7A9954" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="54D66C50" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international hotel management group in response to an administrative investigation by Shanghai's relevant law enforcement authorities in relation to advertising and cyber security</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D878A4" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="439B26C5" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major hotel management group in response to an administrative investigation by Shanghai Administration for Market Regulation into alleged advertising violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745B44A3" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="5449BDBC" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to an internationally renowned auto parts manufacturer in response to the administrative enforcement of the Baotou city administration department's demolition of illegal buildings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B502CB0" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="7B28218F" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading fund company in response to an administrative investigation by the China Securities Regulatory Commission into alleged securities violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E5257D" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="364D0074" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Big Four</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> accounting firm in connection with the China Securities Regulatory Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation of its audit responsibilities in the annual reports of listed companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E6BB8F" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="59F30EDE" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known investment institution in responding to an administrative investigation by the local natural resources department regarding its alleged illegal use of land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E690B00" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="34F9B7D6" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major real estate company in response to an administrative investigation by Shanghai Administration for Market Regulation into alleged false advertising and infringement of consumer rights in the sale of its commercial properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000FF823" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="5C0D9C39" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large e-commerce platform company in response to an administrative investigation by Beijing Administration for Market Regulation into its alleged price violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC5BEE1" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="27F8CAD6" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an internationally renowned accommodation booking platform in responding to an administrative investigation by the market regulatory department regarding its alleged illegal advertising</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B45F07" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="3A1569B0" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted a well-known internet recruitment platform in responding to a crisis event triggered by its exposure in the CCTV </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15 News Evening</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC27AB9" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="24DED1EE" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled more than 10 cases of administrative penalties for failure to merger filing matters in accordance with the anti-monopoly law during the tenure at the Ministry of Commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE288A0" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C4789B">
+    <w:p w14:paraId="55A02A7B" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Administrative Reconsideration and Administrative Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCFA7A2" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="498C0E5A" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large real estate development company in an administrative review case concerning construction project planning changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1063E0C9" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="0C3B4FDD" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a wastewater treatment enterprise in its application for administrative reconsideration of a local environmental protection department</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s decision to impose an administrative penalty for air emissions violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72008E08" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="04ED4D1A" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large trust company in an administrative review case by the banking regulator regarding the permission to change its charter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A17A0AD" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="3A56EE81" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several rating professionals from a well-known credit rating agency to apply for administrative reconsideration of an administrative penalty decision made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53781A3F" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="6BF575F3" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several senior executives from two large asset management institutions to apply for administrative reconsideration of an administrative penalty decision made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031EC154" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="6C045AD7" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented professionals from a fund management company to apply for administrative reconsideration of securities regulatory measures made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282D774F" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="041F8E51" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international investment bank in applying for administrative reconsideration and filing administrative litigation against the taxation decision of a local taxation authority in Anhui Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7275B22C" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="65A89200" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international environmental protection company in an administrative lawsuit against a penalty decision made by a local environmental protection department in Xinjiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506447B5" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="62A0FA18" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large real estate development company in a series of administrative litigation cases involving land management, planning acceptance, and environmental acceptance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C32DCD8" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="6FD3C63D" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading high-tech enterprise in administrative review and administrative litigation proceedings involving its business registration change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F125A4" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="39BE2684" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international tire manufacturer in an administrative proceeding involving its tire recall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EB9DF4" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="6A5E5039" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known pharmaceutical manufacturing company in an administrative litigation related to the quality of its pharmaceutical products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF3D46C" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="52A2F77C" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled dozens of administrative reconsideration cases, business areas involving administrative penalties, administrative licenses, information disclosure, anti-dumping, international bidding for electromechanical products, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3F393B" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="233FF883" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Ministry of Commerce in dozens of administrative litigation cases, covering areas such as foreign investment approval, information disclosure, anti-dumping, and performance of statutory duties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155DA4E4" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C4789B">
+    <w:p w14:paraId="31E44FF0" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Compliance System Building</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2197A28C" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="73EAC172" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance system building for a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F31B1E" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="716CE4B2" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification and compliance inspection for a large port enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF47AD1" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="727A4028" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance system building for a well-known domestic consumer electronics enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715E94B5" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="759EE75F" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification for a large food enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A50F14A" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="217E96BA" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification and effectiveness evaluation of compliance systems for a large logistics enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13055178" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="5EBB9012" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided comprehensive legal services related to compliance risk inspection for a well-known internet platform enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B634FC" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="152D57F4" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services as a third-party monitor to the compliance non-prosecution project of a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D68B041" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="12002496" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted a special compliance inspection on safety production for a leading smart car wash enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A351C4" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="624E3747" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification for an internationally renowned chemical enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABEF216" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C4789B">
+    <w:p w14:paraId="3BA21714" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Compliance Advice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3192B41C" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="12AC3E04" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading fin-tech company in establishing an export control compliance management system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6940D2FB" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="0467CD10" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s export control laws for several well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F8C1AE" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="1DF32CE5" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s sanctions and countermeasures for several multinational enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C0F1A3" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="3D9314DA" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to export control and sanctions for an internationally renowned automobile manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5699B0" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="763E29D6" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to supply chain compliance for a well-known multinational enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3C9C3A" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="750FB804" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to supply chain compliance for a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D114708" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="226FA15D" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to anti-commercial bribery for several well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C003656" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="4FEFF7F7" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to advertising compliance for a large number of well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B07B012" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="726C9235" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to pyramid selling for a large alcohol production enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083D8828" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="71FDFADF" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided environmental compliance consulting services for a large food production enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515E19BA" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="201B5A79" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s technology exports for a well-known U.S. company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED55822" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="3D6B4C04" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for a multinational real estate enterprise in government planning changes and land acquisition procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F4CE07" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="3EB240D1" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s mandatory product certification for a well-known children</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s product manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4378679C" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="2C624F50" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to volatile organic compound emissions for an internationally renowned chemical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A26175" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="643674BB" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to pollutant discharge permits and environmental responsibility for a multinational new energy enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAA68FC" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="79922146" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for a medical investment platform under CITIC Capital to apply for an administrative license for foreign investment in domestic investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E95581E" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="539C23E8" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to the management of hazardous chemicals for a multinational energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A5FF56" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="6038BCC9" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided ongoing compliance legal services for several large state-owned and private enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B0EF4D" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="6C04DE86" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC8C592" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="6F7EA72D" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The China University of Political Science and Law, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A97FFF" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="12B47F1A" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164B96D8" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="692B928A" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C8E398" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="42EE7AC9" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE5437A" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="3475D5B5" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9D11DB" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="4B540EB1" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC7F626" w14:textId="77777777" w:rsidR="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="36C2B96A" w14:textId="77777777" w:rsidR="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7EDD0834" w:rsidR="00686369" w:rsidRPr="00C4789B" w:rsidRDefault="00C4789B" w:rsidP="00C4789B">
+    <w:p w14:paraId="5567FC3C" w14:textId="7E21D513" w:rsidR="00686369" w:rsidRPr="006A1B2F" w:rsidRDefault="006A1B2F" w:rsidP="006A1B2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Kang worked for over 15 years at the Department of Treaties and Laws of China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4789B">
+      <w:r w:rsidRPr="006A1B2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Ministry of Commerce as Deputy Director.  He mainly engaged in legislation, government investigations, administrative reconsideration, and administrative litigation. During this tenure, he worked as a commercial consul at the Chinese consulates abroad for more than four years, gaining extensive experience in overseas compliance of Chinese enterprises and overseas dispute handling.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C4789B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="006A1B2F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2534,1608 +2534,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004E695C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CEBA32C0"/>
+    <w:nsid w:val="016B230C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B3E88FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014E45AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5301D98"/>
+    <w:nsid w:val="023C5F03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC78295C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="053B4C6A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6660158"/>
+    <w:nsid w:val="06FF043C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D56E9850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0581630A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E90A118"/>
+    <w:nsid w:val="0C420290"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21A8B2DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0928019A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA7ABEC6"/>
+    <w:nsid w:val="0CAC54E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C1A581A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AF8730C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4D49EF2"/>
+    <w:nsid w:val="0DB0523A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F190E4CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8E1640"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0194094E"/>
+    <w:nsid w:val="0E7C64D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCE4DBE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EEF06D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57AA79E6"/>
+    <w:nsid w:val="13DC14CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92D8D470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11C01447"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B462A47E"/>
+    <w:nsid w:val="159368C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECC6FB48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12685EA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="040C8BE0"/>
+    <w:nsid w:val="15B504AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19EE48C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12BB4975"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F5ECF78"/>
+    <w:nsid w:val="18D84FA6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32B0E3A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18E06ED1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF50D0D4"/>
+    <w:nsid w:val="19004937"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BDE583E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BE4360D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0922F92"/>
+    <w:nsid w:val="19631E07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F816EA5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E350FF3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1342454C"/>
+    <w:nsid w:val="1A735401"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57CEE556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED15F87"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE0E9E82"/>
+    <w:nsid w:val="1CAF117C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3222ABFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FA35EC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AAC4A40C"/>
+    <w:nsid w:val="1DD76949"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04348C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23551AF0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6EA40DB6"/>
+    <w:nsid w:val="1ED4706F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F898641E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23622E96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D592E262"/>
+    <w:nsid w:val="21F84CA0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="322C3D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24075C77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95A8BC10"/>
+    <w:nsid w:val="242963C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="764814A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250A2D77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01209476"/>
+    <w:nsid w:val="24A0458B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DBF00730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25DD3EB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFA64360"/>
+    <w:nsid w:val="25142371"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5E8E96A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28AE5B49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC46179A"/>
+    <w:nsid w:val="269D2099"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B9E20DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DB65426"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39BC6BAA"/>
+    <w:nsid w:val="285E5D65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02FE3DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE51746"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="702CC7F8"/>
+    <w:nsid w:val="2DDE4A47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9392EA0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34834DC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10D872F4"/>
+    <w:nsid w:val="2F185F10"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0C21E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38845787"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="265E4BB8"/>
+    <w:nsid w:val="305E3848"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01F8FB64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A24C00"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB2E20E4"/>
+    <w:nsid w:val="31D626D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A0EB0E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39E5330B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="813EBC64"/>
+    <w:nsid w:val="35D27A90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3782CD3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C5B1E6D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6029E68"/>
+    <w:nsid w:val="36814312"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="010A5506"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D996750"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="691E342E"/>
+    <w:nsid w:val="3736525F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0903660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40CA371C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D18542A"/>
+    <w:nsid w:val="38A83F11"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC009246"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D05600"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13C27234"/>
+    <w:nsid w:val="3903560C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57CA6DF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A019D6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A903382"/>
+    <w:nsid w:val="3A52190A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6AF80DAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="486E62F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="258CF72E"/>
+    <w:nsid w:val="40971393"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEF4893C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F038FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FEDCCF06"/>
+    <w:nsid w:val="40C223A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="640A6880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B4A22C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C66DCEE"/>
+    <w:nsid w:val="42DE7D59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F38D6D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B857F19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6BC4DD34"/>
+    <w:nsid w:val="468A71E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F92A67E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E111CB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B144106"/>
+    <w:nsid w:val="473C7E28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2BAA906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E500679"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF3294F4"/>
+    <w:nsid w:val="49074B0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F348B68E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EA43CD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="254E976C"/>
+    <w:nsid w:val="4D056DFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4ACADBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EDA4B66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FD0FC12"/>
+    <w:nsid w:val="4DD93E20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14A8F39E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53291B3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7362EB2C"/>
+    <w:nsid w:val="4F510ECA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1EA9EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54521C68"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="14EE5C18"/>
+    <w:nsid w:val="4FCB5327"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="418866CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="548542D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E12AEDA"/>
+    <w:nsid w:val="50186BE5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BD62DF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54FD3B9C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E7CA554"/>
+    <w:nsid w:val="52F835B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4648C314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57716468"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A968F36"/>
+    <w:nsid w:val="53AB0C18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AB051CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F93C18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="25024166"/>
+    <w:nsid w:val="57651147"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5EE6B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E522B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72A48BA4"/>
+    <w:nsid w:val="58F04B3E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DC6463C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C625F94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8886FE1A"/>
+    <w:nsid w:val="606E259B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63146FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D913C56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="622C89C8"/>
+    <w:nsid w:val="62EF33E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDC20FDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DCC29E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B62BEEA"/>
+    <w:nsid w:val="6387715D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92B0DDC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5E6338"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE18A5D0"/>
+    <w:nsid w:val="63B44E89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDCCB466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60403ED0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC42C870"/>
+    <w:nsid w:val="66842651"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5EE6B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60AE3DC4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50FC294E"/>
+    <w:nsid w:val="67673430"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D712535E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62AE7A2C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="137C0006"/>
+    <w:nsid w:val="6B171172"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB52D996"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68E15174"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9CF27EDE"/>
+    <w:nsid w:val="6B206727"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B888DD9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6942657B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4A4131C"/>
+    <w:nsid w:val="6C8B6261"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9BCA33AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ECD0CB3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="594626E0"/>
+    <w:nsid w:val="6CC466C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37BA2860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F3D4BE6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5BC4DFEC"/>
+    <w:nsid w:val="6DFC2066"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="454CF102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="721D1D57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02A85FD4"/>
+    <w:nsid w:val="6F6B1AC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACE8BEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77A970C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D41850A2"/>
+    <w:nsid w:val="6FE26F18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39E2086C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79755532"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACAAA4A4"/>
+    <w:nsid w:val="749549A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3992EBB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A417051"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0EE1132"/>
+    <w:nsid w:val="7AD93468"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9F01860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C094787"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA24FE5A"/>
+    <w:nsid w:val="7CAD564B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30BE7402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D690825"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01209476"/>
+    <w:nsid w:val="7F925630"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4807C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="2">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="17">
-[...2 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="19">
-[...8 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="59">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="23">
-[...89 lines deleted...]
-  <w:num w:numId="53">
+  <w:num w:numId="60">
     <w:abstractNumId w:val="24"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="61">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="62">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="63">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="64">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="65">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4202,50 +4202,51 @@
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
+    <w:rsid w:val="006A1B2F"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
@@ -4254,51 +4255,50 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
-    <w:rsid w:val="00C4789B"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -5370,61 +5370,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C4789B"/>
+    <w:rsid w:val="006A1B2F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C4789B"/>
+    <w:rsid w:val="006A1B2F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5708,51 +5708,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2147D97-CE86-4DA3-B2E6-5DEDA3789187}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6CC3F4C-34EF-4E93-8436-72A23D9A355C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1705</Words>
   <Characters>9724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11407</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>