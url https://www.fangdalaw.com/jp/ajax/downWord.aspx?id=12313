--- v0 (2026-05-13)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0DBD59F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="178F8F99" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="000934A1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A672F8">
+            <w:r w:rsidRPr="000934A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGJIE WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3430EAA4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+          <w:p w14:paraId="706EB16B" w14:textId="7984AB6F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="000934A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A672F8">
+            <w:r w:rsidRPr="000934A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A672F8">
+            <w:r w:rsidRPr="000934A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A672F8">
+            <w:r w:rsidRPr="000934A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="53A658DD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+          <w:p w14:paraId="6199424A" w14:textId="71B1ACC5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="000934A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A672F8">
+            <w:r w:rsidRPr="000934A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2FABF479" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+          <w:p w14:paraId="4F910ACA" w14:textId="483DEDB0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="000934A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A672F8">
+            <w:r w:rsidRPr="000934A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yingjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="41CC1810" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A672F8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5C869FFF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DC3E42B" wp14:editId="3D2A0F99">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33B4DCD8" wp14:editId="42190C5C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="72CE85CB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A672F8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0AD456FA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A672F8">
+            <w:r w:rsidRPr="000934A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A672F8">
+            <w:r w:rsidRPr="000934A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A672F8">
+            <w:r w:rsidRPr="000934A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE AREAS INCLUDE M&amp;A, PRIVATE EQUITY, CAPITAL MARKETS, FOREIGN DIRECT INVESTMENT AND GENERAL CORPORATE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5A4BED" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3C99C040" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,951 +472,951 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C27E2CD" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="612B73A3" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EA0523" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="3115E7FC" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="058B244B" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="74DC29BF" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its various joint venture projects, including the establishment of a joint venture with a high-tech security company, the establishment of a joint venture with a local provincial government to establish a government purchase platform, and the establishment of joint venture with a telecommunication operator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF9F55B" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="419F0E53" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its various strategic investments in several NEEQ-listed corporations, including the acquisition of Hangzhou Duandian, the acquisition of Shanghai Baisheng, the equity investment in Dalian Longtu, and the acquisition of a controlling subsidiary from ZTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4901ED11" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="46037B3B" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Pictures in its various equity investments, including its equity investment in several film production companies, its equity investment in a culture and entertainment company, and its financing of a film production company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040D9022" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="131A1BE4" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial in its various equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DE97F2" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="09C6D8F9" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile in its various equity investments, including in ChanelSoft, Ucloud, SpeachOcean, Nolo, an online literature company, and a microchip R&amp;D company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600F8E65" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="338049F0" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources Verlinvest in its various equity investments, including the acquisition of controlling stake in senior care institutions in the Chengdu and Chongqing area, and provided regular legal services to China Resources Verlinvest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EC9E4E" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="4309BC8F" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wuxi AppTec in its strategic investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7324C006" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="0AB6F655" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC Keyuan Fund, CICC Qichen Fund in its equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D833185" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="49D4066B" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SAIF Partners in its equity investments in the TMT, consumer goods, and advanced manufacturing industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077E627A" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="260C61A7" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baidu Ventures in its equity investments in the AI and TMT industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADD7471" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="5BA53D7D" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jinyi Capital in its various pre-IPO investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353F807D" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="62CE4D59" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhilian Zhaopin in its various equity investments and strategic investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63375038" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="1CB4FC80" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eggshell in its Series B financing, advised Eggshell on its various equity investments in China, and provided other legal services to Eggshell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F03427" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="4DBCBFC3" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG in its privatization and acquisition of UFH and provided regular legal services to UFH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EA2BD7" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="1C1788E9" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Italy-listed Brembo in its acquisition of a controlling stake in a joint venture with Langfang SASAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF9E52A" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="3A590F94" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Zoomlion in its investment in a joint venture with a German partner in the machinery industry, its outbound investment in an Italian machinery company, and its outbound investment in a Mongolian company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAB6598" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="315F3806" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CITIC Capital and Boyu Capital in their potential investment in Phoenix Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6906CCAD" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="6F0F7A9E" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CDH Capital in its investment in several hospitals and medical service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B1346F" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="7910B5A9" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GS PIA in its equity investment in a medical instrument manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B7D92B" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="56187CBB" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AIF Capital in its investment in a medical instrument manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA50162" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="30E45278" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GS and GIC in its investment in iKang Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ED8897" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="72819BBE" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hillhouse Capital in its potential investment in several hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7299FF" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="1C2F4EA5" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Yunfeng Capital in its potential investment in a state-owned enterprise engaging in medical device business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438A63C3" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="1E61CAC3" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EQT Capital in its acquisition and sale of a controlling stake in Chongqing Qinyuan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A8F87C" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="29D73C21" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EQT Capital in its investment in several companies engaging in the production and sale of consumer goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449410BE" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="26416A37" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Capital Today in its investment in the TMT industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDAB912" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="02BB1EF2" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Unitas Capital in its investment in the catering service industry, including its acquisition and sale of a controlling stake in Guangdong Jiahao Food</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3CD933" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="0E0E4899" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hony Capital in its investment in the catering service industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146BB0E1" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="70DBAAED" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDG in its investment in the TMT sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173D79E2" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="67AB81AC" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DST in its investment in Xiaomi Mobile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72252B70" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="53BD3BA1" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mafengwo in its Series B Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593CEF32" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="6777E381" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Gold International in its IPO and listing on the Hong Kong Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C262900" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="142D0B86" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Everbright Limited, CICC Capital, Yunhui Capital, Go High Capital and Hongtai Aplus in forming RMB funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACD4785" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="6EFE2545" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1503D834" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="7E1FC11C" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhejiang University, LL.B, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3EF696" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="14469218" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tsinghua University, LL.M, 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49650141" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="50C54269" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14535EC6" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="6110704A" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557F0A38" w14:textId="77777777" w:rsidR="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="71E443E8" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="05B7D912" w:rsidR="00686369" w:rsidRPr="00A672F8" w:rsidRDefault="00A672F8" w:rsidP="00A672F8">
+    <w:p w14:paraId="5567FC3C" w14:textId="5D0E03CE" w:rsidR="00686369" w:rsidRPr="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A672F8">
+      <w:r w:rsidRPr="000934A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang worked at Haiwen Partners Beijing office before joining Fangda Partners in 2012.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A672F8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="000934A1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1614,544 +1614,544 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02981FAB"/>
+    <w:nsid w:val="0034682F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA6C8372"/>
+    <w:tmpl w:val="FB663D9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09CC131E"/>
+    <w:nsid w:val="00A90030"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="487AF39C"/>
+    <w:tmpl w:val="E3EA0546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8E15E2"/>
+    <w:nsid w:val="07D47EEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32322516"/>
+    <w:tmpl w:val="4BC088B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A965B1A"/>
+    <w:nsid w:val="0AA2143F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67A479F6"/>
+    <w:tmpl w:val="DE12E382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E713BD8"/>
+    <w:nsid w:val="0C8165CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A465202"/>
+    <w:tmpl w:val="B5CA82D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E824149"/>
+    <w:nsid w:val="0C862010"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35207A28"/>
+    <w:tmpl w:val="7EE0F6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4A4B86"/>
+    <w:nsid w:val="0CED146C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0578258C"/>
+    <w:tmpl w:val="18D28FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14EB2C36"/>
+    <w:nsid w:val="15C4470D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AC88290"/>
+    <w:tmpl w:val="2966BA3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16AE4FF3"/>
+    <w:nsid w:val="1BC91CE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6C60962"/>
+    <w:tmpl w:val="5FE6892A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F134268"/>
+    <w:nsid w:val="1FFC3BB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92C89B8E"/>
+    <w:tmpl w:val="EEC0CC56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FCC1B59"/>
+    <w:nsid w:val="26C341A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68609ADC"/>
+    <w:tmpl w:val="A9D84DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="224C08F2"/>
+    <w:nsid w:val="291A14B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="261A1BA0"/>
+    <w:tmpl w:val="73A02D2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B94C15"/>
+    <w:nsid w:val="295D7D73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F325C70"/>
+    <w:tmpl w:val="F80EEAB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22FC5ACA"/>
+    <w:nsid w:val="2A1D6357"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFB0F0C4"/>
+    <w:tmpl w:val="A4BC56AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C67BCA"/>
+    <w:nsid w:val="2DEC6A52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D60DA4E"/>
+    <w:tmpl w:val="39FE2746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29887E29"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3425339F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1D05174"/>
+    <w:tmpl w:val="DBD040DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF3126D"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35FA6A50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5700F4B6"/>
+    <w:tmpl w:val="8ACC3CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3265795B"/>
+    <w:nsid w:val="37B018DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94F865BA"/>
+    <w:tmpl w:val="765ABEB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A09320B"/>
+    <w:nsid w:val="39FD57A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DB815CC"/>
+    <w:tmpl w:val="98C2DDAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2242,613 +2242,614 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B6B30A3"/>
+    <w:nsid w:val="3B863299"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F21CAB4A"/>
+    <w:tmpl w:val="FB663D9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E7B27A0"/>
+    <w:nsid w:val="3F712634"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EED05A52"/>
+    <w:tmpl w:val="F7C27B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EEA5001"/>
+    <w:nsid w:val="3FCD5FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A2EDAF8"/>
+    <w:tmpl w:val="90C094A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44A94543"/>
+    <w:nsid w:val="43322A22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FF4129A"/>
+    <w:tmpl w:val="1CE4D29E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44C21C1D"/>
+    <w:nsid w:val="439267E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43B86F60"/>
+    <w:tmpl w:val="F3107826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="466601A9"/>
+    <w:nsid w:val="49A15D81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA3CD65A"/>
+    <w:tmpl w:val="EB525C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48691E23"/>
+    <w:nsid w:val="4D9D341F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31C483F4"/>
+    <w:tmpl w:val="BE6E383A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B574A3"/>
+    <w:nsid w:val="531F08BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCF27D94"/>
+    <w:tmpl w:val="31028E10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="536352A3"/>
+    <w:nsid w:val="5AEA1EEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC141EA2"/>
+    <w:tmpl w:val="F138B8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B45EFD"/>
+    <w:nsid w:val="5B8F3AD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78EED3AE"/>
+    <w:tmpl w:val="B37AC9B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561C3A9E"/>
+    <w:nsid w:val="5E2576AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76DEB710"/>
+    <w:tmpl w:val="3A9A93A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56BC39A7"/>
+    <w:nsid w:val="66713A66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7781440"/>
+    <w:tmpl w:val="D6C49DC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B53565A"/>
+    <w:nsid w:val="6797699B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F21CAB4A"/>
+    <w:tmpl w:val="A0BA80AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E937081"/>
+    <w:nsid w:val="6AFA438A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="614AB5CA"/>
+    <w:tmpl w:val="BA609818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63DB03B8"/>
+    <w:nsid w:val="6CFE0C06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05726380"/>
+    <w:tmpl w:val="11704006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="663F5CB7"/>
+    <w:nsid w:val="6E516A5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC4C7B92"/>
+    <w:tmpl w:val="318E845A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72730055"/>
+    <w:nsid w:val="76FB3C9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC220C2E"/>
+    <w:tmpl w:val="15885318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CF9203E"/>
+    <w:nsid w:val="7E5F4810"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADE4AC78"/>
+    <w:tmpl w:val="F120E3D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DD93895"/>
+    <w:nsid w:val="7E9E4E8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D06A09BC"/>
+    <w:tmpl w:val="53682D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7">
-[...41 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="22">
-[...46 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
+    <w:rsid w:val="000934A1"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -2909,51 +2910,50 @@
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
-    <w:rsid w:val="00A672F8"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
@@ -4036,61 +4036,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A672F8"/>
+    <w:rsid w:val="000934A1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A672F8"/>
+    <w:rsid w:val="000934A1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4374,51 +4374,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F655FA5A-6931-48A7-A69E-6C34A0C8A27F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10C307A6-B17A-42D4-B0D3-40B0981273D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>642</Words>
   <Characters>3661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>