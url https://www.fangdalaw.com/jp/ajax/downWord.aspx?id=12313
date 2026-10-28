--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="178F8F99" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2E2D7D47" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000934A1">
+            <w:r w:rsidRPr="00E90A9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGJIE WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7984AB6F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+          <w:p w14:paraId="706EB16B" w14:textId="222BD76C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000934A1">
+            <w:r w:rsidRPr="00E90A9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="000934A1">
+            <w:r w:rsidRPr="00E90A9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="000934A1">
+            <w:r w:rsidRPr="00E90A9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="71B1ACC5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+          <w:p w14:paraId="6199424A" w14:textId="06F420C8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000934A1">
+            <w:r w:rsidRPr="00E90A9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="483DEDB0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+          <w:p w14:paraId="4F910ACA" w14:textId="5E9A4443" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000934A1">
+            <w:r w:rsidRPr="00E90A9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yingjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5C869FFF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="386462F9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E90A9A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33B4DCD8" wp14:editId="42190C5C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E35CEB5" wp14:editId="0687BA79">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0AD456FA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000934A1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5F39B39A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E90A9A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000934A1">
+            <w:r w:rsidRPr="00E90A9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG</w:t>
             </w:r>
-            <w:r w:rsidRPr="000934A1">
+            <w:r w:rsidRPr="00E90A9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="000934A1">
+            <w:r w:rsidRPr="00E90A9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE AREAS INCLUDE M&amp;A, PRIVATE EQUITY, CAPITAL MARKETS, FOREIGN DIRECT INVESTMENT AND GENERAL CORPORATE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C99C040" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="25C048C1" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,951 +472,951 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612B73A3" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="12101CCA" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3115E7FC" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="53674C86" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74DC29BF" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="1EF53AC9" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its various joint venture projects, including the establishment of a joint venture with a high-tech security company, the establishment of a joint venture with a local provincial government to establish a government purchase platform, and the establishment of joint venture with a telecommunication operator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419F0E53" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="5438C6DB" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its various strategic investments in several NEEQ-listed corporations, including the acquisition of Hangzhou Duandian, the acquisition of Shanghai Baisheng, the equity investment in Dalian Longtu, and the acquisition of a controlling subsidiary from ZTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46037B3B" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="3B510F39" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Pictures in its various equity investments, including its equity investment in several film production companies, its equity investment in a culture and entertainment company, and its financing of a film production company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131A1BE4" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="1B6ECB09" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial in its various equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C6D8F9" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="2B52F097" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile in its various equity investments, including in ChanelSoft, Ucloud, SpeachOcean, Nolo, an online literature company, and a microchip R&amp;D company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338049F0" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="08469E31" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources Verlinvest in its various equity investments, including the acquisition of controlling stake in senior care institutions in the Chengdu and Chongqing area, and provided regular legal services to China Resources Verlinvest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4309BC8F" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="2FF557F8" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wuxi AppTec in its strategic investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB6F655" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="256C087F" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC Keyuan Fund, CICC Qichen Fund in its equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D4066B" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="4A7CDD7C" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SAIF Partners in its equity investments in the TMT, consumer goods, and advanced manufacturing industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260C61A7" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="2ECD1D54" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baidu Ventures in its equity investments in the AI and TMT industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA53D7D" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="4C6F0FD1" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jinyi Capital in its various pre-IPO investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CE4D59" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="2DBD1541" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhilian Zhaopin in its various equity investments and strategic investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB4FC80" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="527C0CA0" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eggshell in its Series B financing, advised Eggshell on its various equity investments in China, and provided other legal services to Eggshell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBCBFC3" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="1D7DDE26" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG in its privatization and acquisition of UFH and provided regular legal services to UFH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1788E9" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="2F74480E" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Italy-listed Brembo in its acquisition of a controlling stake in a joint venture with Langfang SASAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A590F94" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="131F73A6" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Zoomlion in its investment in a joint venture with a German partner in the machinery industry, its outbound investment in an Italian machinery company, and its outbound investment in a Mongolian company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315F3806" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="517C697C" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CITIC Capital and Boyu Capital in their potential investment in Phoenix Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0F7A9E" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="74209D35" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CDH Capital in its investment in several hospitals and medical service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7910B5A9" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="31637129" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GS PIA in its equity investment in a medical instrument manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56187CBB" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="58D8EFAB" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AIF Capital in its investment in a medical instrument manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E45278" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="0E7665A0" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GS and GIC in its investment in iKang Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72819BBE" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="26669E03" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hillhouse Capital in its potential investment in several hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2F4EA5" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="7BC6E21A" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Yunfeng Capital in its potential investment in a state-owned enterprise engaging in medical device business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E61CAC3" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="696AA176" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EQT Capital in its acquisition and sale of a controlling stake in Chongqing Qinyuan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D73C21" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="23786DAA" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EQT Capital in its investment in several companies engaging in the production and sale of consumer goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26416A37" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="4C190145" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Capital Today in its investment in the TMT industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BB1EF2" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="5F3B93FA" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Unitas Capital in its investment in the catering service industry, including its acquisition and sale of a controlling stake in Guangdong Jiahao Food</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0E4899" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="01BFBFD2" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hony Capital in its investment in the catering service industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DBAAED" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="71749370" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDG in its investment in the TMT sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AB81AC" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="534FFAA2" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DST in its investment in Xiaomi Mobile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BD3BA1" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="16E38396" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mafengwo in its Series B Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6777E381" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="0A21E045" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Gold International in its IPO and listing on the Hong Kong Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142D0B86" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="307CD389" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Everbright Limited, CICC Capital, Yunhui Capital, Go High Capital and Hongtai Aplus in forming RMB funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFE2545" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="2DDB3A49" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1FC11C" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="2BE6CFAE" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhejiang University, LL.B, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14469218" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="4FF50240" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tsinghua University, LL.M, 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C54269" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="41E68927" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6110704A" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="47372E1C" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E443E8" w14:textId="77777777" w:rsidR="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="5450A2AF" w14:textId="77777777" w:rsidR="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5D0E03CE" w:rsidR="00686369" w:rsidRPr="000934A1" w:rsidRDefault="000934A1" w:rsidP="000934A1">
+    <w:p w14:paraId="5567FC3C" w14:textId="347DFBCD" w:rsidR="00686369" w:rsidRPr="00E90A9A" w:rsidRDefault="00E90A9A" w:rsidP="00E90A9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000934A1">
+      <w:r w:rsidRPr="00E90A9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang worked at Haiwen Partners Beijing office before joining Fangda Partners in 2012.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="000934A1" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E90A9A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1614,544 +1614,544 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0034682F"/>
+    <w:nsid w:val="02355470"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB663D9C"/>
+    <w:tmpl w:val="7D84CBFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00A90030"/>
+    <w:nsid w:val="07476DFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3EA0546"/>
+    <w:tmpl w:val="CD5A7DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D47EEB"/>
+    <w:nsid w:val="0BAF5E61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BC088B6"/>
+    <w:tmpl w:val="D66C6F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA2143F"/>
+    <w:nsid w:val="14FA64D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE12E382"/>
+    <w:tmpl w:val="F14A6A06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C8165CC"/>
+    <w:nsid w:val="157860AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5CA82D4"/>
+    <w:tmpl w:val="2E6416CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C862010"/>
+    <w:nsid w:val="168E7AB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EE0F6CA"/>
+    <w:tmpl w:val="B3C62A7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CED146C"/>
+    <w:nsid w:val="1AAB4A98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18D28FEE"/>
+    <w:tmpl w:val="A28671A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15C4470D"/>
+    <w:nsid w:val="1B1D6E43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2966BA3E"/>
+    <w:tmpl w:val="1428CA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BC91CE0"/>
+    <w:nsid w:val="1BB778B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FE6892A"/>
+    <w:tmpl w:val="737CDA02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFC3BB2"/>
+    <w:nsid w:val="1DE93487"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEC0CC56"/>
+    <w:tmpl w:val="3E521B38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C341A5"/>
+    <w:nsid w:val="1E9C7AC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9D84DCC"/>
+    <w:tmpl w:val="F06E6AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="291A14B0"/>
+    <w:nsid w:val="230060DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73A02D2C"/>
+    <w:tmpl w:val="1482325E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="295D7D73"/>
+    <w:nsid w:val="25C82021"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F80EEAB2"/>
+    <w:tmpl w:val="E56AB45E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A1D6357"/>
+    <w:nsid w:val="29D87680"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4BC56AA"/>
+    <w:tmpl w:val="67209E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DEC6A52"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="308D4540"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39FE2746"/>
+    <w:tmpl w:val="140C967A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3425339F"/>
+    <w:nsid w:val="318A3F81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBD040DE"/>
+    <w:tmpl w:val="CCEC0A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35FA6A50"/>
+    <w:nsid w:val="35071BF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8ACC3CEC"/>
+    <w:tmpl w:val="0D24880C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37B018DB"/>
+    <w:nsid w:val="35D91528"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="765ABEB6"/>
+    <w:tmpl w:val="7494F6D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39FD57A8"/>
+    <w:nsid w:val="38DD25C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98C2DDAA"/>
+    <w:tmpl w:val="29003F6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2242,614 +2242,613 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B863299"/>
+    <w:nsid w:val="3FC51F24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB663D9C"/>
+    <w:tmpl w:val="5C80317E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F712634"/>
+    <w:nsid w:val="423D5C6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7C27B72"/>
+    <w:tmpl w:val="28DA9F06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FCD5FC5"/>
+    <w:nsid w:val="42724F7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90C094A8"/>
+    <w:tmpl w:val="9A7AC74A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43322A22"/>
+    <w:nsid w:val="439F60ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CE4D29E"/>
+    <w:tmpl w:val="D2D036F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="439267E0"/>
+    <w:nsid w:val="471A04F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3107826"/>
+    <w:tmpl w:val="72CEC45E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49A15D81"/>
+    <w:nsid w:val="48496276"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB525C38"/>
+    <w:tmpl w:val="ECB6A8E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9D341F"/>
+    <w:nsid w:val="4DEE7487"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE6E383A"/>
+    <w:tmpl w:val="1564E50E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="531F08BA"/>
+    <w:nsid w:val="56901C8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31028E10"/>
+    <w:tmpl w:val="DA64E864"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AEA1EEB"/>
+    <w:nsid w:val="59740EA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F138B8AA"/>
+    <w:tmpl w:val="F52C5274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8F3AD9"/>
+    <w:nsid w:val="59B35F74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B37AC9B0"/>
+    <w:tmpl w:val="C060DBBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E2576AC"/>
+    <w:nsid w:val="5A4E1B1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A9A93A8"/>
+    <w:tmpl w:val="947A9AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66713A66"/>
+    <w:nsid w:val="5DB77089"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6C49DC0"/>
+    <w:tmpl w:val="C060DBBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6797699B"/>
+    <w:nsid w:val="5F1D2616"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0BA80AC"/>
+    <w:tmpl w:val="76BEE906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AFA438A"/>
+    <w:nsid w:val="621D3729"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA609818"/>
+    <w:tmpl w:val="BE08E96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CFE0C06"/>
+    <w:nsid w:val="63BD09D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11704006"/>
+    <w:tmpl w:val="2EE0CE46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E516A5F"/>
+    <w:nsid w:val="677676D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="318E845A"/>
+    <w:tmpl w:val="5D20EB1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76FB3C9B"/>
+    <w:nsid w:val="6BB975A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15885318"/>
+    <w:tmpl w:val="EED60C62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E5F4810"/>
+    <w:nsid w:val="6D1044CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F120E3D6"/>
+    <w:tmpl w:val="BB24D1AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E9E4E8B"/>
+    <w:nsid w:val="6DF80519"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53682D4A"/>
+    <w:tmpl w:val="992CA1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8">
-[...32 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...61 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
-    <w:rsid w:val="000934A1"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -2939,50 +2938,51 @@
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00E90A9A"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4036,61 +4036,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000934A1"/>
+    <w:rsid w:val="00E90A9A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000934A1"/>
+    <w:rsid w:val="00E90A9A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4374,51 +4374,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10C307A6-B17A-42D4-B0D3-40B0981273D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58D522FC-A743-411A-952A-D6F01A37544A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>642</Words>
   <Characters>3661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>