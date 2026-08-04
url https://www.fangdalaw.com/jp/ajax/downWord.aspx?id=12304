--- v0 (2026-05-13)
+++ v1 (2026-08-04)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="37BC4A98" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3AB467B5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="00A80711">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008029EA">
+            <w:r w:rsidRPr="00A80711">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WEI CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="3C72C737" w14:textId="77777777" w:rsidR="008029EA" w:rsidRPr="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+          <w:p w14:paraId="081B2F39" w14:textId="77777777" w:rsidR="00A80711" w:rsidRPr="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008029EA">
+            <w:r w:rsidRPr="00A80711">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1A516BE3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+          <w:p w14:paraId="706EB16B" w14:textId="15EF4E30" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="00A80711">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008029EA">
+            <w:r w:rsidRPr="00A80711">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="40A4B450" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+          <w:p w14:paraId="6199424A" w14:textId="18974EEC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="00A80711">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008029EA">
+            <w:r w:rsidRPr="00A80711">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4262 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="09A63A88" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+          <w:p w14:paraId="4F910ACA" w14:textId="7FBB7225" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="00A80711">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008029EA">
+            <w:r w:rsidRPr="00A80711">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wei.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="34584919" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008029EA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="38802D42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39F92185" wp14:editId="6CF99B93">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28551FCF" wp14:editId="56FB2531">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4920223C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008029EA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="55170168" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008029EA">
+            <w:r w:rsidRPr="00A80711">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN SPECIALIZES IN CORPORATE FINANCE, INCLUDING M&amp;A, VENTURE CAPITAL AND PRIVATE EQUITY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B91C6C" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="40032D9B" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,913 +458,913 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DA3A20" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="6C801A85" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661A4265" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="06F7B311" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity and Venture Capital and Investments/M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C574776" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="49CAE50A" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for IDG-Accel in its investments in various industries including TMT, logistics, new energy, graphene technology, micro-lending, second-hand car platforms, real estate management, group shopping and sports broadcasting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734E221C" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="638AB722" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ali in its investments in industries including new retail, online second-hand automobile dealing, and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287909DF" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="439C20E1" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investments in various TMT and technology companies and in its technology cooperation with Apple Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAFBB3C" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="4886D11A" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CICC in its investment in hospitals, TMT companies and pharmaceutical companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B5F923" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="0906BE50" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Goldman Sachs in its disposition of a stake in an educational services provider in the PRC and its pre-IPO investment in an electric scooter manufacturer, which is currently listed in the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0A438B" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="30F7E003" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Morgan Stanley on: (i) its disposition of its shares in Huangjihuang, a restaurant chain operator in China, to Yum China, and a shopping mall developer； (ii) its acquisition of a telecom service provider in Hong Kong； and (iii) its establishment of a joint venture with a Hong Kong-listed company, and the joint venture</w:t>
       </w:r>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of majority interest in two hospitals in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164CEB46" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="577E930A" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunfeng Capital in its investments in various TMT companies providing logistics or financial services, AI and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C59AF3B" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="7725C970" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sequoia in its investments in financial services, bio-tech and e-commerce companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C3CE1A" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="3223CFCE" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HOPU Fund in its investment in a Hong Kong-listed airport operator and in its privatization of a logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A6712F" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="7DDEE2B0" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in an online education services provider, a long-term apartment operator and a reinsurance company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0AC985" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="4CC06D01" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Warburg Pincus in its investment in TMT, e-commerce and software companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105488CA" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="171578C1" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Forebright in its subscription of a convertible note issued by a NASDAQ-listed dairy company and acquisition (together with ORIX) of a majority stake in a financial leasing company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6B7FDF" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="1C95583F" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ORIX for its investment in an energy storage system manufacturer and in financial leasing and internet financing companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475154EC" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="3EC295B3" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for General Atlantic in its subscription of preferred shares issued by an online group-buying company based in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3F7D65" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="73DB8EF1" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Titan Gas Technology in its reverse takeover of a company listed on the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161A8E18" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="2FBCF0E9" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Actis and CDH in their respective dispositions of stakes in Chinese restaurant chains</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187406C5" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="7C86221A" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Outbound Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231D2F47" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="064BACF4" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various China-based apparel companies in their acquisitions of brands and businesses outside of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266887D0" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="080AF75E" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cinda International in its cross-border investments in energy, mining and agriculture sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD1AC0B" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="4777EF1E" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CC7C77" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="6CD54EF1" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted listed companies in pharmaceutical, entertainment and financial industries with internal investigations into FCPA compliance, listing rules compliance and other compliance issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145023FE" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="69B7B716" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for major bank in compliance investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D29E99B" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="62B6F7AD" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented major multinational chemical, financial, agricultural and healthcare companies in their businesses and operations in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50826507" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="7865C7E4" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649297E3" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="5AF6959A" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law, Boston, Massachusetts, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076EED32" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="47427DC5" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, Beijing, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB85C35" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="48B1CA69" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B98770" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="3ED3E6EF" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03681337" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="15389C76" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Massachusetts (currently inactive)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BD859C" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="08C2D237" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EAE9AA" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="2E0A7E84" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C5E46C" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="65A0F135" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8F291B" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="03ADF47B" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A86CE9C" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="0723EA70" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197A2CCA" w14:textId="77777777" w:rsidR="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="4582E4E3" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="669A18B3" w:rsidR="00686369" w:rsidRPr="008029EA" w:rsidRDefault="008029EA" w:rsidP="008029EA">
+    <w:p w14:paraId="5567FC3C" w14:textId="44D28D7D" w:rsidR="00686369" w:rsidRPr="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined Fangda Partners in 2017. Before joining the firm, she worked at major law firms, including Linklaters LLP and Paul, Weiss, Rifkind, Wharton &amp; Garrison LLP in both Beijing and Hong Kong. She has been recognized by Asialaw</w:t>
       </w:r>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leading Lawyers 2009</w:t>
       </w:r>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008029EA">
+      <w:r w:rsidRPr="00A80711">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a leading lawyer in venture capital and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="008029EA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A80711" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1562,1027 +1562,1027 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="070A40B3"/>
+    <w:nsid w:val="01891E2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E584939E"/>
+    <w:tmpl w:val="E368A9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="091A6781"/>
+    <w:nsid w:val="03E06634"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3704F1EE"/>
+    <w:tmpl w:val="396E9E6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A16EAA"/>
+    <w:nsid w:val="05745667"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D8CA15A"/>
+    <w:tmpl w:val="25847EC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15161E71"/>
+    <w:nsid w:val="13A13D1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81622E48"/>
+    <w:tmpl w:val="8286AFC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F802E53"/>
+    <w:nsid w:val="14861AA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B024C36C"/>
+    <w:tmpl w:val="320A0F76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20BA2606"/>
+    <w:nsid w:val="17507E45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AB81B60"/>
+    <w:tmpl w:val="2668CB1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2157341B"/>
+    <w:nsid w:val="1B8277BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83EED118"/>
+    <w:tmpl w:val="ED92AE58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B310DF"/>
+    <w:nsid w:val="1EC2321E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DD67152"/>
+    <w:tmpl w:val="A5BE07D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21EB6211"/>
+    <w:nsid w:val="284F2ABF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27CACF7E"/>
+    <w:tmpl w:val="FCB8A806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23313E1B"/>
+    <w:nsid w:val="2A860F8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11986B4E"/>
+    <w:tmpl w:val="4E9E675C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2334486F"/>
+    <w:nsid w:val="2C433A83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAFCEC00"/>
+    <w:tmpl w:val="DECA9264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29560946"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="323C7682"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="128E48FE"/>
+    <w:tmpl w:val="066CD2A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3497465B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF27257"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="774AB94A"/>
+    <w:tmpl w:val="B914A3FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385B2830"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43973963"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE8678D8"/>
+    <w:tmpl w:val="F5541A26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B4B74CF"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48B57B49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D04C7C8C"/>
+    <w:tmpl w:val="E8DCC8FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F600472"/>
+    <w:nsid w:val="4AA14357"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03227C06"/>
+    <w:tmpl w:val="EC0641F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41800F2B"/>
+    <w:nsid w:val="4B720AF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1987FC0"/>
+    <w:tmpl w:val="DE528BC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43066D8C"/>
+    <w:nsid w:val="4C2F645E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E46E30A"/>
+    <w:tmpl w:val="C8B2DFEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="446B72D5"/>
+    <w:nsid w:val="4D7E25BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99BE796E"/>
+    <w:tmpl w:val="3C444504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49435A35"/>
+    <w:nsid w:val="4E7F1FB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2266318"/>
+    <w:tmpl w:val="CA54949C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57495ACD"/>
+    <w:nsid w:val="5660628C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0FE9FDC"/>
+    <w:tmpl w:val="64405E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="589E6DEE"/>
+    <w:nsid w:val="566657F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="605C2C16"/>
+    <w:tmpl w:val="359CEA76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C9C2949"/>
+    <w:nsid w:val="57B462D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2656FC0C"/>
+    <w:tmpl w:val="910C06E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65B771D6"/>
+    <w:nsid w:val="58980BFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9946A8A4"/>
+    <w:tmpl w:val="09F669A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AFE629A"/>
+    <w:nsid w:val="686D7DC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D16D644"/>
+    <w:tmpl w:val="4CD61264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CEF5CC8"/>
+    <w:nsid w:val="6B556E37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09A8D830"/>
+    <w:tmpl w:val="8A1CF428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77096726"/>
+    <w:nsid w:val="6DBF1407"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1D8FD96"/>
+    <w:tmpl w:val="73FCFB44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78BB7D6C"/>
+    <w:nsid w:val="6EF928F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="545472DE"/>
+    <w:tmpl w:val="9D3C8F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D4A6172"/>
+    <w:nsid w:val="75697BF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7D8E02A"/>
+    <w:tmpl w:val="671C024E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DB25FC8"/>
+    <w:nsid w:val="76D173C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81622E48"/>
+    <w:tmpl w:val="A7501E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E28091C"/>
+    <w:nsid w:val="7BAB2F52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E8E0EC6"/>
+    <w:tmpl w:val="B914A3FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-[...26 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
-[...2 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15">
-[...20 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2657,83 +2657,83 @@
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
-    <w:rsid w:val="008029EA"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
+    <w:rsid w:val="00A80711"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
@@ -3816,61 +3816,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008029EA"/>
+    <w:rsid w:val="00A80711"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008029EA"/>
+    <w:rsid w:val="00A80711"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4154,51 +4154,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7EB4748-FA6C-4EA4-AB1D-89834DFE84DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DDB984F-414F-4EE7-A31B-4205E8BA307D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>601</Words>
   <Characters>3426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>