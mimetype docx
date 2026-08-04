--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3AB467B5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+          <w:p w14:paraId="2C4F11E8" w14:textId="09E393EA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A80711">
+            <w:r w:rsidRPr="00BF1A13">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WEI CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="081B2F39" w14:textId="77777777" w:rsidR="00A80711" w:rsidRPr="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+          <w:p w14:paraId="09D202AD" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRPr="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A80711">
+            <w:r w:rsidRPr="00BF1A13">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="15EF4E30" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+          <w:p w14:paraId="706EB16B" w14:textId="58BD55AD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A80711">
+            <w:r w:rsidRPr="00BF1A13">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="18974EEC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+          <w:p w14:paraId="6199424A" w14:textId="728CBBD7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A80711">
+            <w:r w:rsidRPr="00BF1A13">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4262 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7FBB7225" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+          <w:p w14:paraId="4F910ACA" w14:textId="1C0F19D3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A80711">
+            <w:r w:rsidRPr="00BF1A13">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wei.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="38802D42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6FE9BD89" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28551FCF" wp14:editId="56FB2531">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="751910F9" wp14:editId="2B7475FB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="55170168" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A80711" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0A5E6ABA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A80711">
+            <w:r w:rsidRPr="00BF1A13">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN SPECIALIZES IN CORPORATE FINANCE, INCLUDING M&amp;A, VENTURE CAPITAL AND PRIVATE EQUITY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40032D9B" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="59E71D81" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,913 +458,913 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C801A85" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="391E3C57" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F7B311" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="6426EE0A" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity and Venture Capital and Investments/M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CAE50A" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="2213996C" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for IDG-Accel in its investments in various industries including TMT, logistics, new energy, graphene technology, micro-lending, second-hand car platforms, real estate management, group shopping and sports broadcasting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638AB722" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="34707239" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ali in its investments in industries including new retail, online second-hand automobile dealing, and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439C20E1" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="5DC2660C" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investments in various TMT and technology companies and in its technology cooperation with Apple Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4886D11A" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="54A2FDDD" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CICC in its investment in hospitals, TMT companies and pharmaceutical companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0906BE50" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="35E6AC5D" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Goldman Sachs in its disposition of a stake in an educational services provider in the PRC and its pre-IPO investment in an electric scooter manufacturer, which is currently listed in the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F7E003" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="20D68C26" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Morgan Stanley on: (i) its disposition of its shares in Huangjihuang, a restaurant chain operator in China, to Yum China, and a shopping mall developer； (ii) its acquisition of a telecom service provider in Hong Kong； and (iii) its establishment of a joint venture with a Hong Kong-listed company, and the joint venture</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of majority interest in two hospitals in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577E930A" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="4791AFA3" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunfeng Capital in its investments in various TMT companies providing logistics or financial services, AI and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7725C970" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="5AA4A4C9" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sequoia in its investments in financial services, bio-tech and e-commerce companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3223CFCE" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="5F656B5A" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HOPU Fund in its investment in a Hong Kong-listed airport operator and in its privatization of a logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDEE2B0" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="552475F0" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in an online education services provider, a long-term apartment operator and a reinsurance company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC06D01" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="6833BE5E" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Warburg Pincus in its investment in TMT, e-commerce and software companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171578C1" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="187B69A4" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Forebright in its subscription of a convertible note issued by a NASDAQ-listed dairy company and acquisition (together with ORIX) of a majority stake in a financial leasing company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C95583F" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="2D4B325F" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ORIX for its investment in an energy storage system manufacturer and in financial leasing and internet financing companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC295B3" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="7F3C497D" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for General Atlantic in its subscription of preferred shares issued by an online group-buying company based in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DB8EF1" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="5D26311A" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Titan Gas Technology in its reverse takeover of a company listed on the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBCF0E9" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="7FD5F6C6" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Actis and CDH in their respective dispositions of stakes in Chinese restaurant chains</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C86221A" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="30357DC8" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Outbound Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064BACF4" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="6C3F59B4" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various China-based apparel companies in their acquisitions of brands and businesses outside of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080AF75E" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="01330760" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cinda International in its cross-border investments in energy, mining and agriculture sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4777EF1E" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="46652E68" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD54EF1" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="5B2C6BA3" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted listed companies in pharmaceutical, entertainment and financial industries with internal investigations into FCPA compliance, listing rules compliance and other compliance issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B7B716" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="065B1E74" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for major bank in compliance investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B6F7AD" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="33871D03" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented major multinational chemical, financial, agricultural and healthcare companies in their businesses and operations in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7865C7E4" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="40CD6380" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF6959A" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="7A0D45B4" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law, Boston, Massachusetts, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47427DC5" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="4D9344F9" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, Beijing, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B1CA69" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="0CD0808F" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED3E6EF" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="0DD4B4A9" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15389C76" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="12759D86" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Massachusetts (currently inactive)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C2D237" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="6A87BAF0" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0A7E84" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="24051314" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A0F135" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="1C0A61BD" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03ADF47B" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="5B7B31E9" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0723EA70" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="213598DA" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4582E4E3" w14:textId="77777777" w:rsidR="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="259394BD" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="44D28D7D" w:rsidR="00686369" w:rsidRPr="00A80711" w:rsidRDefault="00A80711" w:rsidP="00A80711">
+    <w:p w14:paraId="5567FC3C" w14:textId="73FA301D" w:rsidR="00686369" w:rsidRPr="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined Fangda Partners in 2017. Before joining the firm, she worked at major law firms, including Linklaters LLP and Paul, Weiss, Rifkind, Wharton &amp; Garrison LLP in both Beijing and Hong Kong. She has been recognized by Asialaw</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leading Lawyers 2009</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80711">
+      <w:r w:rsidRPr="00BF1A13">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a leading lawyer in venture capital and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A80711" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BF1A13" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1562,263 +1562,263 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01891E2C"/>
+    <w:nsid w:val="01F23F7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E368A9D6"/>
+    <w:tmpl w:val="447462F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03E06634"/>
+    <w:nsid w:val="067A194B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="396E9E6A"/>
+    <w:tmpl w:val="58A2B154"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05745667"/>
+    <w:nsid w:val="07ED5246"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25847EC8"/>
+    <w:tmpl w:val="32C2B61C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13A13D1F"/>
+    <w:nsid w:val="0AFF77B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8286AFC8"/>
+    <w:tmpl w:val="C0262B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14861AA3"/>
+    <w:nsid w:val="112A2336"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="320A0F76"/>
+    <w:tmpl w:val="A5869ACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17507E45"/>
+    <w:nsid w:val="1B83269B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2668CB1E"/>
+    <w:tmpl w:val="32E62F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8277BD"/>
+    <w:nsid w:val="1B8C78AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED92AE58"/>
+    <w:tmpl w:val="F3C8E0EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC2321E"/>
+    <w:nsid w:val="1D2A0ABF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5BE07D4"/>
+    <w:tmpl w:val="C0262B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="284F2ABF"/>
+    <w:nsid w:val="2A9712C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCB8A806"/>
+    <w:tmpl w:val="B870501C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A860F8C"/>
+    <w:nsid w:val="2C3641CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E9E675C"/>
+    <w:tmpl w:val="9F481C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C433A83"/>
+    <w:nsid w:val="2C520EBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DECA9264"/>
+    <w:tmpl w:val="708290F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1906,71 +1906,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323C7682"/>
+    <w:nsid w:val="2FE361E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="066CD2A4"/>
+    <w:tmpl w:val="94AC14A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C5387A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE867938"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B12044"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0903BBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36A76181"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A327618"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2042,547 +2105,484 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF27257"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C14066C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B914A3FE"/>
+    <w:tmpl w:val="A7AE5BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43973963"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="425D29F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5541A26"/>
+    <w:tmpl w:val="03DED6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B57B49"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="515F710C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8DCC8FE"/>
+    <w:tmpl w:val="F2AC42CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA14357"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530E77EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC0641F4"/>
+    <w:tmpl w:val="9566D916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B720AF7"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A16490B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE528BC4"/>
+    <w:tmpl w:val="B248F28A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2F645E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A89122D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8B2DFEA"/>
+    <w:tmpl w:val="197CF38A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7E25BC"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60BC49F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C444504"/>
+    <w:tmpl w:val="45ECEB5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E7F1FB1"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="613E632D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA54949C"/>
+    <w:tmpl w:val="3F8ADB5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5660628C"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64AE362B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64405E5E"/>
+    <w:tmpl w:val="DD02421A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="566657F9"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A952EED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="359CEA76"/>
+    <w:tmpl w:val="D4EC1D1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57B462D7"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B3C237B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="910C06E6"/>
+    <w:tmpl w:val="B5228626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58980BFC"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DAC2F38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09F669A6"/>
+    <w:tmpl w:val="19A4FB66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="686D7DC0"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70995C3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CD61264"/>
+    <w:tmpl w:val="7DB64448"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B556E37"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72CD68E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A1CF428"/>
+    <w:tmpl w:val="9A06706C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DBF1407"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77E27074"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73FCFB44"/>
+    <w:tmpl w:val="23585812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EF928F1"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D591432"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D3C8F34"/>
-[...62 lines deleted...]
-    <w:tmpl w:val="B914A3FE"/>
+    <w:tmpl w:val="F4483130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
-[...68 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="29">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2689,60 +2689,60 @@
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
-    <w:rsid w:val="00A80711"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BF1A13"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
@@ -3816,61 +3816,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A80711"/>
+    <w:rsid w:val="00BF1A13"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A80711"/>
+    <w:rsid w:val="00BF1A13"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4154,51 +4154,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DDB984F-414F-4EE7-A31B-4205E8BA307D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D434701-D62E-4347-A1F7-6DA9DCA2FFFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>601</Words>
   <Characters>3426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>