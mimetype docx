--- v2 (2026-08-04)
+++ v3 (2026-10-29)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="09E393EA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+          <w:p w14:paraId="2C4F11E8" w14:textId="49E98DE2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BF1A13">
+            <w:r w:rsidRPr="00EC33AE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WEI CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="09D202AD" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRPr="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+          <w:p w14:paraId="118FED74" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRPr="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BF1A13">
+            <w:r w:rsidRPr="00EC33AE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="58BD55AD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+          <w:p w14:paraId="706EB16B" w14:textId="5995271F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1A13">
+            <w:r w:rsidRPr="00EC33AE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="728CBBD7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+          <w:p w14:paraId="6199424A" w14:textId="4A0AC201" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BF1A13">
+            <w:r w:rsidRPr="00EC33AE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4262 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1C0F19D3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+          <w:p w14:paraId="4F910ACA" w14:textId="19C16FDD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BF1A13">
+            <w:r w:rsidRPr="00EC33AE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wei.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6FE9BD89" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="602602A2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EC33AE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="751910F9" wp14:editId="2B7475FB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D3FE63B" wp14:editId="09BC9F1A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0A5E6ABA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BF1A13" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2CED4069" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00EC33AE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BF1A13">
+            <w:r w:rsidRPr="00EC33AE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN SPECIALIZES IN CORPORATE FINANCE, INCLUDING M&amp;A, VENTURE CAPITAL AND PRIVATE EQUITY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E71D81" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6F659157" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,913 +458,913 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391E3C57" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="51C60661" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6426EE0A" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="07434786" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity and Venture Capital and Investments/M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2213996C" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="6B7EBD57" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for IDG-Accel in its investments in various industries including TMT, logistics, new energy, graphene technology, micro-lending, second-hand car platforms, real estate management, group shopping and sports broadcasting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34707239" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="549587DD" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ali in its investments in industries including new retail, online second-hand automobile dealing, and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC2660C" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="398BA1F5" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investments in various TMT and technology companies and in its technology cooperation with Apple Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A2FDDD" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="515CB5DB" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CICC in its investment in hospitals, TMT companies and pharmaceutical companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E6AC5D" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="0B1B023A" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Goldman Sachs in its disposition of a stake in an educational services provider in the PRC and its pre-IPO investment in an electric scooter manufacturer, which is currently listed in the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D68C26" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="7D20E4BB" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Morgan Stanley on: (i) its disposition of its shares in Huangjihuang, a restaurant chain operator in China, to Yum China, and a shopping mall developer； (ii) its acquisition of a telecom service provider in Hong Kong； and (iii) its establishment of a joint venture with a Hong Kong-listed company, and the joint venture</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of majority interest in two hospitals in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4791AFA3" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="6BC8F453" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunfeng Capital in its investments in various TMT companies providing logistics or financial services, AI and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA4A4C9" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="164D275C" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sequoia in its investments in financial services, bio-tech and e-commerce companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F656B5A" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="6EFC43E7" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HOPU Fund in its investment in a Hong Kong-listed airport operator and in its privatization of a logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552475F0" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="7BFC600E" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in an online education services provider, a long-term apartment operator and a reinsurance company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6833BE5E" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="723C3FFA" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Warburg Pincus in its investment in TMT, e-commerce and software companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187B69A4" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="1DAEF65C" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Forebright in its subscription of a convertible note issued by a NASDAQ-listed dairy company and acquisition (together with ORIX) of a majority stake in a financial leasing company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4B325F" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="34BACE94" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ORIX for its investment in an energy storage system manufacturer and in financial leasing and internet financing companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3C497D" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="746685E0" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for General Atlantic in its subscription of preferred shares issued by an online group-buying company based in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D26311A" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="6F2A0C6E" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Titan Gas Technology in its reverse takeover of a company listed on the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD5F6C6" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="0CF5FBD4" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Actis and CDH in their respective dispositions of stakes in Chinese restaurant chains</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30357DC8" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="19019BCE" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Outbound Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3F59B4" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="36A979ED" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various China-based apparel companies in their acquisitions of brands and businesses outside of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01330760" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="469D8BC4" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cinda International in its cross-border investments in energy, mining and agriculture sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46652E68" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="1EAEEFF5" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2C6BA3" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="114CE36D" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted listed companies in pharmaceutical, entertainment and financial industries with internal investigations into FCPA compliance, listing rules compliance and other compliance issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065B1E74" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="63E776C9" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for major bank in compliance investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33871D03" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="3D1271C2" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented major multinational chemical, financial, agricultural and healthcare companies in their businesses and operations in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CD6380" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="33644DA9" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0D45B4" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="1954EE8E" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law, Boston, Massachusetts, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9344F9" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="705F0673" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, Beijing, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD0808F" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="5D872374" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD4B4A9" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="0E9A6206" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12759D86" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="5A49F451" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Massachusetts (currently inactive)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A87BAF0" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="048D6B6D" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24051314" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="2DEF712F" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0A61BD" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="57A749A4" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7B31E9" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="6AC36434" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213598DA" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="74CCA4F3" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259394BD" w14:textId="77777777" w:rsidR="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="4AD4CDDF" w14:textId="77777777" w:rsidR="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="73FA301D" w:rsidR="00686369" w:rsidRPr="00BF1A13" w:rsidRDefault="00BF1A13" w:rsidP="00BF1A13">
+    <w:p w14:paraId="5567FC3C" w14:textId="29459D13" w:rsidR="00686369" w:rsidRPr="00EC33AE" w:rsidRDefault="00EC33AE" w:rsidP="00EC33AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined Fangda Partners in 2017. Before joining the firm, she worked at major law firms, including Linklaters LLP and Paul, Weiss, Rifkind, Wharton &amp; Garrison LLP in both Beijing and Hong Kong. She has been recognized by Asialaw</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leading Lawyers 2009</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1A13">
+      <w:r w:rsidRPr="00EC33AE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a leading lawyer in venture capital and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BF1A13" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00EC33AE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1562,281 +1562,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F23F7D"/>
+    <w:nsid w:val="04526FB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="447462F8"/>
+    <w:tmpl w:val="6624DE92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="067A194B"/>
+    <w:nsid w:val="09180604"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58A2B154"/>
+    <w:tmpl w:val="CD3E7CFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07ED5246"/>
+    <w:nsid w:val="0D55196F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32C2B61C"/>
+    <w:tmpl w:val="DD4C6410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AFF77B2"/>
+    <w:nsid w:val="0DE254EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0262B4A"/>
+    <w:tmpl w:val="C756BC76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="112A2336"/>
+    <w:nsid w:val="0FF54D75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5869ACE"/>
+    <w:tmpl w:val="544ECEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B83269B"/>
+    <w:nsid w:val="10721F66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32E62F86"/>
+    <w:tmpl w:val="75968838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8C78AD"/>
+    <w:nsid w:val="130A1741"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3C8E0EE"/>
+    <w:tmpl w:val="8E945726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D2A0ABF"/>
+    <w:nsid w:val="13DA3797"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0262B4A"/>
+    <w:tmpl w:val="D512BD1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A9712C1"/>
+    <w:nsid w:val="16F57A97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B870501C"/>
+    <w:tmpl w:val="697C38E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C3641CC"/>
+    <w:nsid w:val="1A8759DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F481C52"/>
+    <w:tmpl w:val="1796197E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C520EBF"/>
+    <w:nsid w:val="22D73F8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="708290F0"/>
+    <w:tmpl w:val="83585F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="250A2534"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9EA2BEA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25322CDC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A35EE8B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26FB3076"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52A60EFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29950207"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="612C4E32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29FC5A9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC90023C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A6A6139"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CA05488"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C40559F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41945364"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EA119C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD4C6410"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1905,684 +2073,516 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE361E4"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38752006"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94AC14A0"/>
+    <w:tmpl w:val="3676C5AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30C5387A"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C217D15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE867938"/>
+    <w:tmpl w:val="0B7633D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B12044"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="484D7A67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0903BBA"/>
+    <w:tmpl w:val="587270B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36A76181"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53F823A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A327618"/>
+    <w:tmpl w:val="68FE4388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3C14066C"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54102D60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7AE5BF6"/>
+    <w:tmpl w:val="FA44871E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="425D29F1"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54E766FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03DED6FE"/>
+    <w:tmpl w:val="F2228EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="515F710C"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="590B3461"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2AC42CA"/>
+    <w:tmpl w:val="6FA0D440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="530E77EA"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BBD3626"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9566D916"/>
+    <w:tmpl w:val="D168FE16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A16490B"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="629959B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B248F28A"/>
+    <w:tmpl w:val="4DD0A09C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A89122D"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="648E62BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="197CF38A"/>
+    <w:tmpl w:val="AAFAD1FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60BC49F8"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="666B6AC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45ECEB5C"/>
+    <w:tmpl w:val="646871BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="613E632D"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FC328D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F8ADB5C"/>
+    <w:tmpl w:val="ECAE5826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...166 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="22">
-[...8 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="26">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2698,73 +2698,73 @@
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BF1A13"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00EC33AE"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3816,61 +3816,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF1A13"/>
+    <w:rsid w:val="00EC33AE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF1A13"/>
+    <w:rsid w:val="00EC33AE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4154,51 +4154,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D434701-D62E-4347-A1F7-6DA9DCA2FFFA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1362716-2499-40AF-913F-71D6E66D1EE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>601</Words>
   <Characters>3426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>