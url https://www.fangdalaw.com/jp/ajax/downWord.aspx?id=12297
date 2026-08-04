--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0AABCF08" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2EEBE9D8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00704741" w:rsidP="00704741">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CE219A">
+            <w:r w:rsidRPr="00704741">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SUYIN TAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7C320A8B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+          <w:p w14:paraId="0862E4E7" w14:textId="77777777" w:rsidR="00704741" w:rsidRPr="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="didian"/>
+            <w:r w:rsidRPr="00704741">
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Beijing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706EB16B" w14:textId="54F42D69" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00704741" w:rsidP="00704741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CE219A">
+            <w:r w:rsidRPr="00704741">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE219A">
+            <w:r w:rsidRPr="00704741">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE219A">
+            <w:r w:rsidRPr="00704741">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Singapore | Beijing</w:t>
+              <w:t>Singapore</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="26CB6FE2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+          <w:p w14:paraId="6199424A" w14:textId="367EF787" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00704741" w:rsidP="00704741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CE219A">
+            <w:r w:rsidRPr="00704741">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5600 / +65 6859 6780</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="658FEE77" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+          <w:p w14:paraId="4F910ACA" w14:textId="3FEABC7A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00704741" w:rsidP="00704741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CE219A">
+            <w:r w:rsidRPr="00704741">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>suyin.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="45E5AD42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CE219A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="213CB680" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00704741" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1734843C" wp14:editId="54FA6C59">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31320FA3" wp14:editId="4A8307F1">
                   <wp:extent cx="1651000" cy="2142973"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +278,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5DBC425D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CE219A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2B4D6445" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00704741" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CE219A">
+            <w:r w:rsidRPr="00704741">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. TAN SPECIALIZES IN CROSS- BORDER M&amp;A AND PRIVATE EQUITY INVESTMENTS IN SOUTH EAST ASIA.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +391,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09085802" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="36394C66" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1007 +476,1007 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24864BE1" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="1A6C63CC" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DD4F11" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="06B77EC3" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D1B9DF9" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="0BC14DB2" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PT Panca Amara Utama, an Indonesian petrochemical manufacturer, and the sponsor shareholders in the US$514 million project financing with Mitsubishi Corporation and the International Finance Corporation and the joint venture arrangements for the investment and development of the first ammonia manufacturing plant in Sulawesi, Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40210CA9" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="7B1B3EE6" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Capital Diamond Star Group in its US$750 million food business joint venture with Mitsubishi Corporation in Myanmar and subsequent onshore and off-shore restructuring of the food business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596C5E05" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="10B4BDE3" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PT Garuda Indonesia (Persero) Tbk., the Indonesian state-owned airline, in its US$850 million restructuring of outstanding financial obligations, included a consent solicitation and note repurchase of its outstanding floating rate notes through a Dutch auction process, the repurchase of outstanding commercial loans from existing commercial lenders under its outstanding aircraft finance leases through a Dutch auction process, the restructuring of payments and obligations under certain aircraft finance leases guaranteed and financed by the English, German and French export credit agencies and commercial lenders, and the restructuring of payment obligations with all creditors, including holders of its outstanding US- and Rupiah-denominated floating rate notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D16E9C" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="612B635D" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PT Delta Dunia Property Tbk. (DELTA), an Indonesian trading company listed on the Indonesian stock exchange, and PT Bukit Makmur Mandiri Utama (BUMA), the second largest Indonesian mining services company in the US$850 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ED26C5" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="2AE8B393" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leveraged buyout of BUMA through a reverse takeover by DELTA on the Indonesian stock exchange. The leveraged buyout comprised, among others, a US$315 million Rule 144A and Regulation S offering by BUMA of 11.75% Guaranteed Senior Secured Notes due 2014, a US$250 million bridge loan facility arranged by Barclays Capital, Hong Kong branch, as lead arranger, and the US$540 million Rule 144A and Regulation S secondary share placement of existing shares of DELTA by its controlling shareholder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C08DB1" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="7086299D" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mizuho Asia Partners Ltd in its investment in California Fitness &amp; Yoga Centers, one of the largest Vietnamese health and fitness operators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C63C296" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="2EA89E00" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented J &amp; Partners Resources Limited, an Indonesian investment fund, in its US$220 million leveraged buyout of gold assets from Avocet Group Limited, a UK mining conglomerate, including a US$100 million secured acquisition financing facility with PT CIMB Niaga Tbk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ABC815" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="3F77EF63" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Development Bank Ltd, the Chinese development bank, in a US$250 million secured term loan facility granted to the Ministry of Irrigation and the Ministry of Finance of the Republic of Sri Lanka for the construction of a hydro-electric power project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A337AA" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="04746F10" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guodian Environment and Technology Group Limited, the state-owned clean technology and renewable energy equipment manufacturer and service provider, in its partial privatization through a US$375 million initial public offering and listing on the Hong Kong stock exchange, including an international offering under Rule 144A and Regulation S of the US Securities Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0006F2" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="21E84B23" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SJVN Limited, India's state-owned hydroelectric company operating the 1,500 MW Nathpa Jakhri hydroelectric power station, India's largest hydroelectric power project, in its partial privatization through a US$250 million initial public offering on the Indian Stock Exchanges, which included an international offering under Rule 144A and Regulation S of the US Securities Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233C52B3" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="2D26627B" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Inc. as Singapore counsel in its Chapter 11 bankruptcy-related restructuring and reorganization of its Singapore and Indian subsidiaries and affiliates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5744808F" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="7BF4A981" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Inc. as Singapore counsel in its restructuring and spin-off of its semiconductor business division and listing as SunEdison Semiconductor Ltd on the NASDAQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E03E2B" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="445FFA59" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Semiconductor Ltd (a Singapore company) as Singapore counsel in its initial public offering on the NASDAQ and two follow-on US$300 million offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B067E5" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="4B90F36C" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Semiconductor Ltd as Singapore counsel in its announced US$683 million takeover by Global Wafers Inc. using an arrangement scheme under the Singapore Companies Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014DB115" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="68A0A0A6" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C013477" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="25E86E84" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Panca Amara Utama（一家印度尼西亚石化产品制造公司）及其发起人股东参与向三菱公司和国际金融公司进行的5.14亿美元的融资项目，及在印度尼西亚苏拉威西岛投资建设第一座氨气生产厂的合资企业，该交易获2014年度亚太地区最佳石化交易奖。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB39206" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="595C4D2F" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Diamond Star Group参与其与三菱公司在缅甸进行的7.5亿美元食品业务合资项目，以及后续该食品业务的境内外重组事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39342475" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="733533E7" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Garuda Indonesia (Persero) Tbk.（一家印度尼西亚国有航空公司）8.5亿美元金融债务重组项目提供法律服务，包括按照荷兰拍卖程序征求同意和回购未偿还的浮动利率票据，按照荷兰拍卖程序从现有商业贷方回购未偿还的飞机融资租赁贷款，由英国、德国和法国出口信贷机构和商业贷方担保和出资的的飞机融资租赁协议下的付款和债务重组，对所有债权人的付款义务重组，包括以美元和卢比计价的浮动利率票据持有人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1E69F5" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="288AE360" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Delta Dunia Property Tbk.(DELTA)，一家在印度尼西亚证券交易所上市的印度尼西亚贸易公司，以8.5亿美元杠杆收购PT Bukit Makmur Mandiri Utama (BUMA)，印度尼西亚第二大矿业服务公司。杠杆收购包括由BUMA根据美国证券法144A规定和S规则发行的3.15亿美元的2014年到期的11.75%保证优先担保票据，巴克莱作为牵头行安排的2.5亿美元过桥贷款以及由DELTA控股股东根据144A规定和S规则进行的5.4亿美元的DELTA现有股份的次</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>级股份配售。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2017B01F" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="2CF30E17" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mizuho Asia Partners Ltd参与其对越南最大的健康与健身运营商之一California Fitness &amp; Yoga Centers的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5131D6" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="10070BF6" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J&amp; Partners Resources Limited，一家印度尼西亚投资基金，以2.2亿美元从英国矿业集团Avocet Group Limited杠杆收购黄金资产，包括在PT CIMB Niaga Tbk获得的1亿美元的担保收购融资贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1FB106" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="14F9F937" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国家开发银行为斯里兰卡共和国灌溉部和农业部水力发电站建设提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿美元担保定期贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4810ED55" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="26A02A90" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国电科技环保集团股份有限公司（一家国有清洁技术和可再生能源设备制造商及服务提供商），通过在香港联合交易所进行价值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.75亿美元首次公开募股并上市进行部分私有化提供法律服务，其中包括根据美国证券法144A规定和S规则进行国际发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37973332" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="427DECA5" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SJVN Limited（一家印度国有水电公司，运营印度最大的水力发电项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1,500兆瓦的Nathpa Jakhri水电站）通过在印度证券交易所进行2.5亿美元首次公开募股进行部分私有化提供法律服务，其中包括根据美国证券法144A规定和S规则进行国际发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B5DB2D" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="7C263326" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Inc.在破产法第11章破产程序下涉及其新加坡和印度子公司及关联公司的重组和改组项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581E91FD" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="79EAC134" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Inc.半导体业务部门的重组、分拆以及作为SunEdison Semiconductor Ltd在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09477AB1" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="5FA77823" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Semiconductor Ltd（一家新加坡半导体公司）在纳斯达克的首次公开募股以及后续两笔3亿美元的发行提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BE26C5" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="618DC7FC" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Semiconductor Ltd按照新加坡公司法下的安排计划以6.83亿美元被Global Wafers Inc.收购项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2915E691" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="59EAA792" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5463BF71" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="15603476" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Singapore, Dipl. PG (Singapore Law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C138374" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="1AC4BE58" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kings College London, LLM (International Business)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9C1FA6" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="77859F01" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kings College London, LLB (Hons)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A85F5AB" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="3A38748E" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0F2BD2" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="343A9D60" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BE76CB" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="4388564F" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCBF381" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="1CD43625" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in England &amp; Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5883D31D" w14:textId="77777777" w:rsidR="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="0FBFC508" w14:textId="77777777" w:rsidR="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5446E80F" w:rsidR="00686369" w:rsidRPr="00CE219A" w:rsidRDefault="00CE219A" w:rsidP="00CE219A">
+    <w:p w14:paraId="5567FC3C" w14:textId="4AF67E20" w:rsidR="00686369" w:rsidRPr="00704741" w:rsidRDefault="00704741" w:rsidP="00704741">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE219A">
+      <w:r w:rsidRPr="00704741">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Tan has represented numerous clients in joint venture, M&amp;A and capital market transactions, primarily in Southeast Asia. Before joining Fangda, she practiced in the Singapore offices of several leading international law firms.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CE219A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00704741" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1654,365 +1674,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00822ADC"/>
+    <w:nsid w:val="00DC1F62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3988A912"/>
+    <w:tmpl w:val="DAA0D0B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05EF5EC5"/>
+    <w:nsid w:val="014A217A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E8098F2"/>
+    <w:tmpl w:val="AA1EBCA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08142AA3"/>
+    <w:nsid w:val="014D1497"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C9E5602"/>
+    <w:tmpl w:val="5A70E984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8F3B93"/>
+    <w:nsid w:val="061745BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4BAECD6"/>
+    <w:tmpl w:val="FCA27482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D8F5170"/>
+    <w:nsid w:val="06E106C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4BA24CE"/>
+    <w:tmpl w:val="21DEAEDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="103E5E8E"/>
+    <w:nsid w:val="073F273A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17765E74"/>
+    <w:tmpl w:val="E174C0DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11D131E2"/>
+    <w:nsid w:val="0A840F90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8128585E"/>
+    <w:tmpl w:val="ACC80E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16B5417D"/>
+    <w:nsid w:val="0ACB3E63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38CE8176"/>
+    <w:tmpl w:val="E85EFCA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17A01063"/>
+    <w:nsid w:val="0B6723A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC363C12"/>
+    <w:tmpl w:val="050E423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AF42895"/>
+    <w:nsid w:val="12E80817"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1801F9A"/>
+    <w:tmpl w:val="6784BB32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7B7EC6"/>
+    <w:nsid w:val="135256CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DA0051C"/>
+    <w:tmpl w:val="2BD6114E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26BA62CF"/>
+    <w:nsid w:val="13C80BD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A162C0EC"/>
+    <w:tmpl w:val="CCAC62EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276038BC"/>
+    <w:nsid w:val="13D22015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81B8E45E"/>
+    <w:tmpl w:val="955C716A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF86101"/>
+    <w:nsid w:val="1638085F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E8098F2"/>
+    <w:tmpl w:val="90F816C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DC22961"/>
+    <w:nsid w:val="1A3F05D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87CC4596"/>
+    <w:tmpl w:val="6F28E0A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C5D5189"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C988FDD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D767AED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93E09E2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23DA2974"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6ACCD8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26AB3126"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29D6771C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27AC1C85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73121C46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2081,696 +2206,591 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32BA455B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35A82220"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DF6BCBE"/>
+    <w:tmpl w:val="28D004EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C47778"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36063B1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="715AFB4A"/>
+    <w:tmpl w:val="DAA0D0B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="356A59BA"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37AC0F4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2EA004A"/>
+    <w:tmpl w:val="EA34827A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AFE6A6F"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D2445FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74CAEBF4"/>
+    <w:tmpl w:val="CDA83654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3D534EBE"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C67551F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C64CF688"/>
+    <w:tmpl w:val="7A30F662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF90CAD"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D4B0BFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A12C0B4"/>
+    <w:tmpl w:val="C122E802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42DF2DFE"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="572C0436"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CF24928"/>
+    <w:tmpl w:val="6C02FF64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44AA70D9"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B25CC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7376E3C4"/>
+    <w:tmpl w:val="5C08162C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="457A2E86"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A105CCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DF6A4FE"/>
+    <w:tmpl w:val="7F58C548"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48DB2B78"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BFF02B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85048034"/>
+    <w:tmpl w:val="8EB05BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48DD199B"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="683E5974"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DCA9C96"/>
+    <w:tmpl w:val="76A4DF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57021FBE"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6974432E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72326B4C"/>
+    <w:tmpl w:val="87486B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="616D59E5"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70331AA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A3A3EA8"/>
+    <w:tmpl w:val="83EEC670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66FD4F9D"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="774035DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48BA65E4"/>
+    <w:tmpl w:val="48E26C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67853908"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="786514C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="445E2654"/>
+    <w:tmpl w:val="9F040640"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-[...92 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="36">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2839,101 +2859,101 @@
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
+    <w:rsid w:val="00704741"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
-    <w:rsid w:val="00CE219A"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
@@ -4004,61 +4024,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CE219A"/>
+    <w:rsid w:val="00704741"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CE219A"/>
+    <w:rsid w:val="00704741"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4342,66 +4362,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C158144-7A73-467D-8CB9-09BBAA999194}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCF17917-E8BC-4155-A82B-2F3F511B6427}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>973</Words>
-  <Characters>5551</Characters>
+  <Characters>5549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6511</CharactersWithSpaces>
+  <CharactersWithSpaces>6509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>