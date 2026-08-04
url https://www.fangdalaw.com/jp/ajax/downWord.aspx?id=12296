--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0681DA59" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2AF01C1B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="0080110D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EE78A7">
+            <w:r w:rsidRPr="0080110D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SUSIE SHI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3EA22D6C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+          <w:p w14:paraId="706EB16B" w14:textId="5872EFDB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="0080110D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EE78A7">
+            <w:r w:rsidRPr="0080110D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6EB55EB3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+          <w:p w14:paraId="6199424A" w14:textId="4C68794D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="0080110D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EE78A7">
+            <w:r w:rsidRPr="0080110D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4275 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3EFEEA65" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+          <w:p w14:paraId="4F910ACA" w14:textId="5F026985" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="0080110D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EE78A7">
+            <w:r w:rsidRPr="0080110D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>susie.shi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="54BF937F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EE78A7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="598554E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="548A4202" wp14:editId="33F77A5F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B161BCB" wp14:editId="26C567C3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5472F7C9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00EE78A7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7A96F864" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EE78A7">
+            <w:r w:rsidRPr="0080110D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SUSIE SPECIALIZES IN MERGERS AND ACQUISITIONS, PRIVATE EQUITY INVESTMENTS, JOINT VENTURES, OUTBOUND INVESTMENTS, FOREIGN DIRECT INVESTMENTS AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00096838" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3A1C87D2" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1042 +438,1042 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AFAAE9" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="5969DA5F" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C6EE53" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="7CFDCB6D" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="236ED23B" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="71EE12D4" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pirelli S.p.A. in connection with its integration with ChemChina</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s subsidiaries, its various investments in China, and general corporate matters in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DF28F1" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="1CF5315F" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DiaSys Diagnostic System GmbH, a German based multinational company which specializes in the development and manufacturing of diagnostic system solutions, and certain other minority shareholders in the sale of their minority equity interest in two Chinese JVs to Leadman, an A-share listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C208C1D" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="09F31251" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Innovate Corp., a NYSE listed investment company, in the sale of its minority equity interest in HMN International Co, Limited to various entities under Hengtong Group Co., Ltd., an A-share listed company focused on the telecommunication sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638FB189" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="42EE60BE" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Jianyin Investment Ltd., a state-owned Chinese investment company, in its sale of it its controlling interest in SGD Pharma, a leading global manufacturer of primary glass packaging for the pharmaceutical industry headquartered in France, to a European private equity firm PAI Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279F57D1" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="38D5EEC6" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MSU S.A., one of the largest agricultural companies in Argentina, in its 100% acquisition of Oro Esperanza Agro S.A (controlled by Chongqing Grain Group Co.,Ltd.) through tender procedures with Chongqing United Assets and Equity Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C82422" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="2D4E7394" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Manbang Group, the largest truck matching platform in China, in its strategic investment in Truckpad Tecnologia e Log</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stica S.A., one of the leading truck platforms in the Latin America region</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC3F7AB" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="1449D3BD" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two potential private equity firms as a consortium in participating in the auction sale of the China assets of Mundipharma International Ltd., a global pharmaceutical company owned by the Sackler family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57407637" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="3492FC99" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nexelis Laboratories, a Canadian CRO company, in its proposed strategic collaboration with JOINN Laboratories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C662AAE" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="4E345110" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mylan N.V., as its PRC counsel, in its combination with Upjohn, the off-patent branded and generic established medicines business of Pfizer Inc. so as to create a new global pharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDF0B98" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="1FB9E6F0" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global pharmaceutical company in its proposed strategic alliance with a leading pharmaceutical group in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE19503" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="1A231448" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IntelliCentrics Global Holdings Ltd., one of the North America's largest and most trusted provider of healthcare vendor credentialing services, in its formation of an equity joint venture with James Li in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29705E28" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="4D393E0A" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IntelliCentrics Global Holdings Ltd. in its global offering and listing on the Main Board of the Stock Exchange of Hong Kong Limited as its PRC legal counsel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C0F657" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="52EE93AF" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XJ Capital in its proposed acquisition of a global medical equipment manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6596F993" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="1794287D" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major PRC state-owned company in its proposed acquisition of a European medical device company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E30CBF0" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="269AEF72" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading private equity fund in its proposed acquisition of certain businesses from a computer software technology corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C16E968" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="403EAC24" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC PE as the lead investor in its equity investment in the precision medicine business of 3D Medicines (3DMed), one of the first companies to provide oncology precision medical testing services in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E3E617" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="6A93078F" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse Capital as the lead investor in its equity investment in the Series B financing of Hemo Bioengineering, a Singapore-based medical device company with a focus on treating stroke patients.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375E4C77" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="37F8422C" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huaxing Growth Capital as one of the co-lead investors in its participation in the series A round of financing in Shandong Weigao Interventional Medical Technology Co., Ltd. As a subsidiary of the Weigao Group, Weigao Jieru is committed to the R&amp;D, production and sales of interventional medical devices in the field of vascular, neuro and peripheral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1EF0A6" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="753BC4F2" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shunwei Capital in its investment in the series A financing of Healife Group, one of China's leading professional conference organizer specialized in medical academic conferences and healthcare events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183A54CF" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="30F4B9BB" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its formation of an equity joint venture with Accenture where Alibaba and Accenture will join forces in the business of SaaS with special focus on consumer goods new retail, commuting and digital energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5036CBC9" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="793B30A9" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Didi Chuxing in its acquisition of Uber China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3FA6B2" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="27A24471" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned enterprise in its proposed sale of two factories in Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C02E67D" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="4E1C3B48" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese company in its proposed sale of its shares in a German listed company to one of the world's leading automobile manufacturers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C524F29" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="79E3BFF0" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading German thin film photovoltaic company in its proposed joint venture with a major PRC state-owned company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19658D26" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="12DACE85" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various foreign companies in forming joint ventures in China with their Chinese partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F435DDF" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="753B4553" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China International Capital Corporation in the Series D financing of WorkTrans led by Tencent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027833A2" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="69A67388" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its RMB 3 billion strategic investment in Shenzhou Zhuanche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF1F153" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="3DB33934" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented RC Semi-Holdings, an investment platform under CITIC Capital, in its investments in various companies engaged in semiconductor industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325228C3" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="03A523BA" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Capital (as the lead investor) in its investment in the series A financing of Feipeng (Aerospace Times Feipeng Co., Ltd.), involving an aggregate transaction price of RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34124992" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="4E2F93F4" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various venture capital and private equity funds in their equity investments and sales, including but not limited to Warburg Pincus, Yunfeng Capital, CPE, China Media Capital, Shunwei Capital, XJ Capital, CITIC Capital, Trustbridge Partners, China Growth Capital, and IDG Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D090AA1" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="2E981829" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE57EAC" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="1F5E20EB" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor, University of Sydney, Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552A55FC" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="64EDFA53" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bachelor of Laws, Southwest University of Political Science &amp; Law, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C7096E" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="5272E5A9" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CD463C" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="0BA032B0" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in California</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4073E5C1" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="69846CAD" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales (Australia)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AF4F36" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="4DE01BF1" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5E9375" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="62A4723A" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1B965A" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="139E5273" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68925DE3" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="7FF0168C" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70548C8A" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="47C90057" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Japanese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786B940C" w14:textId="77777777" w:rsidR="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="191A4DBA" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="521B8E3D" w:rsidR="00686369" w:rsidRPr="00EE78A7" w:rsidRDefault="00EE78A7" w:rsidP="00EE78A7">
+    <w:p w14:paraId="5567FC3C" w14:textId="21249112" w:rsidR="00686369" w:rsidRPr="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE78A7">
+      <w:r w:rsidRPr="0080110D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Ms. Shi worked at Ashurst Australia and IBM Australia.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00EE78A7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0080110D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1671,1243 +1671,1243 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001010D9"/>
+    <w:nsid w:val="047651E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94980C6E"/>
+    <w:tmpl w:val="6422EDC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01030768"/>
+    <w:nsid w:val="0B0E581F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59D6E3E0"/>
+    <w:tmpl w:val="85FC9442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01FA10F1"/>
+    <w:nsid w:val="0EA87266"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA5A2F12"/>
+    <w:tmpl w:val="746CD2A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068A1139"/>
+    <w:nsid w:val="0ED3732F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBEE7FF6"/>
+    <w:tmpl w:val="124A16E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C40E0F"/>
+    <w:nsid w:val="0F462FCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C58F036"/>
+    <w:tmpl w:val="25BAD898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEA31BD"/>
+    <w:nsid w:val="10D86FE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E4A5472"/>
+    <w:tmpl w:val="8D80DCDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8D7A29"/>
+    <w:nsid w:val="119E100B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A864AE7C"/>
+    <w:tmpl w:val="3B1602D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F1725E8"/>
+    <w:nsid w:val="12BC59F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1282574"/>
+    <w:tmpl w:val="CDC24098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10634D0D"/>
+    <w:nsid w:val="18B91C98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92EE535A"/>
+    <w:tmpl w:val="02FAB2B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="123F1F4E"/>
+    <w:nsid w:val="1A4034D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E108A10"/>
+    <w:tmpl w:val="9A0C4E16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="126D0060"/>
+    <w:nsid w:val="1A502A42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="837A814C"/>
+    <w:tmpl w:val="D90647CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17194FE9"/>
+    <w:nsid w:val="1BF36245"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30EC1574"/>
+    <w:tmpl w:val="51EA0E42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="171D694B"/>
+    <w:nsid w:val="1F9F3F72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA64A06A"/>
+    <w:tmpl w:val="F06E3498"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17F6782B"/>
+    <w:nsid w:val="1FD90ABD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1EA1828"/>
+    <w:tmpl w:val="2806CAA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EE02313"/>
+    <w:nsid w:val="21E91D17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31C0D7D4"/>
+    <w:tmpl w:val="DE0C186A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23122272"/>
+    <w:nsid w:val="25865141"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70C019EE"/>
+    <w:tmpl w:val="187232AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="235E0564"/>
+    <w:nsid w:val="27BF055C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63BC8110"/>
+    <w:tmpl w:val="3F5C3C62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23DC6395"/>
+    <w:nsid w:val="2A4E214C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7346D252"/>
+    <w:tmpl w:val="B088E1E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26210327"/>
+    <w:nsid w:val="2A775268"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79D0A0A2"/>
+    <w:tmpl w:val="F00244A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28451B8B"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F8C4A53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91EA5258"/>
+    <w:tmpl w:val="6280463A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DEC7958"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="322B50A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="492C793E"/>
+    <w:tmpl w:val="2FF881AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F980764"/>
+    <w:nsid w:val="352A3B6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B796718A"/>
+    <w:tmpl w:val="65A6ECAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33686953"/>
+    <w:nsid w:val="37376933"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53A44622"/>
+    <w:tmpl w:val="DED0706C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="379B7B3E"/>
+    <w:nsid w:val="37D51B81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60AAC702"/>
+    <w:tmpl w:val="3A1E0C6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39C6123B"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BEE6683"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9ADC5DA0"/>
+    <w:tmpl w:val="2D081732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DBE569E"/>
+    <w:nsid w:val="3D1475CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F9A07AE"/>
+    <w:tmpl w:val="5BD69A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="439A20F6"/>
+    <w:nsid w:val="48715760"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05DC102C"/>
+    <w:tmpl w:val="AAEA57D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E5E2CA8"/>
+    <w:nsid w:val="48996967"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CB47318"/>
+    <w:tmpl w:val="0EB4649C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55FE3023"/>
+    <w:nsid w:val="58173A37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="051E9246"/>
+    <w:tmpl w:val="BC22F2C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563048A1"/>
+    <w:nsid w:val="5B1C1A4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F5C4A5A"/>
+    <w:tmpl w:val="E716DA1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B260166"/>
+    <w:nsid w:val="5B773D2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65166A5E"/>
+    <w:tmpl w:val="E118F832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E71659A"/>
+    <w:nsid w:val="6429471B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76DAE7D0"/>
+    <w:tmpl w:val="25BAD898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F7241E"/>
+    <w:nsid w:val="6926295C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95EC29E2"/>
+    <w:tmpl w:val="E766E2FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E341066"/>
+    <w:nsid w:val="69A1058D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB98A512"/>
+    <w:tmpl w:val="548006DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="705F4572"/>
+    <w:nsid w:val="6A0B72DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F0A76F6"/>
+    <w:tmpl w:val="BD7E2008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75033DEE"/>
+    <w:nsid w:val="6B5C644E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7522FCEA"/>
+    <w:tmpl w:val="BEFEAB88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75231541"/>
+    <w:nsid w:val="722F4407"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C7A0D58"/>
+    <w:tmpl w:val="942285B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A184C84"/>
+    <w:nsid w:val="7B623C77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C58F036"/>
+    <w:tmpl w:val="1DCA43D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AF1330B"/>
+    <w:nsid w:val="7BE43982"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6202828E"/>
+    <w:tmpl w:val="B36A76A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F2D282B"/>
+    <w:nsid w:val="7C9520DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97CE39CA"/>
+    <w:tmpl w:val="13D670B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-[...17 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="25">
-[...20 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="33">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2982,50 +2982,51 @@
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
+    <w:rsid w:val="0080110D"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -3045,51 +3046,50 @@
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
-    <w:rsid w:val="00EE78A7"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4141,61 +4141,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE78A7"/>
+    <w:rsid w:val="0080110D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EE78A7"/>
+    <w:rsid w:val="0080110D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4479,51 +4479,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E94B06A-70BA-4A9F-BCAB-8B066340B550}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BB8AB20-4F2B-40B7-A603-013ECB687F96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>925</Words>
   <Characters>5273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>