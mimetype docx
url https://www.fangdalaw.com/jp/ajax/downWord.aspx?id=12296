--- v1 (2026-08-04)
+++ v2 (2026-10-29)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2AF01C1B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="201F4B41" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0080110D">
+            <w:r w:rsidRPr="00C55DB9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SUSIE SHI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5872EFDB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+          <w:p w14:paraId="706EB16B" w14:textId="6B96BE19" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0080110D">
+            <w:r w:rsidRPr="00C55DB9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4C68794D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+          <w:p w14:paraId="6199424A" w14:textId="1107BBD9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0080110D">
+            <w:r w:rsidRPr="00C55DB9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4275 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5F026985" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+          <w:p w14:paraId="4F910ACA" w14:textId="70BE238F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0080110D">
+            <w:r w:rsidRPr="00C55DB9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>susie.shi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="598554E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0DCF0E02" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C55DB9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B161BCB" wp14:editId="26C567C3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B591EBE" wp14:editId="41D4E4CD">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7A96F864" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0080110D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="496719D6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C55DB9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0080110D">
+            <w:r w:rsidRPr="00C55DB9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SUSIE SPECIALIZES IN MERGERS AND ACQUISITIONS, PRIVATE EQUITY INVESTMENTS, JOINT VENTURES, OUTBOUND INVESTMENTS, FOREIGN DIRECT INVESTMENTS AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1C87D2" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6C8C4048" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1042 +438,1042 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5969DA5F" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="3C87FB10" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFDCB6D" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="5F79783D" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71EE12D4" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="5B2ECEE0" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pirelli S.p.A. in connection with its integration with ChemChina</w:t>
       </w:r>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s subsidiaries, its various investments in China, and general corporate matters in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF5315F" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="2E53E9D2" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DiaSys Diagnostic System GmbH, a German based multinational company which specializes in the development and manufacturing of diagnostic system solutions, and certain other minority shareholders in the sale of their minority equity interest in two Chinese JVs to Leadman, an A-share listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F31251" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="7627DF3A" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Innovate Corp., a NYSE listed investment company, in the sale of its minority equity interest in HMN International Co, Limited to various entities under Hengtong Group Co., Ltd., an A-share listed company focused on the telecommunication sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EE60BE" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="229269F2" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Jianyin Investment Ltd., a state-owned Chinese investment company, in its sale of it its controlling interest in SGD Pharma, a leading global manufacturer of primary glass packaging for the pharmaceutical industry headquartered in France, to a European private equity firm PAI Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D5EEC6" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="71A57565" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MSU S.A., one of the largest agricultural companies in Argentina, in its 100% acquisition of Oro Esperanza Agro S.A (controlled by Chongqing Grain Group Co.,Ltd.) through tender procedures with Chongqing United Assets and Equity Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4E7394" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="402525AD" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Manbang Group, the largest truck matching platform in China, in its strategic investment in Truckpad Tecnologia e Log</w:t>
       </w:r>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stica S.A., one of the leading truck platforms in the Latin America region</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1449D3BD" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="7DF85002" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two potential private equity firms as a consortium in participating in the auction sale of the China assets of Mundipharma International Ltd., a global pharmaceutical company owned by the Sackler family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3492FC99" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="1B86343B" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nexelis Laboratories, a Canadian CRO company, in its proposed strategic collaboration with JOINN Laboratories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E345110" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="10E7AF2A" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mylan N.V., as its PRC counsel, in its combination with Upjohn, the off-patent branded and generic established medicines business of Pfizer Inc. so as to create a new global pharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB9E6F0" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="2B81D85B" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global pharmaceutical company in its proposed strategic alliance with a leading pharmaceutical group in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A231448" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="1B6C42F4" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IntelliCentrics Global Holdings Ltd., one of the North America's largest and most trusted provider of healthcare vendor credentialing services, in its formation of an equity joint venture with James Li in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D393E0A" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="6261EB34" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IntelliCentrics Global Holdings Ltd. in its global offering and listing on the Main Board of the Stock Exchange of Hong Kong Limited as its PRC legal counsel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EE93AF" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="26F2C44F" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XJ Capital in its proposed acquisition of a global medical equipment manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1794287D" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="4003690B" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major PRC state-owned company in its proposed acquisition of a European medical device company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269AEF72" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="6A765459" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading private equity fund in its proposed acquisition of certain businesses from a computer software technology corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403EAC24" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="6C27ACBD" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC PE as the lead investor in its equity investment in the precision medicine business of 3D Medicines (3DMed), one of the first companies to provide oncology precision medical testing services in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A93078F" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="5FE0632D" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse Capital as the lead investor in its equity investment in the Series B financing of Hemo Bioengineering, a Singapore-based medical device company with a focus on treating stroke patients.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F8422C" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="0BEF9ED0" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huaxing Growth Capital as one of the co-lead investors in its participation in the series A round of financing in Shandong Weigao Interventional Medical Technology Co., Ltd. As a subsidiary of the Weigao Group, Weigao Jieru is committed to the R&amp;D, production and sales of interventional medical devices in the field of vascular, neuro and peripheral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753BC4F2" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="632E2701" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shunwei Capital in its investment in the series A financing of Healife Group, one of China's leading professional conference organizer specialized in medical academic conferences and healthcare events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F4B9BB" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="719DC5D6" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its formation of an equity joint venture with Accenture where Alibaba and Accenture will join forces in the business of SaaS with special focus on consumer goods new retail, commuting and digital energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793B30A9" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="47E05EF3" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Didi Chuxing in its acquisition of Uber China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A24471" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="5794378A" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned enterprise in its proposed sale of two factories in Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1C3B48" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="6B548DDD" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese company in its proposed sale of its shares in a German listed company to one of the world's leading automobile manufacturers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E3BFF0" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="46B4DA57" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading German thin film photovoltaic company in its proposed joint venture with a major PRC state-owned company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DACE85" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="0F5A8BF3" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various foreign companies in forming joint ventures in China with their Chinese partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753B4553" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="62C251B9" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China International Capital Corporation in the Series D financing of WorkTrans led by Tencent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A67388" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="0D96F7EF" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its RMB 3 billion strategic investment in Shenzhou Zhuanche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB33934" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="3B6D3528" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented RC Semi-Holdings, an investment platform under CITIC Capital, in its investments in various companies engaged in semiconductor industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A523BA" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="7DD60131" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Capital (as the lead investor) in its investment in the series A financing of Feipeng (Aerospace Times Feipeng Co., Ltd.), involving an aggregate transaction price of RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2F93F4" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="22A6D7A3" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various venture capital and private equity funds in their equity investments and sales, including but not limited to Warburg Pincus, Yunfeng Capital, CPE, China Media Capital, Shunwei Capital, XJ Capital, CITIC Capital, Trustbridge Partners, China Growth Capital, and IDG Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E981829" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="108E64A2" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5E20EB" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="4B31497A" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor, University of Sydney, Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EDFA53" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="0D6F8FFA" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bachelor of Laws, Southwest University of Political Science &amp; Law, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5272E5A9" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="0412C1F9" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA032B0" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="2C92CF3C" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in California</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69846CAD" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="67121337" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales (Australia)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE01BF1" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="039A9051" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A4723A" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="54713254" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139E5273" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="6DA3A9B6" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF0168C" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="2FBCC828" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C90057" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="6FDA339F" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Japanese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191A4DBA" w14:textId="77777777" w:rsidR="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="00E48F32" w14:textId="77777777" w:rsidR="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="21249112" w:rsidR="00686369" w:rsidRPr="0080110D" w:rsidRDefault="0080110D" w:rsidP="0080110D">
+    <w:p w14:paraId="5567FC3C" w14:textId="5B562A2F" w:rsidR="00686369" w:rsidRPr="00C55DB9" w:rsidRDefault="00C55DB9" w:rsidP="00C55DB9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080110D">
+      <w:r w:rsidRPr="00C55DB9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Ms. Shi worked at Ashurst Australia and IBM Australia.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0080110D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C55DB9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1671,1243 +1671,1243 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="047651E8"/>
+    <w:nsid w:val="02A77FF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6422EDC0"/>
+    <w:tmpl w:val="ABDA4FEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0E581F"/>
+    <w:nsid w:val="073816EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85FC9442"/>
+    <w:tmpl w:val="4EA46356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EA87266"/>
+    <w:nsid w:val="0A290973"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="746CD2A4"/>
+    <w:tmpl w:val="09AED8EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ED3732F"/>
+    <w:nsid w:val="10BF2955"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="124A16E0"/>
+    <w:tmpl w:val="379CD708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F462FCA"/>
+    <w:nsid w:val="12754469"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25BAD898"/>
+    <w:tmpl w:val="C78E0E0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D86FE6"/>
+    <w:nsid w:val="145A63F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D80DCDA"/>
+    <w:tmpl w:val="F63CDDFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119E100B"/>
+    <w:nsid w:val="146A56AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B1602D4"/>
+    <w:tmpl w:val="D1F42AC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12BC59F6"/>
+    <w:nsid w:val="17AA07B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDC24098"/>
+    <w:tmpl w:val="ADCA9F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B91C98"/>
+    <w:nsid w:val="1C4B2269"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02FAB2B4"/>
+    <w:tmpl w:val="F66077BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A4034D6"/>
+    <w:nsid w:val="1CD96B8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A0C4E16"/>
+    <w:tmpl w:val="A7CEFBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A502A42"/>
+    <w:nsid w:val="1F92558A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D90647CC"/>
+    <w:tmpl w:val="4E74070C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF36245"/>
+    <w:nsid w:val="29195CD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51EA0E42"/>
+    <w:tmpl w:val="52CCF0E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F9F3F72"/>
+    <w:nsid w:val="2A250EC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F06E3498"/>
+    <w:tmpl w:val="E84431F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD90ABD"/>
+    <w:nsid w:val="2A9720D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2806CAA0"/>
+    <w:tmpl w:val="23E8C1D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21E91D17"/>
+    <w:nsid w:val="2BFC210E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE0C186A"/>
+    <w:tmpl w:val="04B01672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25865141"/>
+    <w:nsid w:val="2EAF25DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="187232AC"/>
+    <w:tmpl w:val="4198DDC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27BF055C"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34931B54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F5C3C62"/>
+    <w:tmpl w:val="DE0E3DB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A4E214C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="362E3798"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B088E1E4"/>
+    <w:tmpl w:val="6276C12C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A775268"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B5856B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F00244A0"/>
+    <w:tmpl w:val="055CE69A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F8C4A53"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB70F92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6280463A"/>
+    <w:tmpl w:val="008E8148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="322B50A6"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40BF2CE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FF881AA"/>
+    <w:tmpl w:val="CA3AD142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="352A3B6E"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="419E0435"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65A6ECAA"/>
+    <w:tmpl w:val="9B685FC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37376933"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="446E7378"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DED0706C"/>
+    <w:tmpl w:val="273A2074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37D51B81"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="480E0004"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A1E0C6E"/>
+    <w:tmpl w:val="647674C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BEE6683"/>
+    <w:nsid w:val="48E12541"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D081732"/>
+    <w:tmpl w:val="0BBCB180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D1475CB"/>
+    <w:nsid w:val="53BA5B8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BD69A2E"/>
+    <w:tmpl w:val="6E4CBAC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48715760"/>
+    <w:nsid w:val="5CF57D55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAEA57D0"/>
+    <w:tmpl w:val="A0CAE11E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48996967"/>
+    <w:nsid w:val="5DAC50B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EB4649C"/>
+    <w:tmpl w:val="43081D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58173A37"/>
+    <w:nsid w:val="62E65055"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC22F2C8"/>
+    <w:tmpl w:val="273A2074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B1C1A4C"/>
+    <w:nsid w:val="63B13E29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E716DA1E"/>
+    <w:tmpl w:val="B178EC8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B773D2D"/>
+    <w:nsid w:val="647D53D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E118F832"/>
+    <w:tmpl w:val="D6924E22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6429471B"/>
+    <w:nsid w:val="65012717"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25BAD898"/>
+    <w:tmpl w:val="E690C0A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6926295C"/>
+    <w:nsid w:val="6517691F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E766E2FE"/>
+    <w:tmpl w:val="F3A22770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A1058D"/>
+    <w:nsid w:val="66436769"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="548006DA"/>
+    <w:tmpl w:val="2BCEC22C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A0B72DB"/>
+    <w:nsid w:val="6FD33256"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD7E2008"/>
+    <w:tmpl w:val="4A1ECD06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B5C644E"/>
+    <w:nsid w:val="709A1498"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEFEAB88"/>
+    <w:tmpl w:val="1CF67754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="722F4407"/>
+    <w:nsid w:val="75B03EF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="942285B0"/>
+    <w:tmpl w:val="2DD6CB36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B623C77"/>
+    <w:nsid w:val="769916FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DCA43D4"/>
+    <w:tmpl w:val="477E22E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BE43982"/>
+    <w:nsid w:val="785401F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B36A76A6"/>
+    <w:tmpl w:val="A5982C1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C9520DA"/>
+    <w:nsid w:val="7E8B63D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13D670B0"/>
+    <w:tmpl w:val="42A669DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4">
-[...104 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="24"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2982,94 +2982,94 @@
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
-    <w:rsid w:val="0080110D"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00C55DB9"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -4141,61 +4141,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0080110D"/>
+    <w:rsid w:val="00C55DB9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0080110D"/>
+    <w:rsid w:val="00C55DB9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4479,51 +4479,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BB8AB20-4F2B-40B7-A603-013ECB687F96}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CBFEE71-7035-4E8E-8C3D-CA6D1203C4A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>925</Words>
   <Characters>5273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>