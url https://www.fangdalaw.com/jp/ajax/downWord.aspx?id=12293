--- v0 (2026-06-02)
+++ v1 (2026-08-05)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="04F70037" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="48E08A07" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00524734" w:rsidP="00524734">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00106FE0">
+            <w:r w:rsidRPr="00524734">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>STEPHEN LIN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="507FCF61" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRPr="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+          <w:p w14:paraId="72AB7295" w14:textId="77777777" w:rsidR="00524734" w:rsidRPr="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00106FE0">
+            <w:r w:rsidRPr="00524734">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106FE0">
+            <w:r w:rsidRPr="00524734">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106FE0">
+            <w:r w:rsidRPr="00524734">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="52439E9E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+          <w:p w14:paraId="706EB16B" w14:textId="3657B3B1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00524734" w:rsidP="00524734">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00106FE0">
+            <w:r w:rsidRPr="00524734">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106FE0">
+            <w:r w:rsidRPr="00524734">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106FE0">
+            <w:r w:rsidRPr="00524734">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="07290033" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+          <w:p w14:paraId="6199424A" w14:textId="5D9566FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00524734" w:rsidP="00524734">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00106FE0">
+            <w:r w:rsidRPr="00524734">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1101 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4AF94E1D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+          <w:p w14:paraId="4F910ACA" w14:textId="479CE202" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00524734" w:rsidP="00524734">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00106FE0">
+            <w:r w:rsidRPr="00524734">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>slin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7B4660DA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00106FE0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6D0B5059" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00524734" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55FE81CE" wp14:editId="54F5B457">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66165B85" wp14:editId="5A06015A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,60 +296,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5936811B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00106FE0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6897485B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00524734" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00106FE0">
+            <w:r w:rsidRPr="00524734">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LIN SPECIALIZES IN REAL ESTATE AND CONSTRUCTION, ENERGY AND INFRASTRUCTURE, AND MUNICIPAL CONCESSIONARY AND PPP PROJECTS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -409,51 +409,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D14660" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3AD02A96" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -494,1837 +494,1837 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323DDB7D" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="15BF2DE9" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669EF1A8" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00106FE0">
+    <w:p w14:paraId="7E4556A5" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Experience in real estate acquisition and disposition and commercial leasing projects includes representation of</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789170FE" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="144DF16E" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors and developers on their acquisition and disposition, set-up of investment platform, development management, asset management, construction and leasing of logistics and industrial properties throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6415AD1A" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="3067A315" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investors on debt restructuring and auction deals in relation to distressed assets in various cities of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5F8393" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="27DD1E1B" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Softbank on its investment in Beike and Ziroom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC438CF" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="014D60B0" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield on its acquisition and disposal of office and retail properties in China, including its acquisition of a large mixed-use project located in Huangpu, Shanghai, its acquisition of a set of five malls from joint ventures invested by the Abu Dhabi Investment Authority (ADIA), and investment platform on multi-family project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693373D5" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="159384BB" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Warburg Pincus in connection with its property investment projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B70D453" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="2F8F1FD3" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Properties in connection with its acquisition, disposal, development and financing of real estate projects in Shanghai and other cities of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFD519C" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="3420B5E7" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tishman Speyer on its sale of a Chengdu retail property to a joint venture by ARA and CICC Capital, its disposal of Shanghai New Bond and Jiangwan properties and its mixed-use property joint development project in Changning, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD4DE58" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="474C19E1" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gaw Capital in connection with its acquisition and disposal of commercial properties, and industrial and life science parks in Shanghai and other cities of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A516DA" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="59BA596C" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC in connection with its investment in commercial and industrial properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F71E20" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="5D8AC660" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Enterprises on its forming a consortium with Shun Tak Holdings to acquire the Shanghai Suhe Bay mixed-use development project from China OCT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6B4E49" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="4C3D9C3D" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New World Development and Chow Tai Fook on their development of a commercial property in Qianhai, Shenzhen and relevant asset disposition matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65677E2D" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="344CF1A8" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citirealty in connection with its purchasing a substantial part of Citigroup Tower in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A193148" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="0A653CB3" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BM International on its acquisition of a hotel and office complex in Pudong, Shanghai, including Four Seasons Hotel and Four Seasons Place</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34269E98" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="2F5C0081" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gopher Asset on its acquisition of a residential parcel in Xuhui, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665EDE5B" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="2CFE2D3E" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fung Group on its sale of interest in a large-scale residential project in Panyu, Guangzhou to CapitaLand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CADB9C" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="37F8DFCE" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sino-Ocean in connection with its acquisition of a residential project in Sanya, Hainan Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD41E8C" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="3D036E36" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSI Group in connection with its sale of the Platinum and the International Capital Plaza in Shanghai to ARA, its acquisition of the retail podium of the Shanghai Richgate from Carlyle, and its acquisition of a villa project in Zhaoxiang, Shanghai from CapitaLand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504769D1" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="5809B486" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JPMorgan in connection with its acquisition of interest in a green field office/commercial property development project in Shanghai, and its lease of office premises in Shanghai Centre and internet datacenter facilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6E85A0" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="3654138C" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hongkong Land in connection with its development, acquisition, operation and management of commercial properties in Beijing and Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3F55D0" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="0C6DDF44" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">GuocoLand in connection with its investment in and development of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18 Steps</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex project in Chongqing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B132488" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="33D081F7" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Expo Development Group on an office/retail cooperation development project located in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39434FA2" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="0A54A70D" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shui On Group in connection with its sale of the whole building of the second phase of Zhonghui Plaza in Chengdu to Ping An Insurance Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699F9536" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="760091E4" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Owner of The Center on the sale of the building to China Pacific Life Insurance Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15955D18" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="40899F2E" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone on the leasing of its mixed-use property in Minhang, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D56AF3" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="74FD853F" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nan Fung Group in connection with its lease of Nan Fung BM Tower to WPP Group entities for over 20 floors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A7F4BC" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="12D6E809" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike in connection with a built-to-suit headquarter project located in Jiang Wan New Town, Shanghai and developed by Tishman Speyer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4963B98C" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="04235249" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Philips in connection with its built-to-suit headquarter project located in Jing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an District, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A35A12" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="6A5D1C0B" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter on its lease of Suzhou R&amp;D Center in Suzhou Industrial Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306C40A1" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="471D9E56" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Starbucks on its ultra-premium Starbucks Reserve Roastery in Shanghai as the first Roastery store outside of the United States</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B585E57" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="1D44DC7A" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Centre in leasing matters of office, retail and serviced apartments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F96A4A6" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="7C8CFB89" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carrefour in connection with the leasing of supermarket premises and shopping center facilities in various cities of China, and related dispute resolution matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7B2228" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="5C6F0CE6" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple clients on build-to-suit (BTS) projects for office, manufacturing, R&amp;D, logistics and warehousing, and educational and healthcare premises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D95984" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00106FE0">
+    <w:p w14:paraId="3758C6B9" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Experience in infrastructure projects includes representation of</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FB22C0" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="3F7B0736" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The first batch Infrastructure REITs involving logistics and IDC assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472CEF15" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="7B059285" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors on acquisition, construction and operation of internet datacenter (IDC) and CHP energy facilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44643AA0" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="758C2919" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors on development, construction and operation of liquefied natural gas (LNG) terminals, pipelines and related terminal use arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4D40F0" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="24D96E0F" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR in connection with its rooftop photovoltaic investment projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6676AC" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="412BCB19" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Covanta Energy in connection with its investment portfolio of power generation and energy-from-waste facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B26FC2" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="6465AF2A" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Veolia on legal and compliance issues related to its development and operation of water supply, wastewater treatment, and energy projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1394DCD2" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="0D74D41A" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berlinwasser in connection with its bidding for, investment in, construction and financing of various wastewater treatment projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BBE430" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="05D9D2CD" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Electric in connection with its investment in and operation of municipal infrastructure facilities and PPP projects in China and other countries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DAA25D" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="3B82C1C0" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Electric in connection with its investment in an offshore wind operation and development center and assembly base manufacturing facility for offshore turbines in South China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FAD1A7" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="6480E9F2" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>lectricit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de France (EDF) on its wind power projects in various cities of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA3C017" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="4D74DE88" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield Renewable in connection with its acquisition of the China part of Terraform Power</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044CAD07" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="57D5E6A9" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Air Products on its gas supply and relevant pipeline construction and operation projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F72B19" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="501A71B2" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chevron on its pipeline and jetty projects in China, and related EPC and construction matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4095AF29" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="30B02107" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK Partners in its equity investment in Golden State Environment Group, a group engaging in wastewater treatment, tap water supply and energy-from-waste power generation business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65401BB3" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="603E2568" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoomlion on its construction of manufacturing bases in eastern Europe and Brazil, both are key </w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>One Belt, One Road</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2AB7A3" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00106FE0">
+    <w:p w14:paraId="68A8B8D6" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Experience in the construction area includes representation of</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B48DB4F" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="4BCF5465" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mori Building in connection with the construction of Shanghai World Financial Center project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B49FBED" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="5FFAB0C1" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Huada Semiconductor on its EPC construction project in Lingang, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432B8121" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="6BAA5000" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novartis in connection with its development and construction of the Campus Shanghai Project located in Zhangjiang, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21085745" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="3B7976AC" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ByteDance in connection with its construction of an office complex project in Xiamen, Fujian Provinance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335B75D2" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="40A09877" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merlin Entertainments in connection with renovation and fit-out of Madame Tussauds and Legoland projects in various cities of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FE47AB" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="60CC610C" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer in connection with its construction projects of petrol-chemical manufacturing facilities in Shanghai and Nanjing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539D81E1" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="79AC7FAE" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Eastman Chemical on the construction and environmental protection issues in its production facilities construction project in Nanjing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6403071A" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="4F5CD18A" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Decathlon in connection with the standardization of the construction-related contracts for its retain shopping mall projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798E9F04" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="21FCF5FE" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kheng Leong in connection with the construction of its residential development project located in Changfeng Area, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E73ABD7" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="35146CD6" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Roche in connection with the construction related contracts of an expansion project and an R&amp;D center project, both in Zhangjiang, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADB63E0" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="790681D1" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Johnson Controls in connection with the construction of manufacturing facilities in Chongqing, Zhejiang and Shenyang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7595F1E7" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="078B419F" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PepsiCo in connection with its development and construction of a new R&amp;D center located in Pujiang High Technology Park of Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D253176" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="1EE50FB9" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hershey</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s in connection with the construction and fit-out of its manufacturing retailing, and R&amp;D facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC59E2B" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="632A37E0" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boeing in connection with the design and construction of a hanger project at Shanghai Pudong International Airport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07793A18" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="22589A7D" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pelli Clarke Pelli Architects in connection with various engineering design projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B08F39" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="6A7DA324" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M+W Group in connection with its contracting for Intel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s new investment in Dalian to build an advanced microchip manufacturing plant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35191DEF" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="6A5FA579" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M+W Group in connection with its acquisition of a local design institute in Nanjing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A6E9F6" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="48C38046" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Numerous foreign invested companies and domestic owners in connection with design, procurement, construction and construction management of industrial, manufacturing, warehousing, residential, office and commercial properties and facilities in different cities of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22180343" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="31082CF4" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BEF1CE" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="2F640770" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FFF021" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="797093E0" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BI Norwegian Business School, MBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642EA4F8" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="0B7ADA01" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCCCA6C" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="46DB50CF" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720DCE3B" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="52B0B001" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6433ADB7" w14:textId="77777777" w:rsidR="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="1DA31EA5" w14:textId="77777777" w:rsidR="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2D9C3ABF" w:rsidR="00686369" w:rsidRPr="00106FE0" w:rsidRDefault="00106FE0" w:rsidP="00106FE0">
+    <w:p w14:paraId="5567FC3C" w14:textId="15DB524C" w:rsidR="00686369" w:rsidRPr="00524734" w:rsidRDefault="00524734" w:rsidP="00524734">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106FE0">
+      <w:r w:rsidRPr="00524734">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lin joined Fangda Partners in 2004.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00106FE0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00524734" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2522,1824 +2522,1824 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00BC6D1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B70A8B10"/>
+    <w:nsid w:val="0328510C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44946CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="016768E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F9A9E32"/>
+    <w:nsid w:val="041009E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="558E9DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02397243"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C4410C0"/>
+    <w:nsid w:val="063A1B30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="155267F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03446431"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB0A12C2"/>
+    <w:nsid w:val="06A34C6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8982C4A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06493E06"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7E45F1E"/>
+    <w:nsid w:val="06C73CB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F4C06D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08FA0C5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B39E46E2"/>
+    <w:nsid w:val="0A9B14AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F874284A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="106D56C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63B21512"/>
+    <w:nsid w:val="0B6140D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C896CCEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A00B5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D29C6660"/>
+    <w:nsid w:val="0D650854"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="312CD318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12626A96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB0A12C2"/>
+    <w:nsid w:val="0E0A4EF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4B8FE58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141B08DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8076C252"/>
+    <w:nsid w:val="0FBA1634"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7AAFB4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="198379E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5298FDFE"/>
+    <w:nsid w:val="0FBD77A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6CC686E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AE621FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08EA4866"/>
+    <w:nsid w:val="0FFC6D26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="418015BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AF61056"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F6072DA"/>
+    <w:nsid w:val="120E5ABB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E4C8DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23E374A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2300020"/>
+    <w:nsid w:val="169B762E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7562B3D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26030C9A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA78679A"/>
+    <w:nsid w:val="18AB0918"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24EE0934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="271623EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="621428B8"/>
+    <w:nsid w:val="19367538"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="585407B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="298456A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1952D24E"/>
+    <w:nsid w:val="19992A95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FC86CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A856DC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A160DB0"/>
+    <w:nsid w:val="1E6249B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B1202EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B174A8C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="218C6F86"/>
+    <w:nsid w:val="1E7B110F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AA0C2F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2F3BEC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B608CC2"/>
+    <w:nsid w:val="201A4E17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BF05FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D025037"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9AFAEFAA"/>
+    <w:nsid w:val="22F82C57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D3A7F3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E133B10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99E2234E"/>
+    <w:nsid w:val="23EB2290"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F126644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EAF3D0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5726E3C4"/>
+    <w:nsid w:val="2A8A2B31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6383C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EDB33D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E730D054"/>
+    <w:nsid w:val="2D751BF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33E092A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309A346F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6068CB8"/>
+    <w:nsid w:val="30597E65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33E092A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31E56372"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1012EC80"/>
+    <w:nsid w:val="308B1180"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81F0344E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="337300AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50AA1B38"/>
+    <w:nsid w:val="353E44CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DFEB1F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="354E267F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFBEEAEC"/>
+    <w:nsid w:val="37C40632"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05084A2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F64FC4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52587306"/>
+    <w:nsid w:val="38931555"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBE6DB26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36422F99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2F072AA"/>
+    <w:nsid w:val="3A8D747B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6554BDDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39510800"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A082D5A"/>
+    <w:nsid w:val="3B8E7FDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4DEF3FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B8A62ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1E08B9C"/>
+    <w:nsid w:val="3BF43B4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="673E43FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41773728"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF0CB070"/>
+    <w:nsid w:val="3C067F57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6852A528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424B6C05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C28E5546"/>
+    <w:nsid w:val="3CD56A6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C109394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42921B9A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F0C6E98"/>
+    <w:nsid w:val="41CD110E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6834FEE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42E46D60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C4E33F2"/>
+    <w:nsid w:val="41E36D2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8B2B7F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44BD491F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45AE72CC"/>
+    <w:nsid w:val="4296407E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88967DE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45552170"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4762FB24"/>
+    <w:nsid w:val="45A87AEC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6CC3D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47345D1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F418FEA0"/>
+    <w:nsid w:val="46253297"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77A44E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="473C11E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27A6864E"/>
+    <w:nsid w:val="464C1B8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70562E9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A515319"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FBCEED4"/>
+    <w:nsid w:val="464F1669"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD96FCFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D161052"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C04818BE"/>
+    <w:nsid w:val="47EA2376"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D74AABF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EDB75C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="422E543C"/>
+    <w:nsid w:val="489E0BDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E14727E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FA067ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71843C82"/>
+    <w:nsid w:val="49760959"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E14EE848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FCF7062"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76FAEE90"/>
+    <w:nsid w:val="4A5B59B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8886F0C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5373267B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="278C7DD2"/>
+    <w:nsid w:val="4CDC6193"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D0A23E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53996B73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20B07D4C"/>
+    <w:nsid w:val="4FBC1D86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10F00578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="550E5414"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDF84C2E"/>
+    <w:nsid w:val="50D1327A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D08DABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58352A60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DED427F2"/>
+    <w:nsid w:val="524A1F32"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1EE1FC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593F7DF8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B0A28E2"/>
+    <w:nsid w:val="53D254B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E40F316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A3B5A8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="15CA6C5E"/>
+    <w:nsid w:val="54743FF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD8E9E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AE72825"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C3A7EEA"/>
+    <w:nsid w:val="56D278F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B4E32E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="602C31AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8BFCC466"/>
+    <w:nsid w:val="5E2909D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA942286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63155F95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDC45154"/>
+    <w:nsid w:val="60A03663"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E28241BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C211E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="721E531E"/>
+    <w:nsid w:val="672C5ABF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A2E6FC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69E07953"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF30E9FA"/>
+    <w:nsid w:val="67724962"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1C0A0E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED40977"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11E61A20"/>
+    <w:nsid w:val="67DF317C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DEDE8B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="701C2687"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CE6DD3C"/>
+    <w:nsid w:val="69B57FF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C7E8E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="710B12E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4E0F272"/>
+    <w:nsid w:val="6AC971D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B972D97E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="711C05C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09AA374C"/>
+    <w:nsid w:val="6BE50C36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A508B456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74AD6997"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A329CF2"/>
+    <w:nsid w:val="6E2F3FE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="725CBEDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750057E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE569BA2"/>
+    <w:nsid w:val="70232DC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7158DDAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75690F77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7EF4E8D0"/>
+    <w:nsid w:val="70A53495"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECD6757E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75691925"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56D8FD2E"/>
+    <w:nsid w:val="710357EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4202B424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A99135C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9D6F0C2"/>
+    <w:nsid w:val="7147019D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39A25E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B0F475C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7E872B8"/>
+    <w:nsid w:val="71743156"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13C01DF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B8E390E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2CDA1040"/>
+    <w:nsid w:val="79383CF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D5E32F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DB54D1C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E4AFD62"/>
+    <w:nsid w:val="7E042F7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AB66B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E3E5C3E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A78F73E"/>
+    <w:nsid w:val="7EB82462"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46046B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F715BA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E340EC6"/>
+    <w:nsid w:val="7FA94B78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="483205E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="11">
-[...113 lines deleted...]
-  <w:num w:numId="49">
+  <w:num w:numId="58">
     <w:abstractNumId w:val="64"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="59">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="60">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="61">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="62">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="63">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="64">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="65">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="66">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="67">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="68">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="69">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="70">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="70"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
-    <w:rsid w:val="00106FE0"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="00524734"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -5478,61 +5478,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00106FE0"/>
+    <w:rsid w:val="00524734"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00106FE0"/>
+    <w:rsid w:val="00524734"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5816,51 +5816,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BC3638A-488F-46E2-8ED7-ADF8BAE253B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EC76ABB-B33C-48AB-AD91-C182A9C038E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1364</Words>
   <Characters>7776</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9122</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>