--- v0 (2026-06-24)
+++ v1 (2026-09-15)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2A68F96C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="04312F17" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0064797E">
+            <w:r w:rsidRPr="002E34FD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SOPHIA FENG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="18355E75" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+          <w:p w14:paraId="706EB16B" w14:textId="6DE83FF2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0064797E">
+            <w:r w:rsidRPr="002E34FD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0064797E">
+            <w:r w:rsidRPr="002E34FD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0064797E">
+            <w:r w:rsidRPr="002E34FD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="52756726" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+          <w:p w14:paraId="6199424A" w14:textId="01EA28C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0064797E">
+            <w:r w:rsidRPr="002E34FD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1164 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7D0302EE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+          <w:p w14:paraId="4F910ACA" w14:textId="0F2AB8CE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0064797E">
+            <w:r w:rsidRPr="002E34FD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sophia.feng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3AD515E5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0064797E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="418C9AF5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002E34FD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BB5BA93" wp14:editId="70A550C7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A218743" wp14:editId="4C1123A2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="77945467" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0064797E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="750062E5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002E34FD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0064797E">
+            <w:r w:rsidRPr="002E34FD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. FENG SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION, COMPLIANCE AND REGULATORY ENFORCEMENT MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005A4F0C" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="787CF9C3" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1394 +456,1394 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757923DD" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="023E6F20" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Feng specializes in commercial dispute resolution, including litigation and arbitration, and compliance and regulatory enforcement matters, with expertise in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pan-asset management</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> industries such as securities, futures and derivatives, private equity and other financial disputes. In areas of compliance and regulatory law enforcement, Mr. Feng regularly acts as advisor or counsel in challenging regulatory and enforcement cases against A-share listed companies, their controlling persons, senior management personnel, and securities intermediaries, and provides clients with comprehensive legal services for clients to resolve disputes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377B3B4C" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="22D0E70F" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D837D28" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="5A92E8FA" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Regulatory Law Enforcement Actions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF07562" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="0AA7024C" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a domestic subsidiary of a well-known US hedge fund in dealing with a multi-billion dollar securities transaction investigation by the China Securities Regulatory Commission (CSRC) and successfully secured an administrative settlement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054BB848" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="282A4284" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the controlling person of a private fund manager in dealing with the CSRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s investigation into the alleged violation of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>slow walking rule</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, including applying for administrative hearings and application of the administrative law enforcement parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> undertaking system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5452D47D" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="083D1E21" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing comprehensive legal services to a well-known domestic listed equipment manufacturing company, in connection with a CSRC investigation into its alleged information disclosure misconducts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B255B82" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="5F6E8B7A" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic listed pharmaceutical and chemical company in dealing with the stock exchange</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation into its alleged information disclosure misconduct involving hot-button issues, and providing comprehensive crisis management legal services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033A737D" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="43E1E694" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic accounting firm in dealing with the CSRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation into its alleged lack of due diligence of a well-known listed company in relation to financial fraud, and providing comprehensive crisis management legal services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EEE119" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="33D65702" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the controlling person of a well-known private equity fund in connection with the investigation by the CSRC Shanghai Branch into the alleged illegal use of non-public information for trading purposes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D41C9DA" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="433017D2" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing legal analysis and risk prevention advice to a well-known asset management company on insider trading violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326CE8D1" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="05D39B4F" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known group company in dealing with the investigation initiated by the CSRC Zhejiang Branch on the alleged information disclosure misconducts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD82659" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="02C6F2EB" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading domestic asset management company in dealing with the regulatory supervision measures imposed by the CSRC Shenzhen Branch for its alleged failure to exercise due diligence when acting as a sponsor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2082A74F" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="70A3F4E9" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1100C47E" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="789C7A65" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the syndicate of banks in a dispute with an offshore investment company over a US$1 billion syndicated loan default, involving extensive multi-jurisdictional coordination and handling of remedies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2109025A" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="61A9847E" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known private equity fund in a dispute with a target company and its controlling persons in connection with a share buyback dispute involving approximately CNY300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7801C062" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="5A6BA4BE" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for a leading private equity fund in a dispute with its limited partner over excess returns and the exit of the fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investments, and representing the fund in related arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259D9D9A" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="3E2EC3DF" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading joint venture securities company in a series of securities litigation cases brought by several investors before the Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court of Guangzhou, with a total value in excess of CNY7 million, for alleged misrepresentation in the independent financial advisor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s reports issued by the company for a major restructuring project of an A-share (main board) listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF2A4BA" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="7F22C968" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the controlling person of a listed company in a series of securities misrepresentation lawsuits brought by multiple investors before the Beijing Financial Court for the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s alleged fraudulent listing and years of falsified financial reports involving approximately CNY4.6 billion in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1267D875" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="1AD823C1" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic accounting firm in a series of securities misrepresentation liability disputes brought by investors in the Shanghai Financial Court for alleged misrepresentations in audit reports issued by the firm as auditor of a well-known listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3307D468" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="696DB1E2" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a joint venture securities company in a series of securities misrepresentation liability disputes brought by investors in the Shanghai Financial Court for alleged misrepresentations in the supervision reports issued by the firm during its supervision period of a resumed listed company, two of which were model cases for the series of cases identified by the Shanghai Financial Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EA931F" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="3584A1A1" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading domestic asset management company and its affiliates in a dispute with the investors in a fund managed by the company after the fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s underlying assets (of more than CNY3 billion) were involved in criminal fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42200DC0" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="5EF5C8E7" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a foreign affiliate invested in and managed by a renowned alternative investment institution in the arbitration of an onshore guarantee contract dispute following the default of an offshore bond in excess of CNY650 million in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABF9065" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="1DF8B2A3" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a renowned domestic bank and its branch before the Shanghai Financial Court in a letter of credit fraud litigation involving over CNY150 million, and dealt with related matters in the associated litigations in Singapore and criminal proceedings in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B34DAE" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="6F662E80" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a real estate investment company in Dalian and its controlling person in a contractual dispute against the purchaser of shares in an equity investment cooperation involving nearly CNY100 million in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43ACFAFA" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="7C30DF6F" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a domestic rural commercial bank on its participation as a creditor holding claims under trust loan agreements and equity pledge agreements in US Chapter 11 proceedings for the restructuring of an individual debtor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D40AF29" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="5F47D97D" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a well-known joint venture securities company on its compliance management of its EB business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05174C2E" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="4C2CAA32" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Hong Kong subsidiary of a state-owned bank in its dispute over an overseas bond arising from bond contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE25BD3" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="2F3DFB97" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5F0B25" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="2C33D637" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known foreign company in the field of air treatment solutions in a payment dispute with its main component supplier and in a dispute over damages to the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s interests by its executives, involving CNY100 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A65718D" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="374F7247" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading global manufacturer of passenger cars and their component systems in a series of product quality claim disputes with a buyer arising from the assembly of equipment, and representing the company in the related civil litigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE1A5CA" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="0433C0F0" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading US-based energy commodity trading company in its dispute with bitumen storage companies regarding the loss of commodity inventory valued at CNY300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52549717" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="69A6D213" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a leading supply chain group in its litigation with a German retail and wholesale company over disputes arising from a sales contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D334C9" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="64D50D23" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC cooperative partner of a renowned German automobile brand in its arbitration and litigation over disputes arising from automobile sales contracts and provided legal services for its general corporate business, including contract review and legal compliance training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2109C42E" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="41B8E4AC" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a famous Italian automobile manufacturer in its arbitration with its supplier in a dispute arising from a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA5793D" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="4D74D6A5" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a famous US automotive parts supplier in its arbitration with its supplier in a dispute arising out of a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277FE049" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="1AF67730" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a renowned Canadian circus company in its dispute with a domestic cultural company arising out of a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DD40A6" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="315AF164" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a famous French skin care company in its arbitral dispute with its distributor arising out of a distribution agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029AD083" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="7287B04C" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC cooperation partner of a famous Italian menswear company in its dispute over warehouse leasing, store cooperation and debt collection matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644F14B7" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="0AF8F8E5" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing an energy technology company in its disputes with an electrical equipment company over a sales contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF55E90" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="5D946EC1" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E18A3C5" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="6E7673FB" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087E8E15" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="2E446D08" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Wisconsin-Madison, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57338453" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="1706BB21" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58992230" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="585B3F45" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4650A0B5" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="54E6CE22" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3BD2C9" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="39266F3D" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BA2850" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="66927F5B" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484B696D" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="60D7E272" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205F158F" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="1DD3D15F" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49893FEC" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="4EC22CF4" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Feng joined Fangda in 2013.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F5A2A2" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="6EA67435" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DA63D3" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="2B447A65" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEF3E55" w14:textId="77777777" w:rsidR="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="31C4479D" w14:textId="77777777" w:rsidR="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Legal 500: Country Comparative Guides - ENFORCEMENT OF JUDGMENTS IN CIVIL AND COMMERCIAL MATTERS, The Legal 500 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2F692D15" w:rsidR="00686369" w:rsidRPr="0064797E" w:rsidRDefault="0064797E" w:rsidP="0064797E">
+    <w:p w14:paraId="5567FC3C" w14:textId="4FCA9D77" w:rsidR="00686369" w:rsidRPr="002E34FD" w:rsidRDefault="002E34FD" w:rsidP="002E34FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064797E">
+      <w:r w:rsidRPr="002E34FD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">GIR Guide to International Enforcement of the Securities Laws, Global Investigations Review </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0064797E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002E34FD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2041,365 +2041,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008C1E93"/>
+    <w:nsid w:val="017773C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23D2757E"/>
+    <w:tmpl w:val="AE86D0BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06CA231A"/>
+    <w:nsid w:val="046301F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C467BF4"/>
+    <w:tmpl w:val="B174548A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="072078C7"/>
+    <w:nsid w:val="05720D5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16727588"/>
+    <w:tmpl w:val="8FB826D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088347B9"/>
+    <w:nsid w:val="06A63E22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7E64000"/>
+    <w:tmpl w:val="D8A02988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="109274EC"/>
+    <w:nsid w:val="0A1D34CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E989494"/>
+    <w:tmpl w:val="178E1D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14790935"/>
+    <w:nsid w:val="0B020160"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDC4ECC0"/>
+    <w:tmpl w:val="F6EAF232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14B359E4"/>
+    <w:nsid w:val="0B962A94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CF8A6EA"/>
+    <w:tmpl w:val="7AD0F86E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D521B4C"/>
+    <w:nsid w:val="0E644E06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="614056FE"/>
+    <w:tmpl w:val="1F405BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FA36CE0"/>
+    <w:nsid w:val="0E7A1BFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CF2AF9A"/>
+    <w:tmpl w:val="A0C43090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23577AF9"/>
+    <w:nsid w:val="13EA20A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B6ACE3E"/>
+    <w:tmpl w:val="BAF0FB54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23D85883"/>
+    <w:nsid w:val="13F268FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="023E3E2E"/>
+    <w:tmpl w:val="847AAE7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29FF4E18"/>
+    <w:nsid w:val="16D46648"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A9CD40C"/>
+    <w:tmpl w:val="5E22A6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD6200A"/>
+    <w:nsid w:val="18702F4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDD027D4"/>
+    <w:tmpl w:val="01EE6482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B76196E"/>
+    <w:nsid w:val="21590F5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19E279E4"/>
+    <w:tmpl w:val="9D2ABB44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D5F5C27"/>
+    <w:nsid w:val="21CF3538"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1A82F84"/>
+    <w:tmpl w:val="820A4500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22B82C0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3922334E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="230231E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46B63A8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29D457A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="107A6890"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E5B2531"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="008C7258"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2468,912 +2552,828 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30BD6DAE"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FBB432A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DDC9800"/>
+    <w:tmpl w:val="93165CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31BC2412"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359545BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A042A6AE"/>
+    <w:tmpl w:val="5C640684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="329D7776"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F0659E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3ABA625E"/>
+    <w:tmpl w:val="CED4470C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32FA5A39"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BCB0DA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1820F82A"/>
+    <w:tmpl w:val="A94AECEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39397625"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="431C5E95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E864D404"/>
+    <w:tmpl w:val="B6E050C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3DA93E27"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4375347F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6316D398"/>
+    <w:tmpl w:val="A224BE98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46113265"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D45BCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9578A94E"/>
+    <w:tmpl w:val="93E2BA54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47984433"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="451B6BD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54C8E742"/>
+    <w:tmpl w:val="ECC4BF02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50064301"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45BC0695"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1E4800A"/>
+    <w:tmpl w:val="93EC4EC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="518E062E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467007A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91BAFC7C"/>
+    <w:tmpl w:val="E0AA5F3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52456D2C"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A417521"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54CCA20E"/>
+    <w:tmpl w:val="E6642948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57B17A86"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C965220"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D30064E0"/>
+    <w:tmpl w:val="EE363674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59DC09A5"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F96687C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0818D19C"/>
+    <w:tmpl w:val="560EC19A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D13693B"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="516B4364"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3CEE706"/>
+    <w:tmpl w:val="89C857E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D280995"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57146F42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37C629C8"/>
+    <w:tmpl w:val="6A76A016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8F749E"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59DA51D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76725D98"/>
+    <w:tmpl w:val="8EBEA5D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DFB1E90"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EAD6E40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D722F638"/>
+    <w:tmpl w:val="F58ED376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6573284E"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="609E5CCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC56109E"/>
+    <w:tmpl w:val="A8844406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB32F92"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61320EEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9280DFEA"/>
+    <w:tmpl w:val="CBD89886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CFA7417"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68CA4DD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C560A338"/>
+    <w:tmpl w:val="9C12EC0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D1F1E0E"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B462757"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97D2E41A"/>
+    <w:tmpl w:val="F1725F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DCF673B"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F3F227B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C266B22"/>
+    <w:tmpl w:val="40AEE2D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="705840EB"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="705376F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1E4800A"/>
+    <w:tmpl w:val="5B180482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="749C5F76"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FB09F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBDC6182"/>
+    <w:tmpl w:val="8390B856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76FB4CCB"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73A73199"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37369704"/>
+    <w:tmpl w:val="560EC19A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
-[...74 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="35">
-[...14 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="41">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3402,81 +3402,81 @@
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002E34FD"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
-    <w:rsid w:val="0064797E"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
@@ -4607,61 +4607,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0064797E"/>
+    <w:rsid w:val="002E34FD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0064797E"/>
+    <w:rsid w:val="002E34FD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4945,51 +4945,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32AAB568-0D6D-48F0-B2CD-01A7FD11D0D7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEA66C98-9EC1-41F8-A89C-CCE893E58E5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1318</Words>
   <Characters>7517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>