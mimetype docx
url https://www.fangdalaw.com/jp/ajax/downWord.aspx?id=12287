--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="43BA294A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="41E89908" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="002562D4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00271DDE">
+            <w:r w:rsidRPr="002562D4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SHERRY XU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="57CEDE0A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+          <w:p w14:paraId="706EB16B" w14:textId="1343B06F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="002562D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00271DDE">
+            <w:r w:rsidRPr="002562D4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00271DDE">
+            <w:r w:rsidRPr="002562D4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00271DDE">
+            <w:r w:rsidRPr="002562D4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3628FD86" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+          <w:p w14:paraId="6199424A" w14:textId="26D454B6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="002562D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00271DDE">
+            <w:r w:rsidRPr="002562D4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5839 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5D92D9FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+          <w:p w14:paraId="4F910ACA" w14:textId="3AC2A169" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="002562D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00271DDE">
+            <w:r w:rsidRPr="002562D4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sherry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2DE0AFE4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00271DDE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3ADE307E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FC88876" wp14:editId="2CE672E3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78F7222B" wp14:editId="7FC326FC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="65C1B6B8" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00271DDE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="57B70412" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00271DDE">
+            <w:r w:rsidRPr="002562D4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. SHERRY XU SPECIALIZES IN CROSS-BORDER M&amp;A, FOREIGN DIRECT INVESTMENT, OUTBOUND INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60609330" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4071DFEA" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1328 +456,1328 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603CFD41" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="797AEC76" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31738878" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00271DDE">
+    <w:p w14:paraId="386B91BE" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE M&amp;A AND RESTRUCTURING MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A743CBD" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="20B11066" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for English First in its sale of the majority stake in its kids and teens business;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B053AD4" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="3E143CDB" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in its acquisition of the majority stake in the global HVAC business from Marelli, an auto part manufacturer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E09E875" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="78724397" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Europe based fund Partners Group in its acquisition of 24.9% stake in Apex Logistics, a globally integrated logistics solutions provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E41D6C" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="23CC7E1A" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Europe based fund Partners Group in its acquisition of the majority stake of BCR, a leading retail display solution provider and its add-on acquisition;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BFDCD8" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="7FF69868" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for USD fund C-Bridge in its acquisition of certain pharmaceutical assets from Takeda;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A2BA6D" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="1D3C88F2" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Honeywell in its spin-off of its turbo charger and homes businesses by way of a series of transactions, including demerger of its China investment holding company and demerger of its subsidiary;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D564D77" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="5EA39D55" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABB in its restructuring of its Power Grids business and demerger of its China investment holding company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CE2739" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="7FB39403" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Loyal Valley Capital and Green Pine Capital in its investment in the delisting of O-Net from Hong Kong Stock Exchange;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCC5DB5" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="76F59E62" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba in its acquisition of the shares in Lianhua Supermarket Holdings;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BDF5A1" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="44251F96" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for 51Job in its acquisition of the controlling stake in Lagou;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EDFB32" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="108FBC20" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a portfolio company of Axcel in its acquisition of a Shandong based machinery company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61196A85" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="024EC9FA" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a portfolio company of Axcel in its acquisition of a Shandong based machinery company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A01506E" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="7EA0958B" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Microport in its investment in an Israeli medical device company Rapid;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA7F859" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="3F3D0774" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bright Food in its acquisition of the majority interest in Tnuvaat the price of approximately RMB6 billion which is the largest food manufacturer in Israel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D460949" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="77AC6BB2" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou CRRC Times Electric in its acquisition of SMD in the UK;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC3AF86" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="65F5F582" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou Times New Material (a subsidiary of CRRC) in its acquisition of metal-rubber business from ZF, a German automobile component manufacturer, which is the first outbound investment by Chinese A share company which constituted material asset restructuring;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B3197A" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="214D2948" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Feilo Acoustics in its acquisition of 80% equity interest in Sylvania Group which has over 50 subsidiaries around the globe, and the negotiation with the minority shareholder;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C968B6B" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="7E198606" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HP in it sdisposal of its shares in H3C, a leading surveillance device manufacturer in Hangzhou; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F94A10" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="6FDA62F4" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for sponsors in the public listing of Far East Horizon at HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B35A6F0" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00271DDE">
+    <w:p w14:paraId="51EA4421" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MINORITY INVESTMENTMATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BDD388" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="4D27FED0" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Nuonuo, a tax financing service provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13488659" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="4C9EE3E0" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Xinlian Technology, an ETC issuer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39199233" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="45EFDC97" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Chongho Bridge, a financial service provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA6AE4D" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="79BF87F3" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABInbev in its investment in MissBerry;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B37F45" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="12C89F93" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CPE in its investment in Saturnbird Coffee;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C0DD1F" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="659B6B18" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CPE in its investment in Moody Contact Lens;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F09E6F" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="4F084F10" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xingsi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B8690A" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="662CF69A" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xingyun;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE4AE91" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="6213120C" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Taoren;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B7F790" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="22FB5563" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xinmai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35047C97" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="6E23C73C" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in a cosmetic OEM manufacturer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFA6279" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="5534FE7D" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in a NetEase Music; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169B9E83" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="11AA43B7" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Microport in its equity financing projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FE7CA2" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00271DDE">
+    <w:p w14:paraId="6E33CADE" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE JOINT VENTURE MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595B5F22" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="0F1133AA" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for medical device company Ortho in its joint venture with Runda;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CF6AC7" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="01C26FB4" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in its acquisition of the majority stake in the global HVAC business from Marelli and formation of a joint venture;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63785A70" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="139C415A" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in formation of a joint venture with Voltas in India;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39858A2E" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="0F9164BE" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Highly Marelli in its formation of a joint venture in Indonesia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D07671E" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="281F9FDE" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ParknShop, a brand owned by Watson, in its formation of a joint venture with Yonghui and Tecent;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C81CE41" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="76A1E2B6" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba in its formation of a joint venture with Marriott;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DEA9E6" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="20129511" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tongpai in its formation of a joint venture with Ctrip;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782E8F84" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="6D0891CC" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Vopak in its LNG joint venture projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3F671F" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="4F1B49EB" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bright Food in negotiating the shareholders agreement with the minority shareholder of its Israeli subsidiary;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE1BDBC" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="491FB33C" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Feilo Acoustics in its acquisition of 80% equity interest in Sylvania Group and the negotiation with the minority shareholder;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB2C482" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="569B996F" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Carnival Group in its ship-owning joint venture with CSSC and CIC Capital;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E1C494" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="044E919F" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tesco in its joint venture with China Resource Enterprise (CRE), which combines two leading retail operators in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57ED02EE" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="04352689" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Pepsi in its strategic cooperation with Tingyi; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B6B2B6" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="707A4477" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Acted for Russian Railway in its </w:t>
       </w:r>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>YuXinOu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> transportation joint venture with other five parties, including state-owned railway companies in China, Kazakhstan, Russia and Germany.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0601077E" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="0568F28A" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AC8C35" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="1AF7BC17" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05900649" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="336DA086" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>School of Law, Columbia University in the City of New York, Master of Laws 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293A53F9" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="448B086B" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714BC2A1" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="1C246C25" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAD347E" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="7D518E82" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9A15FD" w14:textId="77777777" w:rsidR="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="04B1DAC6" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="354A7263" w:rsidR="00686369" w:rsidRPr="00271DDE" w:rsidRDefault="00271DDE" w:rsidP="00271DDE">
+    <w:p w14:paraId="5567FC3C" w14:textId="362294DA" w:rsidR="00686369" w:rsidRPr="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271DDE">
+      <w:r w:rsidRPr="002562D4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sherry Xu joined Fangda in 2017. Prior to joining the firm, she worked in a Magic Circle firm from 2010 to 2017.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00271DDE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002562D4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1975,1272 +1975,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E407A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6BCAB774"/>
+    <w:nsid w:val="003D50B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44721410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C113F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="378C7D30"/>
+    <w:nsid w:val="04433D4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF5223A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="098E3DDF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39EC8430"/>
+    <w:nsid w:val="047C4096"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF3EE7BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0F5F43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDE235BA"/>
+    <w:nsid w:val="048211DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F60E46C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B2003EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E790011C"/>
+    <w:nsid w:val="06A80842"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB1E5710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A924A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08AAE0C0"/>
+    <w:nsid w:val="077B22CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC301BD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F64308"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89AE842E"/>
+    <w:nsid w:val="07B0265A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74741A44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17A428C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45AAEEDA"/>
+    <w:nsid w:val="0E2966CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C0ED9E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18355451"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="406835EC"/>
+    <w:nsid w:val="0EC95ABE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0C0232A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D8F2EC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D9C0332"/>
+    <w:nsid w:val="1063506B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FCA1DF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F234B99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D58DAF6"/>
+    <w:nsid w:val="11B159DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DD8BF6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2097693B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E830F9B6"/>
+    <w:nsid w:val="144134C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39C47434"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29457B8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02524F4C"/>
+    <w:nsid w:val="17F42D4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C046F5BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29EE484E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A8EFFE4"/>
+    <w:nsid w:val="18CB673D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E6E01E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB92BF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="612C4D2E"/>
+    <w:nsid w:val="19307E67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A356A10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30C520A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11FAE358"/>
+    <w:nsid w:val="205642B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="642A2DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="324D043C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E9E8434"/>
+    <w:nsid w:val="211969AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51DCF1E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34002973"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84A8949E"/>
+    <w:nsid w:val="221A7A16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DAA7000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="375A3EC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43B04774"/>
+    <w:nsid w:val="24C24DFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98C8D2CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37C42B7A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2CA877A8"/>
+    <w:nsid w:val="26944598"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1688620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="381E16F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9AE78C4"/>
+    <w:nsid w:val="277152E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="337EE356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AC96448"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA5039FC"/>
+    <w:nsid w:val="282B396C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48CAF138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B9D43F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24DE9CE6"/>
+    <w:nsid w:val="28AE65C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A75AB0A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C554033"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F496AEAA"/>
+    <w:nsid w:val="29444208"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B5013CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DEE20B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5CCBC8E"/>
+    <w:nsid w:val="2D6F2FC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED268052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="407F14BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0826D5DA"/>
+    <w:nsid w:val="2E936B2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1180D586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40832F8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F309CD0"/>
+    <w:nsid w:val="36E10CF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF686322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43BC448B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3BACBFD8"/>
+    <w:nsid w:val="39AC4B5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A87AEE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C785AC3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A55A0882"/>
+    <w:nsid w:val="3ACD06DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C6EE838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="553F0B79"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D4CEFF2"/>
+    <w:nsid w:val="3B1E1BCE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E6E7DDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581F5A8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0C8C120"/>
+    <w:nsid w:val="3BDE67BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB4CF090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A7B69A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48345A06"/>
+    <w:nsid w:val="3D034D54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F8CDCB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E908D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="183C1446"/>
+    <w:nsid w:val="3F2A7E49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41060960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D73EF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0826D5DA"/>
+    <w:nsid w:val="44EE3008"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8304C224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629E14C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A5C8CBA"/>
+    <w:nsid w:val="46420C92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6802A1EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="636A13BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC3213D2"/>
+    <w:nsid w:val="477B7A7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69C4DB72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="638B24D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB568008"/>
+    <w:nsid w:val="49BB6196"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7406CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="653F74A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="363C00CC"/>
+    <w:nsid w:val="4F98465F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="642C4C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="661A4660"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46882064"/>
+    <w:nsid w:val="500933B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32D47ECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69856F2D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C956A28A"/>
+    <w:nsid w:val="50AA4679"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83527A4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AA2263D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67441946"/>
+    <w:nsid w:val="58A3321E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98F8EB94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CE71B8E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACA489C2"/>
+    <w:nsid w:val="5F5D3292"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00E49FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E1E4EB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F926A9C"/>
+    <w:nsid w:val="6179210C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57607738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72376C75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44DC04FA"/>
+    <w:nsid w:val="66B33425"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF686322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B42151"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0162AC6"/>
+    <w:nsid w:val="6D4538F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84CC2C8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="747A338D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F2CA62C"/>
+    <w:nsid w:val="6D9B1800"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6638D806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75533902"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A945590"/>
+    <w:nsid w:val="6E643BF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A984AD72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75C13A88"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62780E14"/>
+    <w:nsid w:val="7A501687"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD3439E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75EE06E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B5A92B6"/>
+    <w:nsid w:val="7B0655AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C5AFA3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1512F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF2AB08E"/>
+    <w:nsid w:val="7C800E92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D042348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F92503C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09321BF4"/>
+    <w:nsid w:val="7D6B3B2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17E4CE2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
-[...5 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="11">
-[...8 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="15">
-[...101 lines deleted...]
-  <w:num w:numId="49">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3264,51 +3264,51 @@
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
-    <w:rsid w:val="00271DDE"/>
+    <w:rsid w:val="002562D4"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
@@ -4475,61 +4475,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00271DDE"/>
+    <w:rsid w:val="002562D4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00271DDE"/>
+    <w:rsid w:val="002562D4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4813,51 +4813,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{308867C0-38E0-4A05-8530-429054108012}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B6FD569-95F0-4BD8-9E15-5AB728B0B7B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>804</Words>
   <Characters>4586</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>