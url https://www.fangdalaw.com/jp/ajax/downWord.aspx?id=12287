--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="41E89908" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="784E87B1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002562D4">
+            <w:r w:rsidRPr="00F9750C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SHERRY XU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1343B06F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+          <w:p w14:paraId="706EB16B" w14:textId="77B898D8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002562D4">
+            <w:r w:rsidRPr="00F9750C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="002562D4">
+            <w:r w:rsidRPr="00F9750C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="002562D4">
+            <w:r w:rsidRPr="00F9750C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="26D454B6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+          <w:p w14:paraId="6199424A" w14:textId="7FCC86EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002562D4">
+            <w:r w:rsidRPr="00F9750C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5839 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3AC2A169" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+          <w:p w14:paraId="4F910ACA" w14:textId="64617163" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002562D4">
+            <w:r w:rsidRPr="00F9750C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sherry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3ADE307E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="141C93BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F9750C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78F7222B" wp14:editId="7FC326FC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="275C0776" wp14:editId="46BC4ECE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="57B70412" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002562D4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0947D8D5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F9750C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002562D4">
+            <w:r w:rsidRPr="00F9750C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. SHERRY XU SPECIALIZES IN CROSS-BORDER M&amp;A, FOREIGN DIRECT INVESTMENT, OUTBOUND INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4071DFEA" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3B9C33EE" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1328 +456,1328 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797AEC76" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="5A63E5EC" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386B91BE" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002562D4">
+    <w:p w14:paraId="7DAEFD37" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE M&amp;A AND RESTRUCTURING MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B11066" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="379E2C9C" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for English First in its sale of the majority stake in its kids and teens business;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E143CDB" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="3992B079" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in its acquisition of the majority stake in the global HVAC business from Marelli, an auto part manufacturer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78724397" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="3203E9C5" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Europe based fund Partners Group in its acquisition of 24.9% stake in Apex Logistics, a globally integrated logistics solutions provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CC7E1A" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="4924BF9F" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Europe based fund Partners Group in its acquisition of the majority stake of BCR, a leading retail display solution provider and its add-on acquisition;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF69868" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="26F0943C" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for USD fund C-Bridge in its acquisition of certain pharmaceutical assets from Takeda;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3C88F2" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="44A77FA7" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Honeywell in its spin-off of its turbo charger and homes businesses by way of a series of transactions, including demerger of its China investment holding company and demerger of its subsidiary;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA39D55" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="3D190B95" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABB in its restructuring of its Power Grids business and demerger of its China investment holding company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB39403" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="5DC1AA4F" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Loyal Valley Capital and Green Pine Capital in its investment in the delisting of O-Net from Hong Kong Stock Exchange;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F59E62" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="5EDE912E" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba in its acquisition of the shares in Lianhua Supermarket Holdings;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44251F96" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="01C6E271" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for 51Job in its acquisition of the controlling stake in Lagou;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108FBC20" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="30565D36" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a portfolio company of Axcel in its acquisition of a Shandong based machinery company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024EC9FA" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="3FD5BB8A" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a portfolio company of Axcel in its acquisition of a Shandong based machinery company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA0958B" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="24F113E3" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Microport in its investment in an Israeli medical device company Rapid;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3D0774" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="39BC36B9" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bright Food in its acquisition of the majority interest in Tnuvaat the price of approximately RMB6 billion which is the largest food manufacturer in Israel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AC6BB2" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="1AC57E1B" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou CRRC Times Electric in its acquisition of SMD in the UK;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F5F582" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="208FB440" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou Times New Material (a subsidiary of CRRC) in its acquisition of metal-rubber business from ZF, a German automobile component manufacturer, which is the first outbound investment by Chinese A share company which constituted material asset restructuring;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214D2948" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="7960B4E0" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Feilo Acoustics in its acquisition of 80% equity interest in Sylvania Group which has over 50 subsidiaries around the globe, and the negotiation with the minority shareholder;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E198606" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="2998E27E" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HP in it sdisposal of its shares in H3C, a leading surveillance device manufacturer in Hangzhou; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDA62F4" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="453DD06F" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for sponsors in the public listing of Far East Horizon at HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EA4421" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002562D4">
+    <w:p w14:paraId="15D2F32B" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MINORITY INVESTMENTMATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D27FED0" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="09EC1670" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Nuonuo, a tax financing service provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9EE3E0" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="61F09EB0" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Xinlian Technology, an ETC issuer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EFDC97" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="53AA5872" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Chongho Bridge, a financial service provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BF87F3" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="129622DD" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABInbev in its investment in MissBerry;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C89F93" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="425B8E95" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CPE in its investment in Saturnbird Coffee;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659B6B18" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="04D14977" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CPE in its investment in Moody Contact Lens;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F084F10" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="289FEB0F" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xingsi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662CF69A" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="0A8E0DFE" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xingyun;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6213120C" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="786216DE" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Taoren;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FB5563" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="680E493A" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xinmai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E23C73C" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="66957804" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in a cosmetic OEM manufacturer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5534FE7D" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="0FE81DB2" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in a NetEase Music; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AA43B7" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="35C6BE17" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Microport in its equity financing projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E33CADE" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002562D4">
+    <w:p w14:paraId="5523AA17" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE JOINT VENTURE MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1133AA" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="439A0CA5" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for medical device company Ortho in its joint venture with Runda;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C26FB4" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="30ED8B5D" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in its acquisition of the majority stake in the global HVAC business from Marelli and formation of a joint venture;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139C415A" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="2BE667C0" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in formation of a joint venture with Voltas in India;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9164BE" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="76FE95BE" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Highly Marelli in its formation of a joint venture in Indonesia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281F9FDE" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="1ACC1067" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ParknShop, a brand owned by Watson, in its formation of a joint venture with Yonghui and Tecent;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A1E2B6" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="3207F5D3" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba in its formation of a joint venture with Marriott;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20129511" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="7E13C4B6" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tongpai in its formation of a joint venture with Ctrip;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0891CC" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="5813D628" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Vopak in its LNG joint venture projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1B49EB" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="1CE95F98" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bright Food in negotiating the shareholders agreement with the minority shareholder of its Israeli subsidiary;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491FB33C" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="7CECBEAC" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Feilo Acoustics in its acquisition of 80% equity interest in Sylvania Group and the negotiation with the minority shareholder;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569B996F" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="6426505F" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Carnival Group in its ship-owning joint venture with CSSC and CIC Capital;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044E919F" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="46006A6F" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tesco in its joint venture with China Resource Enterprise (CRE), which combines two leading retail operators in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04352689" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="725827A8" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Pepsi in its strategic cooperation with Tingyi; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707A4477" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="702D7970" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Acted for Russian Railway in its </w:t>
       </w:r>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>YuXinOu</w:t>
       </w:r>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> transportation joint venture with other five parties, including state-owned railway companies in China, Kazakhstan, Russia and Germany.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0568F28A" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="60D9A0FF" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF7BC17" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="193237A2" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336DA086" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="0FB63CA0" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>School of Law, Columbia University in the City of New York, Master of Laws 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448B086B" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="0A61AD23" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C246C25" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="04050E27" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D518E82" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="4577FDC7" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B1DAC6" w14:textId="77777777" w:rsidR="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="6A4531B7" w14:textId="77777777" w:rsidR="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="362294DA" w:rsidR="00686369" w:rsidRPr="002562D4" w:rsidRDefault="002562D4" w:rsidP="002562D4">
+    <w:p w14:paraId="5567FC3C" w14:textId="7B912FA4" w:rsidR="00686369" w:rsidRPr="00F9750C" w:rsidRDefault="00F9750C" w:rsidP="00F9750C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002562D4">
+      <w:r w:rsidRPr="00F9750C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sherry Xu joined Fangda in 2017. Prior to joining the firm, she worked in a Magic Circle firm from 2010 to 2017.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="002562D4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F9750C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1975,1272 +1975,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003D50B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44721410"/>
+    <w:nsid w:val="00CE7E70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1209500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04433D4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF5223A2"/>
+    <w:nsid w:val="023147EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0784A11A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="047C4096"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF3EE7BA"/>
+    <w:nsid w:val="029E19DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="933E2474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="048211DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F60E46C"/>
+    <w:nsid w:val="03EB7166"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74B24680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A80842"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB1E5710"/>
+    <w:nsid w:val="051B1F4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4BE6BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077B22CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC301BD0"/>
+    <w:nsid w:val="0727165A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D5219E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B0265A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74741A44"/>
+    <w:nsid w:val="07987EB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BFF47556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E2966CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C0ED9E8"/>
+    <w:nsid w:val="084F6530"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A72E19C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC95ABE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0C0232A"/>
+    <w:nsid w:val="0C7E7C80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECFAC5CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1063506B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FCA1DF6"/>
+    <w:nsid w:val="158B23E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CFC835C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B159DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DD8BF6A"/>
+    <w:nsid w:val="1E1D76E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAD00AB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="144134C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39C47434"/>
+    <w:nsid w:val="1F3D2658"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17BA9C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17F42D4C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C046F5BC"/>
+    <w:nsid w:val="215E5BB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CD4930A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18CB673D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E6E01E8"/>
+    <w:nsid w:val="221B1B35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81BED7BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19307E67"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A356A10A"/>
+    <w:nsid w:val="22B8279E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9FA3B3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="205642B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="642A2DAA"/>
+    <w:nsid w:val="2667699E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9824566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="211969AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51DCF1E0"/>
+    <w:nsid w:val="28C672B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DEE7AD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221A7A16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1DAA7000"/>
+    <w:nsid w:val="29793718"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4480494C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24C24DFA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98C8D2CC"/>
+    <w:nsid w:val="29F96F4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BFA710E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26944598"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1688620"/>
+    <w:nsid w:val="2A0C4A9C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA862F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="277152E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="337EE356"/>
+    <w:nsid w:val="316368BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37EA6302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="282B396C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48CAF138"/>
+    <w:nsid w:val="369A6309"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11C40A7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28AE65C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A75AB0A4"/>
+    <w:nsid w:val="374930CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="285CA8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29444208"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B5013CC"/>
+    <w:nsid w:val="3A5E6D48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17BA9C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D6F2FC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED268052"/>
+    <w:nsid w:val="3B19604E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A6C9348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E936B2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1180D586"/>
+    <w:nsid w:val="3B240A0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEAC8858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E10CF4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF686322"/>
+    <w:nsid w:val="3E0F1441"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FC40F3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39AC4B5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A87AEE2A"/>
+    <w:nsid w:val="43B71599"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2932B416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ACD06DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C6EE838"/>
+    <w:nsid w:val="467C41E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B79C5FE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B1E1BCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E6E7DDE"/>
+    <w:nsid w:val="485A5608"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3746E0BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BDE67BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB4CF090"/>
+    <w:nsid w:val="4F330CEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54D6F198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D034D54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F8CDCB0"/>
+    <w:nsid w:val="52C76AA9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4BAB54A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F2A7E49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41060960"/>
+    <w:nsid w:val="55920927"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDD2A56E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44EE3008"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8304C224"/>
+    <w:nsid w:val="5BC25954"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED58D548"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46420C92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6802A1EA"/>
+    <w:nsid w:val="5DDE6618"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="645C971A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="477B7A7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69C4DB72"/>
+    <w:nsid w:val="5E215000"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB5AFCC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49BB6196"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7406CAA"/>
+    <w:nsid w:val="5FE17E63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2438F1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F98465F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="642C4C36"/>
+    <w:nsid w:val="60376BEE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A502E5EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="500933B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32D47ECC"/>
+    <w:nsid w:val="63F16CDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2AE05FE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50AA4679"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83527A4A"/>
+    <w:nsid w:val="65942A37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F4E8554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58A3321E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98F8EB94"/>
+    <w:nsid w:val="6814140D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D5EA926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5D3292"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00E49FD0"/>
+    <w:nsid w:val="6AB15147"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D745A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6179210C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57607738"/>
+    <w:nsid w:val="6AC67DC3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6C4E42C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66B33425"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF686322"/>
+    <w:nsid w:val="6FBE2B95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E63C2FF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D4538F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84CC2C8E"/>
+    <w:nsid w:val="703B5CBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACCCC344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D9B1800"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6638D806"/>
+    <w:nsid w:val="71D4303B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E08FB9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E643BF6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A984AD72"/>
+    <w:nsid w:val="76F72240"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE302DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A501687"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD3439E0"/>
+    <w:nsid w:val="7BBC1E44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01627F90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B0655AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C5AFA3A"/>
+    <w:nsid w:val="7D4F011E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE620430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C800E92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D042348"/>
+    <w:nsid w:val="7E066E4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A5AE1E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D6B3B2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17E4CE2E"/>
+    <w:nsid w:val="7F3153E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="890654A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
-[...8 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
-[...11 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
-[...23 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="24">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="33">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="34">
-[...20 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="42">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3264,51 +3264,50 @@
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
-    <w:rsid w:val="002562D4"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
@@ -3387,50 +3386,51 @@
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
+    <w:rsid w:val="00F9750C"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -4475,61 +4475,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002562D4"/>
+    <w:rsid w:val="00F9750C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002562D4"/>
+    <w:rsid w:val="00F9750C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4813,51 +4813,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B6FD569-95F0-4BD8-9E15-5AB728B0B7B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B94360FB-A3CA-4A7F-8D9C-E536AD678884}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>804</Words>
   <Characters>4586</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>