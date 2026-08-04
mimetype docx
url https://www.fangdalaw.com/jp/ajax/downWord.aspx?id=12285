--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="407897CE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="39914076" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="00444F04">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F413F7">
+            <w:r w:rsidRPr="00444F04">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SAM WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6D649B3E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+          <w:p w14:paraId="706EB16B" w14:textId="1462C0B1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="00444F04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F413F7">
+            <w:r w:rsidRPr="00444F04">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F413F7">
+            <w:r w:rsidRPr="00444F04">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F413F7">
+            <w:r w:rsidRPr="00444F04">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="47A47875" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+          <w:p w14:paraId="6199424A" w14:textId="2B870744" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="00444F04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F413F7">
+            <w:r w:rsidRPr="00444F04">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5819 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0BADFFBE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+          <w:p w14:paraId="4F910ACA" w14:textId="762E81AF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="00444F04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F413F7">
+            <w:r w:rsidRPr="00444F04">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sam.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="60266DEB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F413F7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="657F9987" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D53AB1C" wp14:editId="5E51895F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B31AB27" wp14:editId="0E6C2984">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2D38CA55" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F413F7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="71320970" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F413F7">
+            <w:r w:rsidRPr="00444F04">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SAM SPECIALIZES IN CORPORATE, M&amp;A AND FINANCIAL REGULATIONS. HE ADVISES MANY LEADING COMPANIES AND FINANCIAL INSTITUTIONS ON THEIR INVESTMENTS AND ACTIVITIES IN THE PRC.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726725F5" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0ED5912F" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,533 +456,533 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC928CC" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="24B95FAF" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3CE167" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="53C9F4F8" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF52501" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="2A982FB7" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JP Morgan in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FFE159" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="3E3641F3" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Credit Suisse in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7639A2" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="7505E7EA" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nomura in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5299126B" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="5D5E5811" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D47A26" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="093E38B9" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided regulatory advice to a number of international financial institutions (e.g., Morgan Stanley, Citadel, RBC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D714ED" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="4B8AB35C" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Designed the structure of the block chain + supply chain for Ant and prepared relevant transaction documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8C1345" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="0DE3F593" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its investment in Focus Media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBEFC10" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="107FABF8" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its acquisition of Ele.me</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D372C8" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="752FB76B" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Everbright in its investment in LifeTech</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15499E7E" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="0D23B824" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ele.me in its merger with Baidu Waimai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1985088A" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="7490EEC2" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu in its investment in Chengjia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA3EAFF" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="2009651F" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Coca Cola in its investment in Xiamen Cu Liang Wang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0AA56D" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="3334E7A5" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented EDF in its power station project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726D1C0F" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="256560D2" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tengyin in its A+ round equity finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F5ED31" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="36F9A8C2" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4F85B8" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="2EDEBCCF" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A95D358" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="33787A0F" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC97BC8" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="72D187F6" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011F5550" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="79886CAA" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BEE184" w14:textId="77777777" w:rsidR="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="3DC73357" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="73DE6ABE" w:rsidR="00686369" w:rsidRPr="00F413F7" w:rsidRDefault="00F413F7" w:rsidP="00F413F7">
+    <w:p w14:paraId="5567FC3C" w14:textId="1E095372" w:rsidR="00686369" w:rsidRPr="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F413F7">
+      <w:r w:rsidRPr="00444F04">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda, Sam worked at a Magic Circle law firm for three years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F413F7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00444F04" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1180,179 +1180,179 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E866AE7"/>
+    <w:nsid w:val="019F5B40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B9C031C"/>
+    <w:tmpl w:val="63E6F616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FBE2257"/>
+    <w:nsid w:val="0215084C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7658AE60"/>
+    <w:tmpl w:val="CDA48AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="105C3C0B"/>
+    <w:nsid w:val="04C76B93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C0A527A"/>
+    <w:tmpl w:val="E4FE8220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="107A576D"/>
+    <w:nsid w:val="0629789A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F134020E"/>
+    <w:tmpl w:val="3192F7EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18790604"/>
+    <w:nsid w:val="0F3D5C0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22242CC4"/>
+    <w:tmpl w:val="ECA07BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B3D2070"/>
+    <w:nsid w:val="14DC015E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18E6B4D4"/>
+    <w:tmpl w:val="0CDCB5D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27C152E3"/>
+    <w:nsid w:val="1F0C48A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A77CACAA"/>
+    <w:tmpl w:val="0C127058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1440,74 +1440,74 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33C95EBE"/>
+    <w:nsid w:val="37A2131B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2F8274E"/>
+    <w:tmpl w:val="A1083D0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A394F24"/>
+    <w:nsid w:val="3A4D52C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD54BDFA"/>
+    <w:tmpl w:val="ADF29AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1598,321 +1598,321 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="436A0433"/>
+    <w:nsid w:val="3E7C55F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1DE2694"/>
+    <w:tmpl w:val="F3DCC426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44041148"/>
+    <w:nsid w:val="458661A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D62C17A"/>
+    <w:tmpl w:val="E8BAC1A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4815192B"/>
+    <w:nsid w:val="4E096D34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="667E4B92"/>
+    <w:tmpl w:val="9C18ADE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D7511C4"/>
+    <w:nsid w:val="501037A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8F0FD4C"/>
+    <w:tmpl w:val="55924EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="651A5145"/>
+    <w:nsid w:val="51D80E18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D3EFE38"/>
+    <w:tmpl w:val="60703EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A1164D8"/>
+    <w:nsid w:val="56DA40EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EF272F8"/>
+    <w:tmpl w:val="5A2CA8AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F887A88"/>
+    <w:nsid w:val="66F63435"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6786E552"/>
+    <w:tmpl w:val="CDA48AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73D03C2C"/>
+    <w:nsid w:val="6CB812DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2324966"/>
+    <w:tmpl w:val="6228348A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D4C26E2"/>
+    <w:nsid w:val="74930EF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="462EB2D4"/>
+    <w:tmpl w:val="4E209868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E125ABF"/>
+    <w:nsid w:val="79C13AED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D62C17A"/>
+    <w:tmpl w:val="39C482E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-[...11 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="17"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1955,50 +1955,51 @@
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
+    <w:rsid w:val="00444F04"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
@@ -2052,51 +2053,50 @@
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F413F7"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3146,61 +3146,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F413F7"/>
+    <w:rsid w:val="00444F04"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F413F7"/>
+    <w:rsid w:val="00444F04"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3484,51 +3484,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD6A82FB-D43A-4014-A7D8-828538B5FF0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77605195-67FB-4FAA-AB54-E3D4C2281079}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>224</Words>
   <Characters>1277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>