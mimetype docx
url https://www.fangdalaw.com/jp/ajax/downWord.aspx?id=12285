--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="39914076" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+          <w:p w14:paraId="2C4F11E8" w14:textId="77F74DED" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00444F04">
+            <w:r w:rsidRPr="00144E9B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SAM WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1462C0B1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+          <w:p w14:paraId="706EB16B" w14:textId="65757FEC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00444F04">
+            <w:r w:rsidRPr="00144E9B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00444F04">
+            <w:r w:rsidRPr="00144E9B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00444F04">
+            <w:r w:rsidRPr="00144E9B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2B870744" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+          <w:p w14:paraId="6199424A" w14:textId="67B96044" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00444F04">
+            <w:r w:rsidRPr="00144E9B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5819 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="762E81AF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+          <w:p w14:paraId="4F910ACA" w14:textId="4DAF013F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00444F04">
+            <w:r w:rsidRPr="00144E9B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sam.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="657F9987" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3DB855C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B31AB27" wp14:editId="0E6C2984">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63BE9FFB" wp14:editId="4751C7B6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="71320970" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00444F04" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4DCFA0FB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00444F04">
+            <w:r w:rsidRPr="00144E9B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SAM SPECIALIZES IN CORPORATE, M&amp;A AND FINANCIAL REGULATIONS. HE ADVISES MANY LEADING COMPANIES AND FINANCIAL INSTITUTIONS ON THEIR INVESTMENTS AND ACTIVITIES IN THE PRC.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED5912F" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="42E428AE" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,533 +456,533 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B95FAF" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="3728061C" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C9F4F8" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="4E4E6656" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A982FB7" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="01254329" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JP Morgan in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3641F3" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="76917264" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Credit Suisse in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7505E7EA" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="1B6558A9" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nomura in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5E5811" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="031F8FFB" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093E38B9" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="0DAA3F2F" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided regulatory advice to a number of international financial institutions (e.g., Morgan Stanley, Citadel, RBC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8AB35C" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="42427406" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Designed the structure of the block chain + supply chain for Ant and prepared relevant transaction documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE3F593" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="588206A9" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its investment in Focus Media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107FABF8" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="412D97A4" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its acquisition of Ele.me</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752FB76B" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="60B94360" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Everbright in its investment in LifeTech</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D23B824" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="7CB390D3" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ele.me in its merger with Baidu Waimai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7490EEC2" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="53CEEF54" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu in its investment in Chengjia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2009651F" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="171D5C6E" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Coca Cola in its investment in Xiamen Cu Liang Wang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3334E7A5" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="5CF66A4A" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented EDF in its power station project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256560D2" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="4FD4FE46" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tengyin in its A+ round equity finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F9A8C2" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="4E5445C7" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDEBCCF" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="20108756" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33787A0F" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="4FA0871C" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D187F6" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="266AEB42" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79886CAA" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="7C6A218C" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC73357" w14:textId="77777777" w:rsidR="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="3A5E0A9F" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1E095372" w:rsidR="00686369" w:rsidRPr="00444F04" w:rsidRDefault="00444F04" w:rsidP="00444F04">
+    <w:p w14:paraId="5567FC3C" w14:textId="44CA3B5F" w:rsidR="00686369" w:rsidRPr="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F04">
+      <w:r w:rsidRPr="00144E9B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda, Sam worked at a Magic Circle law firm for three years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00444F04" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00144E9B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1180,739 +1180,739 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="019F5B40"/>
+    <w:nsid w:val="03DC4EFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63E6F616"/>
+    <w:tmpl w:val="40240A94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0215084C"/>
+    <w:nsid w:val="04DB753C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDA48AD6"/>
+    <w:tmpl w:val="7F9A9930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04C76B93"/>
+    <w:nsid w:val="0B4D3D8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4FE8220"/>
+    <w:tmpl w:val="3AA89A26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0629789A"/>
+    <w:nsid w:val="15C26222"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3192F7EA"/>
+    <w:tmpl w:val="3AA89A26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F3D5C0F"/>
+    <w:nsid w:val="204A7B57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECA07BEE"/>
+    <w:tmpl w:val="6E1CB4BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14DC015E"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="328C732B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CDCB5D4"/>
+    <w:tmpl w:val="467434D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0C48A3"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3526269B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C127058"/>
+    <w:tmpl w:val="02C0FB34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A2131B"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C850190"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1083D0A"/>
+    <w:tmpl w:val="33BACEA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4D52C0"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D0C4667"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADF29AC6"/>
+    <w:tmpl w:val="80D28190"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E7C55F1"/>
+    <w:nsid w:val="3E503134"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3DCC426"/>
+    <w:tmpl w:val="5A34F646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="458661A0"/>
+    <w:nsid w:val="4112001F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8BAC1A8"/>
+    <w:tmpl w:val="37E48B5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E096D34"/>
+    <w:nsid w:val="41192CB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C18ADE6"/>
+    <w:tmpl w:val="4808BDFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="501037A9"/>
+    <w:nsid w:val="47084C36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55924EA2"/>
+    <w:tmpl w:val="080E3CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51D80E18"/>
+    <w:nsid w:val="4A8A47E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60703EA2"/>
+    <w:tmpl w:val="07EAE12C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56DA40EF"/>
+    <w:nsid w:val="51817F6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A2CA8AE"/>
+    <w:tmpl w:val="0584049C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66F63435"/>
+    <w:nsid w:val="53FA5EF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDA48AD6"/>
+    <w:tmpl w:val="C76ABF72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CB812DE"/>
+    <w:nsid w:val="62E40B0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6228348A"/>
+    <w:tmpl w:val="BA422F5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74930EF2"/>
+    <w:nsid w:val="690D5D8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E209868"/>
+    <w:tmpl w:val="3118B2D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79C13AED"/>
+    <w:nsid w:val="7CA35B76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39C482E2"/>
+    <w:tmpl w:val="9A6CC050"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-[...11 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1922,84 +1922,84 @@
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
+    <w:rsid w:val="00144E9B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
-    <w:rsid w:val="00444F04"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
@@ -3146,61 +3146,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00444F04"/>
+    <w:rsid w:val="00144E9B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00444F04"/>
+    <w:rsid w:val="00144E9B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3484,51 +3484,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77605195-67FB-4FAA-AB54-E3D4C2281079}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A87BB1A9-3C24-4E8D-B70C-89454E6E6DD2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>224</Words>
   <Characters>1277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>