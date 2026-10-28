--- v2 (2026-08-04)
+++ v3 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="77F74DED" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6D6A5C8D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001026C9" w:rsidP="001026C9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00144E9B">
+            <w:r w:rsidRPr="001026C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SAM WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="65757FEC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+          <w:p w14:paraId="706EB16B" w14:textId="246D9059" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001026C9" w:rsidP="001026C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00144E9B">
+            <w:r w:rsidRPr="001026C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00144E9B">
+            <w:r w:rsidRPr="001026C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00144E9B">
+            <w:r w:rsidRPr="001026C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="67B96044" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+          <w:p w14:paraId="6199424A" w14:textId="1A477B61" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001026C9" w:rsidP="001026C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00144E9B">
+            <w:r w:rsidRPr="001026C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5819 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4DAF013F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+          <w:p w14:paraId="4F910ACA" w14:textId="4354F1EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001026C9" w:rsidP="001026C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00144E9B">
+            <w:r w:rsidRPr="001026C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sam.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3DB855C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6C8FCF00" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001026C9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63BE9FFB" wp14:editId="4751C7B6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="640533BA" wp14:editId="109A590F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4DCFA0FB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00144E9B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2CD2326B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001026C9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00144E9B">
+            <w:r w:rsidRPr="001026C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SAM SPECIALIZES IN CORPORATE, M&amp;A AND FINANCIAL REGULATIONS. HE ADVISES MANY LEADING COMPANIES AND FINANCIAL INSTITUTIONS ON THEIR INVESTMENTS AND ACTIVITIES IN THE PRC.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E428AE" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0A750C06" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,533 +456,533 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3728061C" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="3CFD3116" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4E6656" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="30DD50F4" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01254329" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="355C5CB7" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JP Morgan in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76917264" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="74B76CDF" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Credit Suisse in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6558A9" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="5BD3BD44" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nomura in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031F8FFB" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="76E59671" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in its securities joint venture project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAA3F2F" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="3D94243D" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided regulatory advice to a number of international financial institutions (e.g., Morgan Stanley, Citadel, RBC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42427406" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="11116408" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Designed the structure of the block chain + supply chain for Ant and prepared relevant transaction documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588206A9" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="15A4F88C" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its investment in Focus Media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412D97A4" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="2F301C4E" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its acquisition of Ele.me</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B94360" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="56D61643" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Everbright in its investment in LifeTech</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB390D3" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="49CA2280" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ele.me in its merger with Baidu Waimai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CEEF54" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="2054B113" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu in its investment in Chengjia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171D5C6E" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="46AB23C1" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Coca Cola in its investment in Xiamen Cu Liang Wang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF66A4A" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="4043476D" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented EDF in its power station project in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD4FE46" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="6882DB40" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tengyin in its A+ round equity finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5445C7" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="45A17CE7" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20108756" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="08E19FBC" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA0871C" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="773BD951" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266AEB42" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="19AB137D" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6A218C" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="744CA10F" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5E0A9F" w14:textId="77777777" w:rsidR="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="03555237" w14:textId="77777777" w:rsidR="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="44CA3B5F" w:rsidR="00686369" w:rsidRPr="00144E9B" w:rsidRDefault="00144E9B" w:rsidP="00144E9B">
+    <w:p w14:paraId="5567FC3C" w14:textId="7B3FADF7" w:rsidR="00686369" w:rsidRPr="001026C9" w:rsidRDefault="001026C9" w:rsidP="001026C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E9B">
+      <w:r w:rsidRPr="001026C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda, Sam worked at a Magic Circle law firm for three years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00144E9B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="001026C9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1180,137 +1180,137 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03DC4EFE"/>
+    <w:nsid w:val="01D6125F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40240A94"/>
+    <w:tmpl w:val="B5BA3524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04DB753C"/>
+    <w:nsid w:val="02DA218D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F9A9930"/>
+    <w:tmpl w:val="AA028818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4D3D8C"/>
+    <w:nsid w:val="08165704"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AA89A26"/>
+    <w:tmpl w:val="953808DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15C26222"/>
+    <w:nsid w:val="12864ED0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AA89A26"/>
+    <w:tmpl w:val="93AA6B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="204A7B57"/>
+    <w:nsid w:val="29113A09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E1CB4BE"/>
+    <w:tmpl w:val="5052C098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1398,92 +1398,113 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="328C732B"/>
+    <w:nsid w:val="31857C71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="467434D6"/>
+    <w:tmpl w:val="1B40D7A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3526269B"/>
+    <w:nsid w:val="381A0888"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02C0FB34"/>
+    <w:tmpl w:val="AA028818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A0460C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC9CA53E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1555,418 +1576,397 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C850190"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="427125AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33BACEA0"/>
+    <w:tmpl w:val="EF1481A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D0C4667"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="543E1B08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80D28190"/>
+    <w:tmpl w:val="3F46AB2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E503134"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ABD3F57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A34F646"/>
+    <w:tmpl w:val="6C7C6D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4112001F"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D0F57A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37E48B5A"/>
+    <w:tmpl w:val="6F00C6C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41192CB5"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EDF5719"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4808BDFA"/>
+    <w:tmpl w:val="9CACFD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47084C36"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62470FF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="080E3CBE"/>
+    <w:tmpl w:val="D936A796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8A47E3"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63B31EAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07EAE12C"/>
+    <w:tmpl w:val="5858ADBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51817F6A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66D11DDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0584049C"/>
+    <w:tmpl w:val="8954CFF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53FA5EF3"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BC40475"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C76ABF72"/>
+    <w:tmpl w:val="FBC6A26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62E40B0F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="759646C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA422F5E"/>
+    <w:tmpl w:val="7A905B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="690D5D8D"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="764F7C93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3118B2D2"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="9A6CC050"/>
+    <w:tmpl w:val="C090DA64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8">
-[...20 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
+    <w:rsid w:val="001026C9"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
-    <w:rsid w:val="00144E9B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
@@ -3146,61 +3146,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00144E9B"/>
+    <w:rsid w:val="001026C9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00144E9B"/>
+    <w:rsid w:val="001026C9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3484,51 +3484,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A87BB1A9-3C24-4E8D-B70C-89454E6E6DD2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03445480-9C19-45D8-A8F7-6EE9CFEF820A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>224</Words>
   <Characters>1277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>