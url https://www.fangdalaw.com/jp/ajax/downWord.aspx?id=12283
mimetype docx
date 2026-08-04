--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="77A7F613" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00024880" w:rsidP="00024880">
+          <w:p w14:paraId="2C4F11E8" w14:textId="27BA3DFC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00024880">
+            <w:r w:rsidRPr="00511F8F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ROCK WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0198389B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00024880" w:rsidP="00024880">
+          <w:p w14:paraId="706EB16B" w14:textId="2EE8AEB6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00024880">
+            <w:r w:rsidRPr="00511F8F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00024880">
+            <w:r w:rsidRPr="00511F8F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00024880">
+            <w:r w:rsidRPr="00511F8F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nanjing,Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="47C055F8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00024880" w:rsidP="00024880">
+          <w:p w14:paraId="6199424A" w14:textId="2F833E81" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00024880">
+            <w:r w:rsidRPr="00511F8F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1130</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="38AEE5C2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00024880" w:rsidP="00024880">
+          <w:p w14:paraId="4F910ACA" w14:textId="5901B227" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00024880">
+            <w:r w:rsidRPr="00511F8F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rock.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="05CC27C6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00024880" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="589BBC38" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="041E8EE8" wp14:editId="0428212D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6990A71A" wp14:editId="4237C2A9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="28B1208A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00024880" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="311C7376" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00024880">
+            <w:r w:rsidRPr="00511F8F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ROCK WANG SPECIALIZES IN BANKING &amp; FINANCING, DEBT FINANCING, DISTRESS INVESTMENT &amp; NPL AND FINANCE INSTITUTIONS SERVICE AND DEBT RESTRUCTURING.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552DE9EB" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="065914DB" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1212 +456,1212 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D11C99F" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="3CAA2F30" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A26202F" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="791722D3" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BF6402" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="5D027BA0" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Goldwind in its project financing in Argentina arranged by Bank of China and Santander (Deal of the year for Infrastructure and Energy, China Law and Practice 2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3378A192" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="2CA14605" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Wise Road in an acquisition financing arranged by CMBC, Bank of China, HSBC, and CNCBI for acquisition of a leading enterprise in Semi-conductor industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4A3054" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="34EB39B9" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent FountainVest in an acquisition financing arranged by SPDB for acquisition of Langdi from an A share company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E3CF90" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="5901F7EE" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent ASSG in a financing arranged by CMB Wing Lung Bank for purpose of acquiring shares of Wanda (to be listed as H shares)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA09A81" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="6815F5B8" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Brookfield in an acquisition financing arranged by Bank of China for acquisition of a portfolio consisting of five retail malls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C05DD9B" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="15603255" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent PDG an IDC platform under Warburg Pincus in connection with its senior acquisition and development financing arranged by China Merchant Bank and mezzanine financing made available by CMBI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CBDDAC" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="55C27A13" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Brookfield in an acquisition financing arranged by Bank of China for acquisition of a commercial complex from Greenland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B19707" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="23EB44F4" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent New Frontier in acquisition and development financing of China Merchant Bank in respect of a hospital in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534DFC16" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="5E931A4D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent acquisition vehicles controlled by Boyu Capital, Ally Bridge, Temasek and PingAn Insurance in a syndicate loan for merger and privatization of WuXi PharmaTech (Cayman) Inc. (NYSE: WX)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B627DF" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="5AD571E6" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a buyer group consisting of management of Mindray Medical International Limited in a syndicate loan arranged by Bank of China and Ping An Bank for merger and privatization of Mindray Medical International Limited (NYSE:MR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E05F1A" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="1C979623" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent the buyer group in a loan facility granted by Shanghai Pudong Development Bank Co., Ltd. for privatization of E-House (China) Holdings Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADD7CB8" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="4FBCE3EC" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent CPEChina Fund II, L.P. in an acquisition loan arranged by Bank of China Macau Branch and Singapore Branch and a mezzanine financing granted by China Citic Bank International Limited for take-private of Biosensors International Group, Ltd. listed in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D81DC7" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="63161C63" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Electric Newage Company Limited in a term loan facility arranged by Bank of China (Hong Kong) Limited for acquisition of shares in Ansaldo Energia S.p.A., a joint stock company incorporated under the laws of Italy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A759A7" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="66931F2D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Standard Chartered Private Equity Limited and other investors in connection with onshore and offshore financing arranged by Minsheng Bank Corporation, Hong Kong Branch and Minsheng Bank Corporation, Beijing Branch for purpose of acquisition of Siyanli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF0E025" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="6D08EF8D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Special Opportunity Investment / Debt Restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12197BF1" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="1AD5A2F1" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a consortium consisting of Wise Road and JAC Capital in respect of distress investment into Ziguang Group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2239CB83" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="3A7BB332" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent IFC in its investment with CDH into a platform for NPL investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094139B2" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="014C15AB" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent New World Development in respect of a mezzanine financing granted to a distress platform under Warburg Pincus for acquiring commercial properties in great bay area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F46E6A" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="7B4A64CF" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a China Development Bank in a debt restructure of a company within Haihang Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496AC42C" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="77AE25F4" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent China Merchant Bank in respect of a facility of more than 4.5 billion RMB made to a SOE for purpose of debt restructuring of an A-share company controlled by the SOE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A050B45" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="0B0EC2E8" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a US funds in its acquisition of NPL portfolios from an AMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0062615D" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="4892D354" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Credit Suisse in a term loan granted to an investors in respect of acquisition of NPLs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A0DE38" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="4F1676B6" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent CPPIB in a term loan of more granted to an investors in respect of acquisition of NPL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E667D89" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="106CBA00" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Morgan Stanley in a term loan granted to an fund in respect of acquisition of NPLs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C27A76" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="192299AA" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Four Rivers in its distress investment into Chongqing Gangtie (an A+H company) through statutory restructuring proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578DF334" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="5F9C8042" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Bank of China in respect of debt restructuring of Yurun (雨润)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C38B68" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="14763B92" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Nanjing Bank and Citic Bank in respect of debt restructuring of Sanpower (三胞)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC30251" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="346F129D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Citic Bank in respect of debt restructuring of Fullshare (丰盛)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329A20FF" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="326B8CB6" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent KKR and China Orient Asset Management (International) Holding in respect of a special opportunity fund for investment in senior secured onshore lending</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4B2157" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="46AB9D8C" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a committee of bondholders of Huacheng Power in restructuring of the bond</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D1ECD2" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="6FC300BF" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Banking Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8558CB" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="447682CA" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent onshore and offshore syndicate consisting of DBS, Minsheng Bank, China Merchant Bank and Maybank in respect of an acquisition financing made to a consortium consisting of Vanke, SCPG and Hopu for purpose of acquiring 20 onshore projects from Capitaland (shortlist of deal of the year for financing, China Law and Practice 2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A95084" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="00A51460" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent China Merchant Bank in a financing for purpose of taking-private of China Distance Education Holdings Limited (NYSE: DL) and refinancing existing debts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDF0F42" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="639D8989" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent HSBC in an acquisition financing made available to Mobvista for purpose of acquiring Reyun Data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A7270F" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="73554428" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Davidson Kempner in a cross-border structured financing made available to Guazi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538CDDFA" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="0EAEEF1D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate arranged by DBS in respect of an IDC financing to Chindata</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A432C1D" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="3BC4C6F8" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate loan arranged by DBS, Minsheng Bank Corporation and China Merchant Bank to Focus Media (China) Holding Limited for refinancing of the privatization loan borrowed by FMHL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A9AAF5" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="0BF3A4C4" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Ping An Bank in a term loan to China Neptunus Drugstore Holding Ltd. for merger and privatization of China Nepstar Chain Drugstore Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D8B365" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="69D13D1A" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate led by Shanghai Pudong Development Bank, Bank of China and China Merchant Bank in respect of financing of more than 4 billion RMB made to Keppel Land for purpose of development of a commercial complex in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51339F3D" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="1AF4F2EC" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent DBS in an onshore and offshore financing made to COFCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2444AA20" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="70E6262B" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent ARTE Capital and other investors in a private bond investment in connection with a top PRC real estate company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E96E0D0" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="42C8582D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent onshore and offshore syndicate arranged by HSBC, UOB and OCBC in respect of an acquisition financing made to a SPV under Angelo Gordon for purpose of acquiring Jade Hotel from Jindong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFB38F2" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="6E2A0C40" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent IFC in its investment into bond issued by Jiangsu Leasing on China Inter-bank Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFC2A12" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="2965A4B0" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate arranged by China Merchant Bank to the borrower specified by Vgrass (an A-share company) in respect of acquisition of the assets in relation to Teenie Weenie from E-land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77ABDE43" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="7111583E" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1BE479" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="5533FB0D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nanjing University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F18E91" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="5C23BDC2" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politics and Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F233137" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="7F55B815" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Warwick (UK), LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4233E941" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="0273A3D6" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104C7547" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="0BF480AE" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79372924" w14:textId="77777777" w:rsidR="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="15295EC2" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="54323AFF" w:rsidR="00686369" w:rsidRPr="00024880" w:rsidRDefault="00024880" w:rsidP="00024880">
+    <w:p w14:paraId="5567FC3C" w14:textId="6F250666" w:rsidR="00686369" w:rsidRPr="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00024880">
+      <w:r w:rsidRPr="00511F8F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Wang joined Shanghai office of Fangda Partners in 2014. Mr. Wang worked in a leading PRC firm and a foreign bank before joining the Fangda Partners.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00024880" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00511F8F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1859,386 +1859,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AEF2849"/>
+    <w:nsid w:val="034F2B55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7FE010E"/>
+    <w:tmpl w:val="6DA49BD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="122677D7"/>
+    <w:nsid w:val="060815BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F822C02"/>
+    <w:tmpl w:val="48A07D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12B85461"/>
+    <w:nsid w:val="0C833AA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="474C8966"/>
+    <w:tmpl w:val="54F229F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C70031"/>
+    <w:nsid w:val="0D3717A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="022250B6"/>
+    <w:tmpl w:val="DF9C226E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="186A4393"/>
+    <w:nsid w:val="0EDA6636"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E9674AE"/>
+    <w:tmpl w:val="F2B6B362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E05E64"/>
+    <w:nsid w:val="157011A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA2A6600"/>
+    <w:tmpl w:val="75141094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B647140"/>
+    <w:nsid w:val="179B3AE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CA290B0"/>
+    <w:tmpl w:val="29203A44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F43765F"/>
+    <w:nsid w:val="18CA33CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89B0B086"/>
+    <w:tmpl w:val="8EB408BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="244369A8"/>
+    <w:nsid w:val="1AEC0838"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAACB2D6"/>
+    <w:tmpl w:val="F8B845EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28E352BF"/>
+    <w:nsid w:val="1E2E0D02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A8EECEE"/>
+    <w:tmpl w:val="90D2741E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29346573"/>
+    <w:nsid w:val="22A24DC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B198A0C6"/>
+    <w:tmpl w:val="A80A37CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29F3071F"/>
+    <w:nsid w:val="22D04A20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A8C1388"/>
+    <w:tmpl w:val="EE024162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB73AF0"/>
+    <w:nsid w:val="296656B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="325C5FA6"/>
+    <w:tmpl w:val="58981BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BFF0166"/>
+    <w:nsid w:val="29D339BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C1A0B8C"/>
+    <w:tmpl w:val="B1A0C0AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E1939AE"/>
+    <w:nsid w:val="2B41127C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67BC22BA"/>
+    <w:tmpl w:val="007CEF5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E483EF1"/>
+    <w:nsid w:val="2B855B12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD8499E4"/>
+    <w:tmpl w:val="A33E0B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BBE4970"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E61EA860"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C597AE1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="822EABFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C8D5980"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69C4DB60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2307,72 +2370,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A65593"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30240C41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="516C3488"/>
+    <w:tmpl w:val="78C80896"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="309033AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="048A9298"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33673FDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C472E1C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="391C2BC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2188A0E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE06D37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EAE8328"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2444,892 +2591,744 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DED6DA5"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="424763CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A8E3388"/>
+    <w:tmpl w:val="40382C82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF44E22"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="471D5953"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBCEE93C"/>
+    <w:tmpl w:val="F2E27CB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F444D1F"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B8189A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF947040"/>
+    <w:tmpl w:val="6D888D34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40497DEC"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C8E257B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D64CDA4E"/>
+    <w:tmpl w:val="EAF2E2E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="407F78F5"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="509522FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="878EE320"/>
+    <w:tmpl w:val="F4E47450"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41E95A3C"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="514759EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C50CFC42"/>
+    <w:tmpl w:val="FDDA4094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="458F32FF"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53E95B47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93F2207C"/>
+    <w:tmpl w:val="F4E47450"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45A50031"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5587640A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E06E5C76"/>
+    <w:tmpl w:val="F9106576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47374A13"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575D5878"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABAEC9AC"/>
+    <w:tmpl w:val="B346121E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA84999"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57FD47DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B3AA250"/>
+    <w:tmpl w:val="AE4C1870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C384926"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58C13AC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97E003E0"/>
+    <w:tmpl w:val="B930FF5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DAE4FBF"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DD03E36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A98BB0A"/>
+    <w:tmpl w:val="E258EEF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DFF7BB5"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F271BDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E260726"/>
+    <w:tmpl w:val="9034874C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F274C0B"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6594194B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79147FAA"/>
+    <w:tmpl w:val="5F1E81DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E376E3"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C914508"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E17E4A8A"/>
+    <w:tmpl w:val="AA145748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55847249"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E2E1A34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D13679E8"/>
+    <w:tmpl w:val="8A6CEC12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59090357"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="703F7F0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEBAB8EE"/>
+    <w:tmpl w:val="731087E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59EA3DCB"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="719E035F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1306C48"/>
+    <w:tmpl w:val="166C7FA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D2D42B4"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71F8159D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42E4B6FE"/>
+    <w:tmpl w:val="03285D3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D3B76E2"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="745D6B45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EFC9744"/>
+    <w:tmpl w:val="A956F108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB542C4"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74715A6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5BA1D16"/>
+    <w:tmpl w:val="B3F6721E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4D5637"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77356F47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44F60118"/>
+    <w:tmpl w:val="83C6DC92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CB35E8A"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2B2433"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1EAE706"/>
+    <w:tmpl w:val="13DE7158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F6429A9"/>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F856A71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78887EB8"/>
+    <w:tmpl w:val="22E05990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="17">
-[...77 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="44">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="00024880"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
@@ -3339,50 +3338,51 @@
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="00511F8F"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -4521,61 +4521,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00024880"/>
+    <w:rsid w:val="00511F8F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00024880"/>
+    <w:rsid w:val="00511F8F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4859,51 +4859,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BF38CA8-97D5-49DB-B243-362B8BC5067B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C81E6A69-779A-4388-8893-12A2BEEEB837}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1038</Words>
   <Characters>5919</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>