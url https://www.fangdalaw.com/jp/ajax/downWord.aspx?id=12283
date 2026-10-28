--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="27BA3DFC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="23038A72" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00511F8F">
+            <w:r w:rsidRPr="00BB1903">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ROCK WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2EE8AEB6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+          <w:p w14:paraId="706EB16B" w14:textId="59E2EFC2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00511F8F">
+            <w:r w:rsidRPr="00BB1903">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00511F8F">
+            <w:r w:rsidRPr="00BB1903">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00511F8F">
+            <w:r w:rsidRPr="00BB1903">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nanjing,Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2F833E81" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+          <w:p w14:paraId="6199424A" w14:textId="7214D617" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00511F8F">
+            <w:r w:rsidRPr="00BB1903">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1130</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5901B227" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+          <w:p w14:paraId="4F910ACA" w14:textId="246630C9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00511F8F">
+            <w:r w:rsidRPr="00BB1903">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rock.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="589BBC38" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="026AAAF0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1903" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6990A71A" wp14:editId="4237C2A9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512C62B2" wp14:editId="7B6FEA4F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="311C7376" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00511F8F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7F6A4F61" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1903" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00511F8F">
+            <w:r w:rsidRPr="00BB1903">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ROCK WANG SPECIALIZES IN BANKING &amp; FINANCING, DEBT FINANCING, DISTRESS INVESTMENT &amp; NPL AND FINANCE INSTITUTIONS SERVICE AND DEBT RESTRUCTURING.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065914DB" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="44380EDD" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1212 +456,1212 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAA2F30" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="1EB0C084" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791722D3" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="088B85C9" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D027BA0" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="34C39744" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Goldwind in its project financing in Argentina arranged by Bank of China and Santander (Deal of the year for Infrastructure and Energy, China Law and Practice 2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA14605" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="01716688" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Wise Road in an acquisition financing arranged by CMBC, Bank of China, HSBC, and CNCBI for acquisition of a leading enterprise in Semi-conductor industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EB39B9" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="49322A75" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent FountainVest in an acquisition financing arranged by SPDB for acquisition of Langdi from an A share company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5901F7EE" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="6C22FE38" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent ASSG in a financing arranged by CMB Wing Lung Bank for purpose of acquiring shares of Wanda (to be listed as H shares)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6815F5B8" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="2CA33632" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Brookfield in an acquisition financing arranged by Bank of China for acquisition of a portfolio consisting of five retail malls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15603255" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="029845A0" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent PDG an IDC platform under Warburg Pincus in connection with its senior acquisition and development financing arranged by China Merchant Bank and mezzanine financing made available by CMBI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C27A13" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="74F72D8B" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Brookfield in an acquisition financing arranged by Bank of China for acquisition of a commercial complex from Greenland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EB44F4" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="2F2E3104" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent New Frontier in acquisition and development financing of China Merchant Bank in respect of a hospital in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E931A4D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="07298B5D" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent acquisition vehicles controlled by Boyu Capital, Ally Bridge, Temasek and PingAn Insurance in a syndicate loan for merger and privatization of WuXi PharmaTech (Cayman) Inc. (NYSE: WX)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD571E6" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="6DB1F24C" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a buyer group consisting of management of Mindray Medical International Limited in a syndicate loan arranged by Bank of China and Ping An Bank for merger and privatization of Mindray Medical International Limited (NYSE:MR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C979623" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="63ED6E03" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent the buyer group in a loan facility granted by Shanghai Pudong Development Bank Co., Ltd. for privatization of E-House (China) Holdings Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBCE3EC" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="19E21E3E" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent CPEChina Fund II, L.P. in an acquisition loan arranged by Bank of China Macau Branch and Singapore Branch and a mezzanine financing granted by China Citic Bank International Limited for take-private of Biosensors International Group, Ltd. listed in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63161C63" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="55D485E9" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Electric Newage Company Limited in a term loan facility arranged by Bank of China (Hong Kong) Limited for acquisition of shares in Ansaldo Energia S.p.A., a joint stock company incorporated under the laws of Italy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66931F2D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="7DAC45D0" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Standard Chartered Private Equity Limited and other investors in connection with onshore and offshore financing arranged by Minsheng Bank Corporation, Hong Kong Branch and Minsheng Bank Corporation, Beijing Branch for purpose of acquisition of Siyanli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D08EF8D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="5172ACB4" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Special Opportunity Investment / Debt Restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD5A2F1" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="7BF81812" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a consortium consisting of Wise Road and JAC Capital in respect of distress investment into Ziguang Group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7BB332" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="69B3F443" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent IFC in its investment with CDH into a platform for NPL investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014C15AB" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="57F4AFB9" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent New World Development in respect of a mezzanine financing granted to a distress platform under Warburg Pincus for acquiring commercial properties in great bay area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4A64CF" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="037C2745" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a China Development Bank in a debt restructure of a company within Haihang Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AE25F4" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="047995F6" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent China Merchant Bank in respect of a facility of more than 4.5 billion RMB made to a SOE for purpose of debt restructuring of an A-share company controlled by the SOE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0EC2E8" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="48865AE9" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a US funds in its acquisition of NPL portfolios from an AMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4892D354" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="21374CC4" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Credit Suisse in a term loan granted to an investors in respect of acquisition of NPLs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1676B6" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="2DF44B2A" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent CPPIB in a term loan of more granted to an investors in respect of acquisition of NPL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106CBA00" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="1AC0E360" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Morgan Stanley in a term loan granted to an fund in respect of acquisition of NPLs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192299AA" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="1C78A05C" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Four Rivers in its distress investment into Chongqing Gangtie (an A+H company) through statutory restructuring proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9C8042" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="050FEC7A" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Bank of China in respect of debt restructuring of Yurun (雨润)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14763B92" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="140A09AB" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Nanjing Bank and Citic Bank in respect of debt restructuring of Sanpower (三胞)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346F129D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="27639D74" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Citic Bank in respect of debt restructuring of Fullshare (丰盛)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326B8CB6" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="5A38A9D8" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent KKR and China Orient Asset Management (International) Holding in respect of a special opportunity fund for investment in senior secured onshore lending</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AB9D8C" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="0F960A3C" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a committee of bondholders of Huacheng Power in restructuring of the bond</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC300BF" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="45137E81" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Banking Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447682CA" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="67271079" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent onshore and offshore syndicate consisting of DBS, Minsheng Bank, China Merchant Bank and Maybank in respect of an acquisition financing made to a consortium consisting of Vanke, SCPG and Hopu for purpose of acquiring 20 onshore projects from Capitaland (shortlist of deal of the year for financing, China Law and Practice 2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A51460" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="1B7F31D1" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent China Merchant Bank in a financing for purpose of taking-private of China Distance Education Holdings Limited (NYSE: DL) and refinancing existing debts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639D8989" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="565DED20" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent HSBC in an acquisition financing made available to Mobvista for purpose of acquiring Reyun Data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73554428" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="06548DB0" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Davidson Kempner in a cross-border structured financing made available to Guazi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAEEF1D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="7958A838" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate arranged by DBS in respect of an IDC financing to Chindata</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC4C6F8" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="363F6529" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate loan arranged by DBS, Minsheng Bank Corporation and China Merchant Bank to Focus Media (China) Holding Limited for refinancing of the privatization loan borrowed by FMHL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF3A4C4" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="5C5D4221" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Ping An Bank in a term loan to China Neptunus Drugstore Holding Ltd. for merger and privatization of China Nepstar Chain Drugstore Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D13D1A" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="0E10C45D" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate led by Shanghai Pudong Development Bank, Bank of China and China Merchant Bank in respect of financing of more than 4 billion RMB made to Keppel Land for purpose of development of a commercial complex in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF4F2EC" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="756149E3" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent DBS in an onshore and offshore financing made to COFCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E6262B" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="085E059F" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent ARTE Capital and other investors in a private bond investment in connection with a top PRC real estate company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C8582D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="3AA55D47" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent onshore and offshore syndicate arranged by HSBC, UOB and OCBC in respect of an acquisition financing made to a SPV under Angelo Gordon for purpose of acquiring Jade Hotel from Jindong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2A0C40" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="784FD2F5" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent IFC in its investment into bond issued by Jiangsu Leasing on China Inter-bank Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2965A4B0" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="73B96AE8" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate arranged by China Merchant Bank to the borrower specified by Vgrass (an A-share company) in respect of acquisition of the assets in relation to Teenie Weenie from E-land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7111583E" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="48D34081" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5533FB0D" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="19837589" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nanjing University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C23BDC2" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="757B5FEE" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politics and Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F55B815" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="26126B91" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Warwick (UK), LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0273A3D6" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="22425FC3" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF480AE" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="04AFB155" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15295EC2" w14:textId="77777777" w:rsidR="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="45FDF9C0" w14:textId="77777777" w:rsidR="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6F250666" w:rsidR="00686369" w:rsidRPr="00511F8F" w:rsidRDefault="00511F8F" w:rsidP="00511F8F">
+    <w:p w14:paraId="5567FC3C" w14:textId="3B630DB2" w:rsidR="00686369" w:rsidRPr="00BB1903" w:rsidRDefault="00BB1903" w:rsidP="00BB1903">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511F8F">
+      <w:r w:rsidRPr="00BB1903">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Wang joined Shanghai office of Fangda Partners in 2014. Mr. Wang worked in a leading PRC firm and a foreign bank before joining the Fangda Partners.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00511F8F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BB1903" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1859,1432 +1859,1432 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="034F2B55"/>
+    <w:nsid w:val="02756FC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DA49BD8"/>
+    <w:tmpl w:val="BB8C7A8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060815BB"/>
+    <w:nsid w:val="032A0F4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48A07D14"/>
+    <w:tmpl w:val="0F385AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C833AA1"/>
+    <w:nsid w:val="03F21453"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54F229F0"/>
+    <w:tmpl w:val="B69AA798"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D3717A2"/>
+    <w:nsid w:val="05D55D1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF9C226E"/>
+    <w:tmpl w:val="573CF9A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EDA6636"/>
+    <w:nsid w:val="06BE5D27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2B6B362"/>
+    <w:tmpl w:val="92380010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157011A2"/>
+    <w:nsid w:val="07045F4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75141094"/>
+    <w:tmpl w:val="A53C6E04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179B3AE9"/>
+    <w:nsid w:val="07B017FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29203A44"/>
+    <w:tmpl w:val="93B4E22A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18CA33CD"/>
+    <w:nsid w:val="07B60078"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EB408BE"/>
+    <w:tmpl w:val="5CB4E212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AEC0838"/>
+    <w:nsid w:val="0C1A7407"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8B845EA"/>
+    <w:tmpl w:val="B3EE2464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E2E0D02"/>
+    <w:nsid w:val="0E7261BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90D2741E"/>
+    <w:tmpl w:val="B0007620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A24DC9"/>
+    <w:nsid w:val="0F387CDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A80A37CA"/>
+    <w:tmpl w:val="A0D44CF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22D04A20"/>
+    <w:nsid w:val="0FF96E9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE024162"/>
+    <w:tmpl w:val="B7363A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="296656B8"/>
+    <w:nsid w:val="19B27FE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58981BF6"/>
+    <w:tmpl w:val="412C967C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29D339BE"/>
+    <w:nsid w:val="265B32F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1A0C0AC"/>
+    <w:tmpl w:val="8DA69F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B41127C"/>
+    <w:nsid w:val="273268A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="007CEF5E"/>
+    <w:tmpl w:val="3C96ABDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B855B12"/>
+    <w:nsid w:val="27727322"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A33E0B56"/>
+    <w:tmpl w:val="224E5C26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BBE4970"/>
+    <w:nsid w:val="2B256B74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E61EA860"/>
+    <w:tmpl w:val="90602486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C597AE1"/>
+    <w:nsid w:val="2E8D0BAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="822EABFE"/>
+    <w:tmpl w:val="C2501FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8D5980"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="344C77DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69C4DB60"/>
+    <w:tmpl w:val="089C894C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30240C41"/>
+    <w:nsid w:val="37E50C2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78C80896"/>
+    <w:tmpl w:val="C026FE40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309033AA"/>
+    <w:nsid w:val="380859DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="048A9298"/>
+    <w:tmpl w:val="3978FDD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33673FDD"/>
+    <w:nsid w:val="38E67DA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C472E1C2"/>
+    <w:tmpl w:val="C420965A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="391C2BC1"/>
+    <w:nsid w:val="3A7E2F15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2188A0E4"/>
+    <w:tmpl w:val="655E4322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AE06D37"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA46DBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EAE8328"/>
+    <w:tmpl w:val="5A9EDAA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424763CA"/>
+    <w:nsid w:val="3E6613D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40382C82"/>
+    <w:tmpl w:val="18C20E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="471D5953"/>
+    <w:nsid w:val="41144C77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2E27CB0"/>
+    <w:tmpl w:val="4F224B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B8189A"/>
+    <w:nsid w:val="42B670BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D888D34"/>
+    <w:tmpl w:val="E264D3C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8E257B"/>
+    <w:nsid w:val="433C2763"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAF2E2E4"/>
+    <w:tmpl w:val="08DE67E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="509522FA"/>
+    <w:nsid w:val="443A1E13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4E47450"/>
+    <w:tmpl w:val="C420965A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="514759EB"/>
+    <w:nsid w:val="45CC66E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDDA4094"/>
+    <w:tmpl w:val="6C0ED4EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E95B47"/>
+    <w:nsid w:val="46EF73C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4E47450"/>
+    <w:tmpl w:val="2C563DBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5587640A"/>
+    <w:nsid w:val="47A8443B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9106576"/>
+    <w:tmpl w:val="FA24E04C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575D5878"/>
+    <w:nsid w:val="47D16540"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B346121E"/>
+    <w:tmpl w:val="BD9A5F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57FD47DC"/>
+    <w:nsid w:val="4D6B38D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE4C1870"/>
+    <w:tmpl w:val="EB90A1FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58C13AC9"/>
+    <w:nsid w:val="512E12FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B930FF5E"/>
+    <w:tmpl w:val="576C4BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DD03E36"/>
+    <w:nsid w:val="537A2B10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E258EEF0"/>
+    <w:tmpl w:val="AA283CD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F271BDD"/>
+    <w:nsid w:val="54A87526"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9034874C"/>
+    <w:tmpl w:val="1CC65D04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6594194B"/>
+    <w:nsid w:val="577B558E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F1E81DC"/>
+    <w:tmpl w:val="B3043B48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C914508"/>
+    <w:nsid w:val="67F036FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA145748"/>
+    <w:tmpl w:val="A5FAEF42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E2E1A34"/>
+    <w:nsid w:val="71535C44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A6CEC12"/>
+    <w:tmpl w:val="B636D02A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="703F7F0B"/>
+    <w:nsid w:val="7186680F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="731087E2"/>
+    <w:tmpl w:val="4210C5C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="719E035F"/>
+    <w:nsid w:val="71CB4870"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="166C7FA6"/>
+    <w:tmpl w:val="D3B2CB86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71F8159D"/>
+    <w:nsid w:val="75DA07AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03285D3E"/>
+    <w:tmpl w:val="CC7E87B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="745D6B45"/>
+    <w:nsid w:val="76893F1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A956F108"/>
+    <w:tmpl w:val="84729FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74715A6A"/>
+    <w:nsid w:val="77FF40A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3F6721E"/>
+    <w:tmpl w:val="D53E362A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77356F47"/>
+    <w:nsid w:val="7AF552A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83C6DC92"/>
+    <w:tmpl w:val="1ED2BC5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D2B2433"/>
+    <w:nsid w:val="7C49542B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13DE7158"/>
+    <w:tmpl w:val="84A2C870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F856A71"/>
+    <w:nsid w:val="7FAA739C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22E05990"/>
+    <w:tmpl w:val="DC6EFA92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
-[...46 lines deleted...]
-  </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="25">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="35">
-[...29 lines deleted...]
-  <w:num w:numId="45">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="46">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="50">
     <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -3338,51 +3338,50 @@
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
-    <w:rsid w:val="00511F8F"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -3403,50 +3402,51 @@
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
+    <w:rsid w:val="00BB1903"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
@@ -4521,61 +4521,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00511F8F"/>
+    <w:rsid w:val="00BB1903"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00511F8F"/>
+    <w:rsid w:val="00BB1903"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4859,51 +4859,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C81E6A69-779A-4388-8893-12A2BEEEB837}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51EB4E27-1B7C-429D-B1F5-A2663AA5687A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1038</Words>
   <Characters>5919</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>