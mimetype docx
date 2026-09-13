--- v0 (2026-06-24)
+++ v1 (2026-09-13)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="451A7ED6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0CC783D0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00921A41" w:rsidP="00921A41">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B01B4E">
+            <w:r w:rsidRPr="00921A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>RAYMOND CHAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2480A838" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+          <w:p w14:paraId="706EB16B" w14:textId="5D187703" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00921A41" w:rsidP="00921A41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B01B4E">
+            <w:r w:rsidRPr="00921A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B01B4E">
+            <w:r w:rsidRPr="00921A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B01B4E">
+            <w:r w:rsidRPr="00921A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="76C222F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+          <w:p w14:paraId="6199424A" w14:textId="0E9A8DA0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00921A41" w:rsidP="00921A41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B01B4E">
+            <w:r w:rsidRPr="00921A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8817 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="10C44788" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+          <w:p w14:paraId="4F910ACA" w14:textId="5A37FD4E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00921A41" w:rsidP="00921A41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B01B4E">
+            <w:r w:rsidRPr="00921A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>raymond.chan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="59411CA4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B01B4E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="75ADFA0B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00921A41" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31F49C91" wp14:editId="735B7A2E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E5E713B" wp14:editId="6C108D14">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="54F8F22A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B01B4E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="30FD6C6F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00921A41" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B01B4E">
+            <w:r w:rsidRPr="00921A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CHAN IS A PARTNER BASED IN THE HONG KONG OFFICE.  MR. CHAN HAS EXTENSIVE EXPERIENCE IN CROSS-BORDER M&amp;A, PRIVATE EQUITY AND VENTURE CAPITAL TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C23C61" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="10C6C90A" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1058 +456,1058 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F9B88C" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="79EFCF06" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A042A03" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="38322451" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B9A5924" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="1F680653" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Group Holding Limited (NYSE BABA; SEHK 9988) in its RMB 15 billion strategic investment in Focus Media Information Technology Co. Ltd (SZSE 002027), one of the largest digital advertising agencies in China and a pioneer in elevator media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA77CAB" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="36BEC5D4" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a consortium of investors formed by the CEO of Clear Media Limited, Ant Financial, JCDecaux and China Wealth Growth Fund III L.P. in a HK$3.857 million voluntary conditional cash offer to acquire all of the shares in Clear Media Limited (SEHK 100), the largest operator of bus shelter advertising panels in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265DBDD6" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="3650F69B" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for PAG in its acquisition of the controlling stake in Zhenai.com, the largest online matchmaking and dating services provider in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF84BCC" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="4F4B9B46" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Pictures Group Limited (SEHK 1060) in its RMB 1 billion subscription of convertible and exchangeable bonds in Dadi Cinema, the second largest theatre chain in China and a subsidiary of Nan Hai Corporation Limited (SEHK 0680)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A03756C" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="76D12199" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Group Holding Limited (NYSE BABA; SEHK 9988) in its RMB 1.6 billion strategic investment in the automotive aftermarket space by setting up a joint venture company with Jiangsu Carzone Autoparts Co., Ltd., a leading autoparts supply chain service provider, Qiche Chaoren, a leading automotive maintenance platform wholly owned by Zhejiang Jingu Co Ltd (SZSE 002027), and other financial investors such as Warburg Pincus, Yunfeng Capital and PAG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8ED4FF" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="23BB04CC" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Manulife in its pre-IPO investment in a leading online medical platform in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D5C241" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="40E6D3F5" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Gaw Capital in its joint venture with China SCE Property Holdings Ltd (SEHK 1966) to establish a long-term rental apartment investment platform in China with an initial commitment of US$800 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B11614" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="68042137" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Hong Kong Entrepreneurs Fund in its joint venture with Sensetime and the Hong Kong Science and Technology Park to set up the HKAI Lab, a platform focused on empowering startups in Hong Kong to develop and commercialise their AI inventions and technologies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4D3E0E" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="5DBC6D48" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Philips in its disposal of a water purifier business in Greater China to Deerma, a leading household appliance brand in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA8B5C1" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="647B2B6F" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Goldman Sachs in its pre-IPO investment in two PRC-focused real estate developers and in the subsequent restructure of and exit from the investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF89FE3" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="442EAED6" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Och-Ziff in various potential pre-IPO investments, including in a PRC-focused real estate developer and a solar technology company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF466DB" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="5FB2A0D9" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Standard Chartered Private Equity in its pre-IPO investment in Yuanda China Holdings, a high-end building materials company now listed on the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEDF59E" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="6DCDF2EF" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for BBT (帮帮兔) in its joint venture with SF Express to set up a last mile delivery service platform in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663BF624" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="3C1898D7" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DDC Enterprise Limited, operator of the culinary website DayDayCook, in its Series A and Series A-1 funding rounds, including by Gobi Ventures as manager of the Alibaba Entrepreneurs Fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D529BB8" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="6602B29D" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for RRJ Capital in its pre-IPO investments in three PRC-focused entities: manufacturer of smart credit/debit cards; China franchise of an international hotel chain; and manufacturer of fruit drink and tea beverages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BF6AB2" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="505764F1" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CITIC Securities International in advising its client in the potential structured stake accumulation in a Malaysian listed company and on its investment and pre-agreed exit options in relation to a PRC financial services company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A29D39C" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="22732C84" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mindray Medical in its post-privatisation restructuring and proposed relisting in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D928455" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="321F1BAA" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for The Royal Bank of Scotland in the disposal of its banking interests in Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554EE7F0" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="1E55071A" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for KPMG, as liquidators of Lehman Brothers, in the management of various portfolio investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041C4520" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="5DD023C7" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a consortium of investors, including Och-Ziff, Forum Partners and Highbridge Capital in the restructure of its investment in China New Town Development, a company dual listed on the Hong Kong Stock Exchange and the Singapore Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5E73B2" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="0949B4B2" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the shareholders of Lloyd George Investment Management Limited in its sale to Bank of Montreal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211AC688" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="7A20FBA3" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the shareholders of Josco Holdings, a Hong Kong-based manufacturer of food packaging supplies, in its sale to Huhtamaki Oyj, the Finnish-listed global packaging corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C424F43" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="737D68BD" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Citi in the sale of its interest in Xihuan Plaza, Beijing, via the sale of a wholly-owned Hong Kong holding company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3061412B" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="4E0FECCD" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Morgan Stanley Asia in the potential acquisition of two PRC focused mining entities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026E801C" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="2829CF6C" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Meyer Bergman in its acquisition of the Whiteleys shopping centre in Bayswater, London</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72303BD5" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="359F0004" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Resources Land on its proposed joint venture with an international sovereign wealth fund to establish a US $2 billion China-focused real estate investment platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDEBCA1" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="53E892B8" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDI Gazeley, a subsidiary of the Brookfield Property Group on its proposed joint venture with Zeny Supply Chain, a member of the Legend Holdings group, to design and construct a built-to-spec logistics hub for a retailer in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122D47B1" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="7DB8256B" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Citi in its negotiations with developers to construct and lease to Citi its future regional headquarters in two South East Asian hubs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00528982" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="638122D0" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for Hong Kong Land in its development of a prime commercial site in Wangfujing, Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54832228" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="58E03624" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shenzhen Energy Corporation in its proposed construction and operation of a hydropower plant in a developing country in South East Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4D5D21" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="055441B0" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a PRC-based investor in the establishment of a joint venture with one of the largest LNG suppliers in the world and a Russian-backed commodities trading conglomerate in order to explore opportunities to market and sell Russian-extracted LNG to Chinese purchasers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8BBFDA" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="5E9ECC0B" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for China Merchants Holdings in its joint venture to build and operate certain infrastructure assets in the Republic of Djibouti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A15EFB" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="70AECB05" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67863B5C" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="0CF5590C" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Sydney, Sydney, Australia, Masters of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119D1102" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="60ECA0DF" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Sydney, Sydney, Australia, LL.B (Honors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43206726" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="08C98452" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Sydney, Sydney, Australia, Bachelor of Commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483B7FF0" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="71D763AD" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C28DC39" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="7BAB28F7" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales (Australia)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE3C87A" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="756FD2D8" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E60D68F" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="3779A187" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F5B50F" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="7E1A5C07" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEEC36A" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="6F3B8A01" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736E3EBF" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="35142A84" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080B9787" w14:textId="77777777" w:rsidR="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="126A9C5C" w14:textId="77777777" w:rsidR="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3FC0B909" w:rsidR="00686369" w:rsidRPr="00B01B4E" w:rsidRDefault="00B01B4E" w:rsidP="00B01B4E">
+    <w:p w14:paraId="5567FC3C" w14:textId="1EFD3184" w:rsidR="00686369" w:rsidRPr="00921A41" w:rsidRDefault="00921A41" w:rsidP="00921A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01B4E">
+      <w:r w:rsidRPr="00921A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Chan worked at several leading international law firms, including Linklaters, Berwin Leighton Paisner (HK) LLP and Deacons Australia (now Norton Rose Fulbright Australia).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B01B4E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00921A41" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1705,386 +1705,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029419A6"/>
+    <w:nsid w:val="024F2F58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBAE0942"/>
+    <w:tmpl w:val="3DD8F01E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4D34C6"/>
+    <w:nsid w:val="063D0666"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D81C26DC"/>
+    <w:tmpl w:val="04A0DCA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F8A63A7"/>
+    <w:nsid w:val="0C791EED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43CEBB00"/>
+    <w:tmpl w:val="01A8CD80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="111E6C8F"/>
+    <w:nsid w:val="0EB43AEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30C8E602"/>
+    <w:tmpl w:val="35C2C8FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="112C712C"/>
+    <w:nsid w:val="1048466F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A718CD0E"/>
+    <w:tmpl w:val="CFFA3D36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13AB4909"/>
+    <w:nsid w:val="13E159CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86AAA91E"/>
+    <w:tmpl w:val="67C43776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1432034D"/>
+    <w:nsid w:val="16C71061"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F466843C"/>
+    <w:tmpl w:val="C96E0C68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15D41B1C"/>
+    <w:nsid w:val="1A5D1253"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A04D358"/>
+    <w:tmpl w:val="E4C03A0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17FD67B5"/>
+    <w:nsid w:val="1DF161D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E04A09CA"/>
+    <w:tmpl w:val="27822BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20371985"/>
+    <w:nsid w:val="22A549C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A6C167A"/>
+    <w:tmpl w:val="D32833E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22170734"/>
+    <w:nsid w:val="243E16A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B30672CC"/>
+    <w:tmpl w:val="AC1075DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23204D8C"/>
+    <w:nsid w:val="24AB5A39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C92BB2A"/>
+    <w:tmpl w:val="E8549068"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2934597A"/>
+    <w:nsid w:val="24E81143"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF0CCF62"/>
+    <w:tmpl w:val="455EBB62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8D0D18"/>
+    <w:nsid w:val="25C82886"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF045032"/>
+    <w:tmpl w:val="A0347722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D432E96"/>
+    <w:nsid w:val="275D525C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="732CC574"/>
+    <w:tmpl w:val="0D7E0A08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D623634"/>
+    <w:nsid w:val="28D40A99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBD84122"/>
+    <w:tmpl w:val="8A80DE86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A4D1746"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67524C36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A4E2483"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA4291AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B9C3E87"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33FA5368"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BCA2D45"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6780F10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2153,843 +2237,759 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F286093"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31EC6277"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DE43948"/>
+    <w:tmpl w:val="E4C03A0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="314E3192"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32830163"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8410F486"/>
+    <w:tmpl w:val="35A440AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="316A76B3"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32912E63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF0CCF62"/>
+    <w:tmpl w:val="B6741382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D63A02"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34456AA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A59CD50C"/>
+    <w:tmpl w:val="711CD0B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="363313CE"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39DD1C03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8EEB16C"/>
+    <w:tmpl w:val="B434BB5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="390A7C29"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B307187"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29BC6072"/>
+    <w:tmpl w:val="A232058A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39150978"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD306E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EAC394C"/>
+    <w:tmpl w:val="3C9EF214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39CB5BCF"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49F91FA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7BC8378"/>
+    <w:tmpl w:val="01CC58BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AE21E81"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51C0055E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A100754"/>
+    <w:tmpl w:val="E94EE0B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3B77014A"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="573970AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40CA0EA0"/>
+    <w:tmpl w:val="FBB88E9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E847D8A"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BE34B4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EDC4814"/>
+    <w:tmpl w:val="E806E5E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1C4E66"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="634D4F90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="482E8022"/>
+    <w:tmpl w:val="4B405664"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CE77D75"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64F26133"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6966ECA"/>
+    <w:tmpl w:val="10D2B242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EF83519"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="665A4ECE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D0A7EE2"/>
+    <w:tmpl w:val="124AF7D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F2349DF"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68E7276E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6DA511E"/>
+    <w:tmpl w:val="7E34F4AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51E20B89"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BA2704C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A02C4BB8"/>
+    <w:tmpl w:val="6AE07CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56D31D8E"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A07A7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BCE05BC"/>
+    <w:tmpl w:val="8312E8D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="580D2F3E"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73B4079F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B69874CA"/>
+    <w:tmpl w:val="9AB45ACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CFB4679"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76A26459"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7240A4FE"/>
+    <w:tmpl w:val="7098E32A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F602633"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78E073A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="619CF524"/>
+    <w:tmpl w:val="1034EFAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6790455E"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C577A2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36E8DACC"/>
+    <w:tmpl w:val="84366FF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67D223C7"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CEF2CFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B3C6F8C"/>
+    <w:tmpl w:val="0A62B26A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
-[...47 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="30">
-[...2 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="32">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="34">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3080,68 +3080,68 @@
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
+    <w:rsid w:val="00921A41"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00B01B4E"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -4223,61 +4223,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B01B4E"/>
+    <w:rsid w:val="00921A41"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B01B4E"/>
+    <w:rsid w:val="00921A41"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4561,51 +4561,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11F509B4-E2C5-46F8-AE14-5650450DBA80}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54721B1F-F5BC-48B3-A1F2-6B67367D21CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>984</Words>
   <Characters>5613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>