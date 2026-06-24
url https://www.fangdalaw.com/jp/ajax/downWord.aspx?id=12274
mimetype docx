--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="56477A17" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+          <w:p w14:paraId="2C4F11E8" w14:textId="48E4B5D8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A70953">
+            <w:r w:rsidRPr="00C164B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>PEIBING QI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0F23AB3C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+          <w:p w14:paraId="706EB16B" w14:textId="09210034" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A70953">
+            <w:r w:rsidRPr="00C164B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70953">
+            <w:r w:rsidRPr="00C164B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70953">
+            <w:r w:rsidRPr="00C164B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="666CDF55" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+          <w:p w14:paraId="6199424A" w14:textId="52119179" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A70953">
+            <w:r w:rsidRPr="00C164B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5601 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="79C0A51B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+          <w:p w14:paraId="4F910ACA" w14:textId="0706ACD9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A70953">
+            <w:r w:rsidRPr="00C164B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peibing.qi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="77055AD4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A70953" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0F6AD28A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="237A69A8" wp14:editId="3EDED6A5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="101B9F53" wp14:editId="58B67126">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6E8AE5DB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A70953" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2621A4CD" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A70953">
+            <w:r w:rsidRPr="00C164B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DR QI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70953">
+            <w:r w:rsidRPr="00C164B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A70953">
+            <w:r w:rsidRPr="00C164B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON COMMERCIAL LITIGATION AND ARBITRATION, INCLUDING COMPLEX LAWSUITS INVOLVING FINANCE, construction and real estate, equity, commercial contracts and torts.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D648FA" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="59F8FA8F" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1110 +472,1110 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A8ECF0" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="29A5343C" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners in 2017, Dr. Qi has worked in the court system for 18 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19209547" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="146BE690" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0E458C" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="2E7FDBF2" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3817E5B8" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="35A3D5CA" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a China Unicom provincial branch in all 37 disputes, against a commercial bank over, arising from pledge of accounts receivable involving an amount of more than $300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430944D6" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="44233F3B" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunnan Yuntianhua Group in a financing trade dispute against a Yunnan investment company at the Kunming Intermediate Court, the amount in dispute RMB 160 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2195B3" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="57E58E8A" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a securities company in a dispute against a conglomerate over the repurchase of stock earnings rights amounting to RMB 2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619D12D4" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="19B33E27" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a trust company as the plaintiff in a trust loan dispute against a network technology company, the matter amounted to RMB 160 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683EE8E3" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="6BCB2944" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China HP in a financial leasing dispute in both Shenyang Central Court and Liaoning High Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB9295D" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="0E789FDF" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a funds company in an arbitration case against agricultural company in Inner Mongolia over an entrusted loan dispute at the China International Economic and Trade Arbitration Commission, the matter was nearly RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FCA6AC" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="0E4326CC" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled contract disputes such as property insurance, personal insurance, motor compulsory insurance, insurance agency, insurance brokerage, insurance premium disputes, insurer subrogation disputes, etc. involving many insurance companies such as Ping An, PICC, Life, Pacific, and Sunshine Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312449B0" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="57918849" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real estate construction engineering cases: handling disputes involving China Construction, China Railway Construction, China Nuclear Construction Group, China Aviation Port Construction, Zhongguancun Development and Construction, China Xinxing Construction, Beijing City Construction, Jiangsu Province Construction, Nantong Sanjian and many other large domestic companies regarding construction contracting, project payment, project quality and construction period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A46066" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="6866E025" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate and Equity Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D88F28" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="34ED476F" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international trust company in a corporate resolution invalidation and right-to-know litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745DFF0C" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="1FB320E9" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned Hong Kong listed company in a dispute arising from an equity acquisition and performance betting against a Xiamen company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13028A31" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="6BA523FE" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled multiple cases involving equity repurchasing, and making up the difference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141AD2D4" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="02CB3B22" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading domestic smart mobility technology company in an equity acquisition case before the Dalian Central Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FBA155" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="57A6264E" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a natural person in an equity transfer case before the Jinan Intermediate Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF5DA3F" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="26C8B6E4" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic company in an arbitration against an insurance company regarding a contract for difference dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33055E57" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="284EA4D6" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Product Liability and Torts Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EC851D" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="2550A48B" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the case of Liu and Japanese Mitsubishi Motors for product liability damages, which was listed as a case in the Supreme People's Court's "China Trial Case Highlights"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DC3C8B" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="4C0A1427" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the case of Qilian Jing, Xinrong Zhong et. al. v. American General Motors Corporation for personal injury compensation petition response. The case was considered and adopted by the Supreme Court Trial Committee, which resulted in a judicial interpretation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058B2C00" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="431B5D1F" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled product liability cases arising from auto spontaneous combustion, defective airbags, auto brake failure, etc. brought by consumers against well-known domestic auto companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0B70FF" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="3A8096AD" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in a class action in which the consumers filed a suit demanding punitive damages against Samsung who allegedly falsely advertised cell phones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BA468A" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="4232F547" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the dispute arising from the portrait rights of Jacky Cheung and Aogo Clothing Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DF70B8" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="58966A92" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the first case of reputation right dispute arising between well-known domestic law firms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A36E84" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="4359C922" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled a case regarding reputation rights of Huo Yuanjia's Descendants v. Beijing Film Studio, Yang Buting, Jet Li, et. al.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F7F629" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="4A7DE324" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264B0420" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="4BF31A9C" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhongnan University of Economics and Law, Bachelor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C5DB84" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="3C1A060F" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Master of Civil &amp; Commercial Law, Graduate School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050A0C8B" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="48635158" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University Law School, Doctor of Civil and Commercial Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164DB8EA" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="65932F66" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC35DCC" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="55792153" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E258CD" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="3DEA2B15" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563E157D" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="1996493A" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B38C4F" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="2131ADC8" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCC7CBB" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="298F1E4A" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4A7FC9" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="59374ABC" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BBF938" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="3F02DE85" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Awarded "Ten Hundred Thousand Talent" at the first "Trial Business Expert" of Beijing Municipal Court </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE9627B" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="585B25E4" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Beijing Lawyers Association "Expert Group for Research on Most Difficult Businesses" </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711051F0" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="3FF8E971" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Litigation Star （Benchmark Litigation 2021 ） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDFFD9C" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="7949630C" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4A137E" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="6ED6945C" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China International Economic and Trade Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB36CFE" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="67771EEA" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Beijing International Arbitration Center, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08563991" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="23B97F74" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Shenzhen International Court of Arbitration, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BF8D5B" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="1891C50D" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tianjin Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57167BE1" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="0B556D74" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Nanjing Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B902803" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="71A5DA75" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Shijiazhuang Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585941AC" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="0951111E" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Maanshan Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22261B06" w14:textId="77777777" w:rsidR="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="15EF57BE" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Master's degree advisor at Peking University, University of International Business and Economics, China University of Political Science and Law, Beijing Normal University, Chinese Academy of Social Sciences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0D4D2830" w:rsidR="00686369" w:rsidRPr="00A70953" w:rsidRDefault="00A70953" w:rsidP="00A70953">
+    <w:p w14:paraId="5567FC3C" w14:textId="6B1C6729" w:rsidR="00686369" w:rsidRPr="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A70953">
+      <w:r w:rsidRPr="00C164B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Researcher at the Construction Engineering Law and Finance Research Center, Beijing University of Aeronautics and Astronautics </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A70953" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C164B5" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1773,365 +1773,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="052A4EF4"/>
+    <w:nsid w:val="04E90179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6EEA69E"/>
+    <w:tmpl w:val="B21C8844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A20EE8"/>
+    <w:nsid w:val="06DF5538"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C814468E"/>
+    <w:tmpl w:val="34D88E72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3B019E"/>
+    <w:nsid w:val="07307A49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0838B48A"/>
+    <w:tmpl w:val="775C61C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D0238C6"/>
+    <w:nsid w:val="0823658B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9F80C84"/>
+    <w:tmpl w:val="1A64C0C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DCF682E"/>
+    <w:nsid w:val="0DD4418C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7870BFDE"/>
+    <w:tmpl w:val="A2DECF68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1054236A"/>
+    <w:nsid w:val="0E8651AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A4ED6F8"/>
+    <w:tmpl w:val="EACC46CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13A25909"/>
+    <w:nsid w:val="0EBF5F4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA681E48"/>
+    <w:tmpl w:val="786C523C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C10CF1"/>
+    <w:nsid w:val="105D758F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E340C230"/>
+    <w:tmpl w:val="E2F44016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19417D9C"/>
+    <w:nsid w:val="16BF5C47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48183D20"/>
+    <w:tmpl w:val="FBB62BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21EA3464"/>
+    <w:nsid w:val="199E6E48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C814468E"/>
+    <w:tmpl w:val="8EBC641A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="237E43CC"/>
+    <w:nsid w:val="1BE7251D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05DE8DF6"/>
+    <w:tmpl w:val="A620B268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24C70FFA"/>
+    <w:nsid w:val="264A0C78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2B88402"/>
+    <w:tmpl w:val="14A091F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25EB5CC6"/>
+    <w:nsid w:val="2A8A2A2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A36FF8E"/>
+    <w:tmpl w:val="3A40189E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBD5E88"/>
+    <w:nsid w:val="2C7E0EE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB44FEE0"/>
+    <w:tmpl w:val="04EAD888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EBA549C"/>
+    <w:nsid w:val="2D432A72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF4C9D3E"/>
+    <w:tmpl w:val="BDE23F12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E4C54CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D68B1C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2200,138 +2221,117 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33D414ED"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FCA1099"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8398E510"/>
+    <w:tmpl w:val="775C61C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A45798"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39621B08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="563A7554"/>
+    <w:tmpl w:val="220EBE54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3892688F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A3664CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF506CF6"/>
+    <w:tmpl w:val="7ADA7F78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A0172B5"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE8153C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F92F4A0"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="4B7AE97E"/>
+    <w:tmpl w:val="B60470D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2422,594 +2422,594 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EDA7DB5"/>
+    <w:nsid w:val="3ED1226A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3945EBA"/>
+    <w:tmpl w:val="5DDE7E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43861E6E"/>
+    <w:nsid w:val="42211F22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8A66F36"/>
+    <w:tmpl w:val="465CA02A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45411FB1"/>
+    <w:nsid w:val="423F3AFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2520B534"/>
+    <w:tmpl w:val="A816ECD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47210DFC"/>
+    <w:nsid w:val="43815E5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13B09024"/>
+    <w:tmpl w:val="C2AA8902"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48761CE0"/>
+    <w:nsid w:val="43B12134"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E426A8C"/>
+    <w:tmpl w:val="E216E290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48E4212B"/>
+    <w:nsid w:val="4B774E11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DAE0BBC"/>
+    <w:tmpl w:val="4498F3F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4944081A"/>
+    <w:nsid w:val="50C562F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B21ED12C"/>
+    <w:tmpl w:val="9CBE91DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D1E39C1"/>
+    <w:nsid w:val="51602585"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7104338"/>
+    <w:tmpl w:val="880A8924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52DE4824"/>
+    <w:nsid w:val="538313B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30185B60"/>
+    <w:tmpl w:val="3422447E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5484150A"/>
+    <w:nsid w:val="56D5627B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3380074"/>
+    <w:tmpl w:val="C7D25D3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E93CE4"/>
+    <w:nsid w:val="5A275E8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52248672"/>
+    <w:tmpl w:val="9094E188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FC14906"/>
+    <w:nsid w:val="5D351361"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2B4C610"/>
+    <w:tmpl w:val="6C3482F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="627917C2"/>
+    <w:nsid w:val="657A4EF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5B0B062"/>
+    <w:tmpl w:val="E13A3376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657B76AE"/>
+    <w:nsid w:val="659D7855"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45C05832"/>
+    <w:tmpl w:val="69EAA326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65F12845"/>
+    <w:nsid w:val="66B75079"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8F8849A"/>
+    <w:tmpl w:val="49BC324A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A0522F5"/>
+    <w:nsid w:val="6B6C693F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B822914C"/>
+    <w:tmpl w:val="9D5688F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B4627B4"/>
+    <w:nsid w:val="70720C45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="072A369C"/>
+    <w:tmpl w:val="A6E89D16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CDA4419"/>
+    <w:nsid w:val="72DB1202"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="628AC394"/>
+    <w:tmpl w:val="3B84884A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79807BAB"/>
+    <w:nsid w:val="73C52792"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9654820A"/>
+    <w:tmpl w:val="A6CC7586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C5C1783"/>
+    <w:nsid w:val="7ADA6132"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ED08036"/>
+    <w:tmpl w:val="BDCA64F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3116,61 +3116,61 @@
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
-    <w:rsid w:val="00A70953"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C164B5"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
@@ -4243,61 +4243,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A70953"/>
+    <w:rsid w:val="00C164B5"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A70953"/>
+    <w:rsid w:val="00C164B5"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4581,51 +4581,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EB76B53-BCF4-40DA-839D-C75EEC7777C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A07D2161-C519-46C9-B046-2D84F04DB0BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>797</Words>
   <Characters>4543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>