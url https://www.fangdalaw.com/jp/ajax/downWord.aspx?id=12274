--- v1 (2026-06-24)
+++ v2 (2026-09-13)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="48E4B5D8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1C617F80" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144513" w:rsidP="00144513">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C164B5">
+            <w:r w:rsidRPr="00144513">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>PEIBING QI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="09210034" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+          <w:p w14:paraId="706EB16B" w14:textId="636512B0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144513" w:rsidP="00144513">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C164B5">
+            <w:r w:rsidRPr="00144513">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C164B5">
+            <w:r w:rsidRPr="00144513">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C164B5">
+            <w:r w:rsidRPr="00144513">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="52119179" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+          <w:p w14:paraId="6199424A" w14:textId="378AC4D4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144513" w:rsidP="00144513">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C164B5">
+            <w:r w:rsidRPr="00144513">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5601 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0706ACD9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+          <w:p w14:paraId="4F910ACA" w14:textId="61ADB927" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144513" w:rsidP="00144513">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C164B5">
+            <w:r w:rsidRPr="00144513">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peibing.qi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0F6AD28A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2E8EFC54" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00144513" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="101B9F53" wp14:editId="58B67126">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E7300ED" wp14:editId="2550668E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2621A4CD" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C164B5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="60A4F996" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00144513" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C164B5">
+            <w:r w:rsidRPr="00144513">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DR QI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C164B5">
+            <w:r w:rsidRPr="00144513">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C164B5">
+            <w:r w:rsidRPr="00144513">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON COMMERCIAL LITIGATION AND ARBITRATION, INCLUDING COMPLEX LAWSUITS INVOLVING FINANCE, construction and real estate, equity, commercial contracts and torts.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F8FA8F" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="480E11B5" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1110 +472,1110 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A5343C" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="325C24CA" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners in 2017, Dr. Qi has worked in the court system for 18 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146BE690" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="54748963" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7FDBF2" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="15B53A65" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A3D5CA" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="09B3C3A8" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a China Unicom provincial branch in all 37 disputes, against a commercial bank over, arising from pledge of accounts receivable involving an amount of more than $300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44233F3B" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="450574A2" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunnan Yuntianhua Group in a financing trade dispute against a Yunnan investment company at the Kunming Intermediate Court, the amount in dispute RMB 160 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E58E8A" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="106F2F8F" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a securities company in a dispute against a conglomerate over the repurchase of stock earnings rights amounting to RMB 2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B33E27" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="7FB92AA1" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a trust company as the plaintiff in a trust loan dispute against a network technology company, the matter amounted to RMB 160 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCB2944" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="725C9DD6" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China HP in a financial leasing dispute in both Shenyang Central Court and Liaoning High Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E789FDF" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="06778919" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a funds company in an arbitration case against agricultural company in Inner Mongolia over an entrusted loan dispute at the China International Economic and Trade Arbitration Commission, the matter was nearly RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4326CC" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="74AD3DB8" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled contract disputes such as property insurance, personal insurance, motor compulsory insurance, insurance agency, insurance brokerage, insurance premium disputes, insurer subrogation disputes, etc. involving many insurance companies such as Ping An, PICC, Life, Pacific, and Sunshine Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57918849" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="079E5769" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real estate construction engineering cases: handling disputes involving China Construction, China Railway Construction, China Nuclear Construction Group, China Aviation Port Construction, Zhongguancun Development and Construction, China Xinxing Construction, Beijing City Construction, Jiangsu Province Construction, Nantong Sanjian and many other large domestic companies regarding construction contracting, project payment, project quality and construction period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6866E025" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="46740A36" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate and Equity Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34ED476F" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="09EF19B1" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international trust company in a corporate resolution invalidation and right-to-know litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB320E9" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="3F782E60" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned Hong Kong listed company in a dispute arising from an equity acquisition and performance betting against a Xiamen company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA523FE" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="106B1344" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled multiple cases involving equity repurchasing, and making up the difference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CB3B22" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="57F550AB" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading domestic smart mobility technology company in an equity acquisition case before the Dalian Central Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A6264E" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="2D432AD7" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a natural person in an equity transfer case before the Jinan Intermediate Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C8B6E4" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="318A1447" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic company in an arbitration against an insurance company regarding a contract for difference dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284EA4D6" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="24BABBEC" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Product Liability and Torts Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2550A48B" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="08D4014A" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the case of Liu and Japanese Mitsubishi Motors for product liability damages, which was listed as a case in the Supreme People's Court's "China Trial Case Highlights"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0A1427" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="7249E0F5" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the case of Qilian Jing, Xinrong Zhong et. al. v. American General Motors Corporation for personal injury compensation petition response. The case was considered and adopted by the Supreme Court Trial Committee, which resulted in a judicial interpretation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431B5D1F" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="1FE162DC" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled product liability cases arising from auto spontaneous combustion, defective airbags, auto brake failure, etc. brought by consumers against well-known domestic auto companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8096AD" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="4AD5F04A" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in a class action in which the consumers filed a suit demanding punitive damages against Samsung who allegedly falsely advertised cell phones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4232F547" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="5EE27A02" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the dispute arising from the portrait rights of Jacky Cheung and Aogo Clothing Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58966A92" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="428EF4EC" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the first case of reputation right dispute arising between well-known domestic law firms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4359C922" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="35876BC3" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled a case regarding reputation rights of Huo Yuanjia's Descendants v. Beijing Film Studio, Yang Buting, Jet Li, et. al.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7DE324" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="74439845" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF31A9C" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="0F2A306A" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhongnan University of Economics and Law, Bachelor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1A060F" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="229F84FD" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Master of Civil &amp; Commercial Law, Graduate School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48635158" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="3BA5370C" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University Law School, Doctor of Civil and Commercial Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65932F66" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="2DB8C2A1" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55792153" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="606FF710" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEA2B15" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="078CA500" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1996493A" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="06704A1D" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2131ADC8" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="5771B75C" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298F1E4A" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="68849A34" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59374ABC" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="49ED3243" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F02DE85" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="1F53A442" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Awarded "Ten Hundred Thousand Talent" at the first "Trial Business Expert" of Beijing Municipal Court </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585B25E4" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="545333C7" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Beijing Lawyers Association "Expert Group for Research on Most Difficult Businesses" </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF8E971" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="6D6E0832" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Litigation Star （Benchmark Litigation 2021 ） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7949630C" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="294B5968" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED6945C" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="3E4F99B1" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China International Economic and Trade Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67771EEA" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="1E17C084" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Beijing International Arbitration Center, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B97F74" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="09D5CED3" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Shenzhen International Court of Arbitration, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1891C50D" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="2197CA58" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tianjin Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B556D74" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="52CE1489" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Nanjing Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A5DA75" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="0358F4D7" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Shijiazhuang Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0951111E" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="2A0A1036" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Maanshan Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EF57BE" w14:textId="77777777" w:rsidR="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="5FAE2DC5" w14:textId="77777777" w:rsidR="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Master's degree advisor at Peking University, University of International Business and Economics, China University of Political Science and Law, Beijing Normal University, Chinese Academy of Social Sciences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6B1C6729" w:rsidR="00686369" w:rsidRPr="00C164B5" w:rsidRDefault="00C164B5" w:rsidP="00C164B5">
+    <w:p w14:paraId="5567FC3C" w14:textId="1260BF3D" w:rsidR="00686369" w:rsidRPr="00144513" w:rsidRDefault="00144513" w:rsidP="00144513">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C164B5">
+      <w:r w:rsidRPr="00144513">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Researcher at the Construction Engineering Law and Finance Research Center, Beijing University of Aeronautics and Astronautics </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C164B5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00144513" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1773,565 +1773,565 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E90179"/>
+    <w:nsid w:val="00C10791"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B21C8844"/>
+    <w:tmpl w:val="42C6F766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06DF5538"/>
+    <w:nsid w:val="054610BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34D88E72"/>
+    <w:tmpl w:val="046C1EBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07307A49"/>
+    <w:nsid w:val="07644915"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="775C61C6"/>
+    <w:tmpl w:val="EF427ED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0823658B"/>
+    <w:nsid w:val="08571AB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A64C0C2"/>
+    <w:tmpl w:val="9AB827D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DD4418C"/>
+    <w:nsid w:val="0A7273EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2DECF68"/>
+    <w:tmpl w:val="BE4C16DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8651AC"/>
+    <w:nsid w:val="0C083747"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EACC46CE"/>
+    <w:tmpl w:val="32544352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EBF5F4E"/>
+    <w:nsid w:val="0DD2717C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="786C523C"/>
+    <w:tmpl w:val="7E8EA896"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="105D758F"/>
+    <w:nsid w:val="0FB24D92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2F44016"/>
+    <w:tmpl w:val="BB7C284A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16BF5C47"/>
+    <w:nsid w:val="11726C4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBB62BF6"/>
+    <w:tmpl w:val="2B4EBB94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="199E6E48"/>
+    <w:nsid w:val="15E65293"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EBC641A"/>
+    <w:tmpl w:val="7E2AB1C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BE7251D"/>
+    <w:nsid w:val="1AA25E15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A620B268"/>
+    <w:tmpl w:val="B3040F72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="264A0C78"/>
+    <w:nsid w:val="1AD179A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14A091F8"/>
+    <w:tmpl w:val="9AF0826E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8A2A2C"/>
+    <w:nsid w:val="25903258"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A40189E"/>
+    <w:tmpl w:val="853CBF14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C7E0EE8"/>
+    <w:nsid w:val="2D525CE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04EAD888"/>
+    <w:tmpl w:val="37EE0EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D432A72"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="308E7DB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDE23F12"/>
+    <w:tmpl w:val="D5BAF016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E4C54CE"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347A6AF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D68B1C0"/>
+    <w:tmpl w:val="5B9CFCB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FCA1099"/>
+    <w:nsid w:val="35BF1079"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="775C61C6"/>
+    <w:tmpl w:val="E0B623B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39621B08"/>
+    <w:nsid w:val="37B84E3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="220EBE54"/>
+    <w:tmpl w:val="0136AC0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3664CC"/>
+    <w:nsid w:val="39570E29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ADA7F78"/>
+    <w:tmpl w:val="AC5CFB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AE8153C"/>
+    <w:nsid w:val="3AE3608A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B60470D0"/>
+    <w:tmpl w:val="50B24468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2422,594 +2422,594 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ED1226A"/>
+    <w:nsid w:val="3B7067DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DDE7E94"/>
+    <w:tmpl w:val="87E4CDDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42211F22"/>
+    <w:nsid w:val="3C96754D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="465CA02A"/>
+    <w:tmpl w:val="9490C09C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="423F3AFA"/>
+    <w:nsid w:val="3D2E4FEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A816ECD0"/>
+    <w:tmpl w:val="EBBC23D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43815E5C"/>
+    <w:nsid w:val="44BB6E93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2AA8902"/>
+    <w:tmpl w:val="F8D0C810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43B12134"/>
+    <w:nsid w:val="4B460ED2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E216E290"/>
+    <w:tmpl w:val="8C8EB3B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B774E11"/>
+    <w:nsid w:val="4D6B55F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4498F3F6"/>
+    <w:tmpl w:val="4468C856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50C562F4"/>
+    <w:nsid w:val="4DA614C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CBE91DC"/>
+    <w:tmpl w:val="49281694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51602585"/>
+    <w:nsid w:val="50325726"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="880A8924"/>
+    <w:tmpl w:val="45CC1A80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="538313B7"/>
+    <w:nsid w:val="5165555C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3422447E"/>
+    <w:tmpl w:val="49281694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56D5627B"/>
+    <w:nsid w:val="54767D18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7D25D3E"/>
+    <w:tmpl w:val="1AE6529A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A275E8C"/>
+    <w:nsid w:val="553C2E20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9094E188"/>
+    <w:tmpl w:val="004A648C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D351361"/>
+    <w:nsid w:val="5F580151"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C3482F4"/>
+    <w:tmpl w:val="1CE6081E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657A4EF3"/>
+    <w:nsid w:val="5FCA1C67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E13A3376"/>
+    <w:tmpl w:val="CAF26494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="659D7855"/>
+    <w:nsid w:val="639816AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69EAA326"/>
+    <w:tmpl w:val="BF6659A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66B75079"/>
+    <w:nsid w:val="662C6795"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49BC324A"/>
+    <w:tmpl w:val="452625B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B6C693F"/>
+    <w:nsid w:val="695E1AA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D5688F8"/>
+    <w:tmpl w:val="E7B24B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70720C45"/>
+    <w:nsid w:val="74E96A8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6E89D16"/>
+    <w:tmpl w:val="33AA6D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72DB1202"/>
+    <w:nsid w:val="7C547645"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B84884A"/>
+    <w:tmpl w:val="FBDA63CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73C52792"/>
+    <w:nsid w:val="7FC87D03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6CC7586"/>
+    <w:tmpl w:val="1674A7D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ADA6132"/>
+    <w:nsid w:val="7FE545A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDCA64F2"/>
+    <w:tmpl w:val="8F285648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
-[...44 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="21">
-[...61 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3019,50 +3019,51 @@
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
+    <w:rsid w:val="00144513"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
@@ -3126,51 +3127,50 @@
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C164B5"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
@@ -4243,61 +4243,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C164B5"/>
+    <w:rsid w:val="00144513"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C164B5"/>
+    <w:rsid w:val="00144513"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4581,51 +4581,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A07D2161-C519-46C9-B046-2D84F04DB0BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D804986-5F05-4E3B-B930-40F6569DDDB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>797</Words>
   <Characters>4543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>