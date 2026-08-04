--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0236E967" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+          <w:p w14:paraId="2C4F11E8" w14:textId="72C89DCC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="009528C4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002B4077">
+            <w:r w:rsidRPr="009528C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MARK LEHMKUHLER</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0FA4BD2F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+          <w:p w14:paraId="706EB16B" w14:textId="155A8D01" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="009528C4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002B4077">
+            <w:r w:rsidRPr="009528C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="002B4077">
+            <w:r w:rsidRPr="009528C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="002B4077">
+            <w:r w:rsidRPr="009528C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3DFA605C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+          <w:p w14:paraId="6199424A" w14:textId="4DE0166F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="009528C4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002B4077">
+            <w:r w:rsidRPr="009528C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="494F8150" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+          <w:p w14:paraId="4F910ACA" w14:textId="28C98D92" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="009528C4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002B4077">
+            <w:r w:rsidRPr="009528C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mark.lehmkuhler@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="61BFFEA3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002B4077" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="086092F1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D988DCE" wp14:editId="59BD3DBE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BF1D58E" wp14:editId="14C02807">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0A20B661" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002B4077" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5748ED6F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002B4077">
+            <w:r w:rsidRPr="009528C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LEHMKUHLER IS A PARTNER IN FANGDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="002B4077">
+            <w:r w:rsidRPr="009528C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="002B4077">
+            <w:r w:rsidRPr="009528C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> S HONG KONG OFFICE. HIS PRACTICE FOCUSES ON M&amp;A AND PRIVATE EQUITY TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC3D5E7" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="78F9A4BD" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1621 +472,1621 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAF380D" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B4077">
+    <w:p w14:paraId="7B90648D" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler has practiced in Asia for over two decades, specializing in M&amp;A and private equity transactions with a particular focus on technology, financial services, energy, healthcare, life sciences and infrastructure. He has deep experience across a broad range of transactions, including private equity portfolio investments and exits, leveraged buyouts, tender offers, privatizations, joint ventures and strategic alliances, as well as private equity fund formation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A62B0AE" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B4077">
+    <w:p w14:paraId="4FA41407" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler was formerly a partner at Davis Polk and, more recently, a partner at Orrick in Hong Kong. Over the course of his career, he has represented a broad array of clients on cross-border deals, including large, complex M&amp;A and private equity transactions for leading Chinese corporate clients such as ICBC, CNOOC, Kuok Group, China Resources and Shanda, private equity firms such as CITIC Capital, and global financial institutions such as Morgan Stanley, Citigroup and Credit Suisse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0306B7" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B4077">
+    <w:p w14:paraId="65DE9919" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler is admitted to practice in New York and Hong Kong. He received his undergraduate and law degrees from the University of Virginia, where he was an Echols Scholar, an editor of the Virginia Law Review, and a member of the Order of the Coif academic honor society. Over the course of his career, he has been consistently recognized as a leading practitioner by prestigious legal publications such as Chambers Asia:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5322D448" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B4077">
+    <w:p w14:paraId="7FA0BB9A" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a high sense of integrity, creative and easy to work with, and provides advice that</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s really actionable,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> report impressed clients.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF57C6D" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B4077">
+    <w:p w14:paraId="667CB982" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>among the smartest lawyers I have ever worked with,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> comments one interviewee</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>especially well regarded for his experience representing Asia-focused private equity funds making investments into Chinese market.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F85DA2" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B4077">
+    <w:p w14:paraId="112F75FE" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>very effective in head-to-head negotiations with other firms and principals, and finds very creative solutions to the difficult aspects of deals.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CA2CFA" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B4077">
+    <w:p w14:paraId="4E62D693" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>held in high esteem by market sources</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>commercial and hands-on when it comes to managing transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCA4DF5" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B4077">
+    <w:p w14:paraId="6D3782FF" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fine balance between Wall Street and Asia</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> client-friendly and very effective.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C4B5D7" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B4077">
+    <w:p w14:paraId="6F12401C" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a very detail-oriented and focused lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’…</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> admired for his experience in cross-border M&amp;A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744128C0" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="7D5CCD55" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F3ED5C" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
-[...9 lines deleted...]
-    <w:p w14:paraId="427DFA6A" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="295D1900" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FF1B6E" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A buyer consortium in connection with the going-private acquisition of BEST Inc., a NYSE-listed leading integrated smart supply chain and logistics solutions provider. The buyer consortium includes the founder and CEO of BEST Inc. as well as its CTO, and affiliates of Alibaba Group Holding Limited and Cainiao Smart Logistics Network Limited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFDFDF6" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="339F0431" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EF Education First on the acquisition by Permira of a majority stake in the EF Kids and Teens Business, headquarters in Switzerland with 288 schools across 62 cities in China and 79 schools in Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6054479D" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="6D2ED9C4" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CITIC Capital in its US$890 million going-private acquisition of Nasdaq-listed AsiaInfo-Linkage, a leading provider of software and IT services to the Chinese telecom industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DFBE12" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="0579E9DF" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CITIC Capital in its US$3.7 billion going-private acquisition of Nasdaq-listed Focus Media, China</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest interactive digital media network</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339A031E" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="5E30035C" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Abax Global Capital as the private equity sponsor of the US$750 million going- private acquisition of Nasdaq-listed Harbin Electric, Inc., a leading developer and manufacturer of electric motors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D4C6DC" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="28991810" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanda Interactive Entertainment, a leading Nasdaq-listed Chinese interactive media company, in its US$2.3 billion going-private transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702449A6" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="47D818F1" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trax, a unicorn in the artificial intelligence/computer vision field backed by Warburg Pincus and Boyu Capital, in connection with its acquisition of Lenztech, a leading Chinese retail AI and Big Data service platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DB6356" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="5D52553D" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCCW Limited in its US$250 million going-private acquisition of the businesses and assets of Nasdaq-listed SUNDAY Communications, a leading provider of 2G and 3G wireless communications and data services in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A2589F" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="31B3BF98" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CNOOC Limited in its US$18.5 billion proposed acquisition of Unocal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B304B0" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="3A2518C9" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICBC in its strategic sale of a 10% stake for US$3.8 billion to Goldman Sachs, Allianz and American Express</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2F3DFF" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="1DD45149" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Resources in connection with various investments including in the semiconductor and healthcare sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F086A2" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="13352925" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advanced Semiconductor Engineering (ASE), the world</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest independent semiconductor packaging and testing company, in its US$780 million going- private acquisition of its Nasdaq-listed Singapore subsidiary ASE Test, and its US$127 million acquisition of NXP Semiconductor</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s 40% stake in Suzhou ASEN Semiconductors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0DD1AF" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="2A0B0C83" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD.com in its US$115 million strategic investment in HKSE-listed China Logistics Property, one of the largest logistics companies in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F474B0C" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="2819576C" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity Partners in its investment in a Chinese dairy joint venture with Beijing Capital Agribusiness Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FA2AF7" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="4D71E60D" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samena Capital and Cenova Capital in their US$83 million investment in Virtus Medical Holdings, a premium healthcare platform in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60858722" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="3F57C520" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The special committee of NYSE-listed China Hydroelectric Corporation in connection with its going-private acquisition by NewQuest Capital Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C34FE92" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="3DF8AD9A" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yinlong Energy in its US$50 million acquisition of a majority interest in Nasdaq- listed Altair Nanotechnologies, a US developer and manufacturer of advanced nano lithium titanate batteries and energy storage systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D35198C" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="7D988695" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foundation Asset Management AB, the manager for the Wallenberg family foundations, in connection with its investment in Boston-Power, a leading manufacturer of next-generation lithium-ion battery systems, including Boston- Power</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s greenfield manufacturing and R&amp;D joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0D4A04" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="6AA777CB" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OptAsia Healthcare, a Hong Kong-based healthcare technology firm, in its joint venture with Nasdaq-listed Soleno Therapeutics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E41C2B" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="68F048C1" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Management of the luxury brand Shanghai Tang in connection with its acquisition by Chinese buyout firm Lunar Capital from Italian entrepreneur Alessandro Bastagli and private equity firm Cassia Investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FD7D86" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="6751F47D" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Credit Suisse in its investment in China Renaissance Capital Investment, a leading PRC-focused private equity firm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29210E11" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="68FFEADE" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs in its investments in a series of private equity funds managed by HONY Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0109A905" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="34A3C9E1" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Infrastructure Partners in several private equity investments in China and India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285D619F" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="7F4E3974" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike in its acquisition of Umbro</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China distribution business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4170487B" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="13313A3C" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Group in its US$950 million sale of the QGX Mongolian coal mine to Mongolian Mining Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD2E72F" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="243F3439" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DLF, the largest commercial real estate developer in India, in its US$300 million sale of the luxury hotel group Amanresorts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23965221" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="4B360A00" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mongolian Mining Corporation in connection with its joint venture with Shenhua Group, the largest coal-producing company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D922753" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="759B6469" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BearingPoint in the sale of its China development centers to PwC in Section 363 bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B74BA7C" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="3D33A197" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Polo Ralph Lauren in its reacquisition of its PRC, Hong Kong, Macau and Taiwan businesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DF3F1F" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="383D9F2B" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Philippine Long Distance Telephone Company (PLDT) in the sale of its business processing outsourcing (BPO) operations to CVC Capital Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018C5493" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="087C4D7B" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Artisan du Luxe, the owner of the Bali-based John Hardy jewelry and luxury goods brand and its controlling shareholder in the restructuring of its MBO with private equity sponsor 3i and the sale of the company to L Catterton</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F279057" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="06B7581B" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aozora Bank in a proposed merger of equals with Shinsei Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D09A702" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="72C1C3A0" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Asset Management in its sale by Citigroup to Sumitomo Trust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3449AA70" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="73744469" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NCR Corporation in its formation of an R&amp;D joint venture with Fujitsu to develop next-generation ATM machines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784864F9" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="39DA0690" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BancTec (a Welsh, Carson portfolio company) in the MBO and sale of its Japanese business to JAFCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560A5AB4" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="439FDD31" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ajinomoto in the US$381 million sale to Unilever of its interests in a series of joint ventures covering Hong Kong, Malaysia, Philippines, Singapore, Taiwan and Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E8FD7A" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="04D05A92" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Cordial Securities, formerly Japan</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s third largest brokerage, in connection with its Nikko Salomon Smith Barney securities and investment banking joint venture with Citigroup (later renamed Nikko Citigroup)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F96582E" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="38DB1CED" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Quadrangle Capital Partners in a US$300 million investment in Tower Vision, the second-largest telecom tower management company in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE209B5" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="1E70A7C8" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Indian government in its US$2.5 billion sale of a 20% stake in Oil and Natural Gas Corporation, at the time the largest Indian privatization in history</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BF5CCD" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="56253AB6" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emerging Markets Partnership and Telecom Venture Group in their US$100 million private equity investment in BPL Mobile, a leading mobile telecommunications operator in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CC35AD" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="7D53E338" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Tata Group in connection with its acquisition of a controlling interest in NYSE-listed VSNL, the primary provider of international long-distance telecommunications services in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BD139B" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="48DCDA20" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley and JP Morgan in connection with their investment banking joint ventures in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6088837E" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="29A93E1D" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley, Citigroup, Barclays Capital, Lazard, Houlihan Lokey, China Renaissance and other investment banks as financial advisors to buyers and sellers on various cross-border M&amp;A transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F21D82" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="4A7B310C" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Include matters completed prior to joining Fangda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B77B19" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="0B02C8AD" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482E6F8E" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="62DE68A1" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Virginia, J.D.,1995, Order of the Coif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11496685" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="6A8D0C47" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Virginia, B.A., 1986, Echols Scholar, Rodman Scholar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAD35C2" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="76C2E2EF" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A22C411" w14:textId="77777777" w:rsidR="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="0C1591B7" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="12C88483" w:rsidR="00686369" w:rsidRPr="002B4077" w:rsidRDefault="002B4077" w:rsidP="002B4077">
+    <w:p w14:paraId="5567FC3C" w14:textId="3283DBA5" w:rsidR="00686369" w:rsidRPr="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4077">
+      <w:r w:rsidRPr="009528C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="002B4077" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="009528C4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2284,1200 +2284,1200 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00074227"/>
+    <w:nsid w:val="03480F67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14C64D34"/>
+    <w:tmpl w:val="DF16CF8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003A4EED"/>
+    <w:nsid w:val="0B1432F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58CC1CE0"/>
+    <w:tmpl w:val="9D124640"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F7422F"/>
+    <w:nsid w:val="0D6B69EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97A291A4"/>
+    <w:tmpl w:val="6DA846B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E54C9C"/>
+    <w:nsid w:val="0E4A684A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFB2290A"/>
+    <w:tmpl w:val="F0AA49A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="044C7990"/>
+    <w:nsid w:val="0E8F3C74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0AEF2D2"/>
+    <w:tmpl w:val="A01CBCC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BB07FBA"/>
+    <w:nsid w:val="0F1661B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F09AFCFA"/>
+    <w:tmpl w:val="AD74C8C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F487F75"/>
+    <w:nsid w:val="0F555EF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5080A2DE"/>
+    <w:tmpl w:val="B11C35EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10316263"/>
+    <w:nsid w:val="12481381"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="527E42A2"/>
+    <w:tmpl w:val="2AC88636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115055BB"/>
+    <w:nsid w:val="12E46F99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D44DC4A"/>
+    <w:tmpl w:val="F020A76A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="122A7C32"/>
+    <w:nsid w:val="16282808"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ED20D8E"/>
+    <w:tmpl w:val="D7F0949E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="139B67D8"/>
+    <w:nsid w:val="1658521C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A90674E"/>
+    <w:tmpl w:val="AF4EF25E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E1A0829"/>
+    <w:nsid w:val="1BD8763B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AD862D2"/>
+    <w:tmpl w:val="36A8577E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29CA5DB7"/>
+    <w:nsid w:val="26972A75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66ECE216"/>
+    <w:tmpl w:val="22964336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="335C15C0"/>
+    <w:nsid w:val="29BF3999"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55C4C096"/>
+    <w:tmpl w:val="654EC172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34597487"/>
+    <w:nsid w:val="2AB112D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C48AD8C"/>
+    <w:tmpl w:val="9E1E5A3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3609366E"/>
+    <w:nsid w:val="2B0774EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A3E085C"/>
+    <w:tmpl w:val="9966547A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB7613D"/>
+    <w:nsid w:val="2F7A093B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3140ED4C"/>
+    <w:tmpl w:val="B9E8AF76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E905E5F"/>
+    <w:nsid w:val="35B634B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61906832"/>
+    <w:tmpl w:val="C57A68B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F722D11"/>
+    <w:nsid w:val="36257258"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BEA089E"/>
+    <w:tmpl w:val="7BDC416E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FC22BB3"/>
+    <w:nsid w:val="369B18D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="393E66AA"/>
+    <w:tmpl w:val="63BCA266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45244911"/>
+    <w:nsid w:val="3856694F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13AAC5AA"/>
+    <w:tmpl w:val="28EA2766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="473D3134"/>
+    <w:nsid w:val="3BDE7078"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="753E4BF6"/>
+    <w:tmpl w:val="33047894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47C81627"/>
+    <w:nsid w:val="44401ECD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69008062"/>
+    <w:tmpl w:val="EBB8A0CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4F54FF"/>
+    <w:nsid w:val="4D8F24FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22E04DAA"/>
+    <w:tmpl w:val="EB8AD57E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50714054"/>
+    <w:nsid w:val="4F204A64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD1EC5E0"/>
+    <w:tmpl w:val="C43CD56C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51B55367"/>
+    <w:nsid w:val="5106227C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4DCF1D4"/>
+    <w:tmpl w:val="20A47BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52066BCE"/>
+    <w:nsid w:val="57593B6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF229F9E"/>
+    <w:tmpl w:val="1E68FD6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="550E40AC"/>
+    <w:nsid w:val="5A7343EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37DC4410"/>
+    <w:tmpl w:val="0F1CE21A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55DF204B"/>
+    <w:nsid w:val="5C0B5302"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DE667CE"/>
+    <w:tmpl w:val="0942869C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56536F7F"/>
+    <w:nsid w:val="5CBA1526"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ECC23A0"/>
+    <w:tmpl w:val="C9DA503A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="568021DB"/>
+    <w:nsid w:val="5CEA5124"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F0CACBC"/>
+    <w:tmpl w:val="2556DFD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56D56F53"/>
+    <w:nsid w:val="5EC212C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="631E162A"/>
+    <w:tmpl w:val="EEE8F4D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="572F5D0D"/>
+    <w:nsid w:val="5F465D6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8046F18"/>
+    <w:tmpl w:val="0F1CE21A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B28603F"/>
+    <w:nsid w:val="609B6B54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="631E162A"/>
+    <w:tmpl w:val="F1B41AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CCB2913"/>
+    <w:nsid w:val="60A26700"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3F02A90"/>
+    <w:tmpl w:val="CAD254D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DC1720A"/>
+    <w:nsid w:val="65E95E25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAB65766"/>
+    <w:tmpl w:val="ECFE8822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60224FEF"/>
+    <w:nsid w:val="666632C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49968178"/>
+    <w:tmpl w:val="AF48D606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="686B1A67"/>
+    <w:nsid w:val="66B17068"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B17A1144"/>
+    <w:tmpl w:val="42205678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FE168E6"/>
+    <w:nsid w:val="67200077"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D89A1320"/>
+    <w:tmpl w:val="641295EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="724F1FE3"/>
+    <w:nsid w:val="673C27A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4AADA52"/>
+    <w:tmpl w:val="6A6C53C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75186EE0"/>
+    <w:nsid w:val="6ECD0D77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A1E6172"/>
+    <w:tmpl w:val="B45EF392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="784F52B5"/>
+    <w:nsid w:val="70EF47CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE367A72"/>
+    <w:tmpl w:val="FF6A3C3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79656E23"/>
+    <w:nsid w:val="73AE20FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2DCC93C"/>
+    <w:tmpl w:val="3E1662D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D124A8"/>
+    <w:nsid w:val="78D440AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="192C0DA0"/>
+    <w:tmpl w:val="0DBAE868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A8759E7"/>
+    <w:nsid w:val="79F03E0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA1E89FC"/>
+    <w:tmpl w:val="9A46201A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B430E1A"/>
+    <w:nsid w:val="7BE13C50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29B08EB4"/>
+    <w:tmpl w:val="FCFAB0A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DC4215A"/>
+    <w:nsid w:val="7E513A89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB60713C"/>
+    <w:tmpl w:val="DFEE6132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F26226B"/>
+    <w:nsid w:val="7F72185E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="927E8EA0"/>
+    <w:tmpl w:val="C98A359E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="13">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="25">
-[...29 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="36">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="48"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3506,51 +3506,50 @@
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
-    <w:rsid w:val="002B4077"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
@@ -3575,50 +3574,51 @@
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
+    <w:rsid w:val="009528C4"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
@@ -4712,61 +4712,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B4077"/>
+    <w:rsid w:val="009528C4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B4077"/>
+    <w:rsid w:val="009528C4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5050,51 +5050,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8CCD496-E741-4B3B-9C4E-55286773C980}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2576EFA2-5EFA-420B-AC6C-0CC3F97DCEA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1387</Words>
   <Characters>7906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>