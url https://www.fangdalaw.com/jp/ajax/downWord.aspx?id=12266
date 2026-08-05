--- v1 (2026-08-04)
+++ v2 (2026-08-05)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="72C89DCC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="16B4E33E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009528C4">
+            <w:r w:rsidRPr="00AB5B90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MARK LEHMKUHLER</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="155A8D01" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+          <w:p w14:paraId="706EB16B" w14:textId="347E83E9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009528C4">
+            <w:r w:rsidRPr="00AB5B90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="009528C4">
+            <w:r w:rsidRPr="00AB5B90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="009528C4">
+            <w:r w:rsidRPr="00AB5B90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4DE0166F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+          <w:p w14:paraId="6199424A" w14:textId="749758EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009528C4">
+            <w:r w:rsidRPr="00AB5B90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="28C98D92" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+          <w:p w14:paraId="4F910ACA" w14:textId="6D3BBA1D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009528C4">
+            <w:r w:rsidRPr="00AB5B90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mark.lehmkuhler@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="086092F1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="21DB2842" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BF1D58E" wp14:editId="14C02807">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FA43DDF" wp14:editId="66951948">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5748ED6F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009528C4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="275FDCF4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009528C4">
+            <w:r w:rsidRPr="00AB5B90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LEHMKUHLER IS A PARTNER IN FANGDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="009528C4">
+            <w:r w:rsidRPr="00AB5B90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="009528C4">
+            <w:r w:rsidRPr="00AB5B90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> S HONG KONG OFFICE. HIS PRACTICE FOCUSES ON M&amp;A AND PRIVATE EQUITY TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F9A4BD" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3D74DE4C" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1621 +472,1621 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B90648D" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009528C4">
+    <w:p w14:paraId="740382BE" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler has practiced in Asia for over two decades, specializing in M&amp;A and private equity transactions with a particular focus on technology, financial services, energy, healthcare, life sciences and infrastructure. He has deep experience across a broad range of transactions, including private equity portfolio investments and exits, leveraged buyouts, tender offers, privatizations, joint ventures and strategic alliances, as well as private equity fund formation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA41407" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009528C4">
+    <w:p w14:paraId="11350427" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler was formerly a partner at Davis Polk and, more recently, a partner at Orrick in Hong Kong. Over the course of his career, he has represented a broad array of clients on cross-border deals, including large, complex M&amp;A and private equity transactions for leading Chinese corporate clients such as ICBC, CNOOC, Kuok Group, China Resources and Shanda, private equity firms such as CITIC Capital, and global financial institutions such as Morgan Stanley, Citigroup and Credit Suisse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DE9919" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009528C4">
+    <w:p w14:paraId="55C8B614" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler is admitted to practice in New York and Hong Kong. He received his undergraduate and law degrees from the University of Virginia, where he was an Echols Scholar, an editor of the Virginia Law Review, and a member of the Order of the Coif academic honor society. Over the course of his career, he has been consistently recognized as a leading practitioner by prestigious legal publications such as Chambers Asia:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA0BB9A" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009528C4">
+    <w:p w14:paraId="250E4054" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a high sense of integrity, creative and easy to work with, and provides advice that</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s really actionable,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> report impressed clients.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667CB982" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009528C4">
+    <w:p w14:paraId="42A1A0DC" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>among the smartest lawyers I have ever worked with,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> comments one interviewee</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>especially well regarded for his experience representing Asia-focused private equity funds making investments into Chinese market.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112F75FE" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009528C4">
+    <w:p w14:paraId="504CC6C9" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>very effective in head-to-head negotiations with other firms and principals, and finds very creative solutions to the difficult aspects of deals.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E62D693" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009528C4">
+    <w:p w14:paraId="035F5C56" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>held in high esteem by market sources</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>commercial and hands-on when it comes to managing transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3782FF" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009528C4">
+    <w:p w14:paraId="43A390CA" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fine balance between Wall Street and Asia</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> client-friendly and very effective.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F12401C" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009528C4">
+    <w:p w14:paraId="52FFBCF3" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a very detail-oriented and focused lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> admired for his experience in cross-border M&amp;A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5CCD55" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="4D724A2C" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295D1900" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
-[...9 lines deleted...]
-    <w:p w14:paraId="65FF1B6E" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="3B0CE40E" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605422F0" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A buyer consortium in connection with the going-private acquisition of BEST Inc., a NYSE-listed leading integrated smart supply chain and logistics solutions provider. The buyer consortium includes the founder and CEO of BEST Inc. as well as its CTO, and affiliates of Alibaba Group Holding Limited and Cainiao Smart Logistics Network Limited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339F0431" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="7F8DB486" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EF Education First on the acquisition by Permira of a majority stake in the EF Kids and Teens Business, headquarters in Switzerland with 288 schools across 62 cities in China and 79 schools in Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2ED9C4" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="3B124C19" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CITIC Capital in its US$890 million going-private acquisition of Nasdaq-listed AsiaInfo-Linkage, a leading provider of software and IT services to the Chinese telecom industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0579E9DF" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="6DA3B281" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CITIC Capital in its US$3.7 billion going-private acquisition of Nasdaq-listed Focus Media, China</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest interactive digital media network</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E30035C" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="737B6985" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Abax Global Capital as the private equity sponsor of the US$750 million going- private acquisition of Nasdaq-listed Harbin Electric, Inc., a leading developer and manufacturer of electric motors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28991810" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="764AEEAA" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanda Interactive Entertainment, a leading Nasdaq-listed Chinese interactive media company, in its US$2.3 billion going-private transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D818F1" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="43C62140" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trax, a unicorn in the artificial intelligence/computer vision field backed by Warburg Pincus and Boyu Capital, in connection with its acquisition of Lenztech, a leading Chinese retail AI and Big Data service platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D52553D" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="5549787E" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCCW Limited in its US$250 million going-private acquisition of the businesses and assets of Nasdaq-listed SUNDAY Communications, a leading provider of 2G and 3G wireless communications and data services in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B3BF98" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="1A6B02A3" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CNOOC Limited in its US$18.5 billion proposed acquisition of Unocal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2518C9" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="663B25F0" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICBC in its strategic sale of a 10% stake for US$3.8 billion to Goldman Sachs, Allianz and American Express</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD45149" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="52C9FEDA" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Resources in connection with various investments including in the semiconductor and healthcare sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13352925" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="566EDC11" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advanced Semiconductor Engineering (ASE), the world</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest independent semiconductor packaging and testing company, in its US$780 million going- private acquisition of its Nasdaq-listed Singapore subsidiary ASE Test, and its US$127 million acquisition of NXP Semiconductor</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s 40% stake in Suzhou ASEN Semiconductors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0B0C83" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="64EBEE29" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD.com in its US$115 million strategic investment in HKSE-listed China Logistics Property, one of the largest logistics companies in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2819576C" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="11715474" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity Partners in its investment in a Chinese dairy joint venture with Beijing Capital Agribusiness Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D71E60D" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="047FB0D3" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samena Capital and Cenova Capital in their US$83 million investment in Virtus Medical Holdings, a premium healthcare platform in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F57C520" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="34EC806A" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The special committee of NYSE-listed China Hydroelectric Corporation in connection with its going-private acquisition by NewQuest Capital Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF8AD9A" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="3BCAB8A8" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yinlong Energy in its US$50 million acquisition of a majority interest in Nasdaq- listed Altair Nanotechnologies, a US developer and manufacturer of advanced nano lithium titanate batteries and energy storage systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D988695" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="79C9F105" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foundation Asset Management AB, the manager for the Wallenberg family foundations, in connection with its investment in Boston-Power, a leading manufacturer of next-generation lithium-ion battery systems, including Boston- Power</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s greenfield manufacturing and R&amp;D joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA777CB" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="1FBD96B0" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OptAsia Healthcare, a Hong Kong-based healthcare technology firm, in its joint venture with Nasdaq-listed Soleno Therapeutics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F048C1" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="792E1E03" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Management of the luxury brand Shanghai Tang in connection with its acquisition by Chinese buyout firm Lunar Capital from Italian entrepreneur Alessandro Bastagli and private equity firm Cassia Investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6751F47D" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="5164F395" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Credit Suisse in its investment in China Renaissance Capital Investment, a leading PRC-focused private equity firm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FFEADE" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="21C751F0" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs in its investments in a series of private equity funds managed by HONY Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A3C9E1" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="69B34618" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Infrastructure Partners in several private equity investments in China and India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4E3974" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="1DE482C6" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike in its acquisition of Umbro</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China distribution business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13313A3C" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="731BD371" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Group in its US$950 million sale of the QGX Mongolian coal mine to Mongolian Mining Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243F3439" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="2C8C2F3C" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DLF, the largest commercial real estate developer in India, in its US$300 million sale of the luxury hotel group Amanresorts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B360A00" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="088629FA" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mongolian Mining Corporation in connection with its joint venture with Shenhua Group, the largest coal-producing company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759B6469" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="2EDB32E6" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BearingPoint in the sale of its China development centers to PwC in Section 363 bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D33A197" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="4F33D0AB" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Polo Ralph Lauren in its reacquisition of its PRC, Hong Kong, Macau and Taiwan businesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383D9F2B" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="320D636F" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Philippine Long Distance Telephone Company (PLDT) in the sale of its business processing outsourcing (BPO) operations to CVC Capital Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087C4D7B" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="05B63ADE" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Artisan du Luxe, the owner of the Bali-based John Hardy jewelry and luxury goods brand and its controlling shareholder in the restructuring of its MBO with private equity sponsor 3i and the sale of the company to L Catterton</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B7581B" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="497E8963" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aozora Bank in a proposed merger of equals with Shinsei Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C1C3A0" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="180D0AA7" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Asset Management in its sale by Citigroup to Sumitomo Trust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73744469" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="33A50B81" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NCR Corporation in its formation of an R&amp;D joint venture with Fujitsu to develop next-generation ATM machines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DA0690" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="77EF5D9D" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BancTec (a Welsh, Carson portfolio company) in the MBO and sale of its Japanese business to JAFCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439FDD31" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="5AC0CCB5" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ajinomoto in the US$381 million sale to Unilever of its interests in a series of joint ventures covering Hong Kong, Malaysia, Philippines, Singapore, Taiwan and Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D05A92" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="70DCFF97" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Cordial Securities, formerly Japan</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s third largest brokerage, in connection with its Nikko Salomon Smith Barney securities and investment banking joint venture with Citigroup (later renamed Nikko Citigroup)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DB1CED" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="06F0984F" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Quadrangle Capital Partners in a US$300 million investment in Tower Vision, the second-largest telecom tower management company in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E70A7C8" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="726E1FC5" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Indian government in its US$2.5 billion sale of a 20% stake in Oil and Natural Gas Corporation, at the time the largest Indian privatization in history</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56253AB6" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="5AC47BA4" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emerging Markets Partnership and Telecom Venture Group in their US$100 million private equity investment in BPL Mobile, a leading mobile telecommunications operator in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D53E338" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="6CB0D6CA" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Tata Group in connection with its acquisition of a controlling interest in NYSE-listed VSNL, the primary provider of international long-distance telecommunications services in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DCDA20" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="75F067C2" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley and JP Morgan in connection with their investment banking joint ventures in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A93E1D" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="202CD41C" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley, Citigroup, Barclays Capital, Lazard, Houlihan Lokey, China Renaissance and other investment banks as financial advisors to buyers and sellers on various cross-border M&amp;A transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7B310C" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="0B110F15" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Include matters completed prior to joining Fangda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B02C8AD" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="095B2A74" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DE68A1" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="674A1B28" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Virginia, J.D.,1995, Order of the Coif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8D0C47" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="610F1A82" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Virginia, B.A., 1986, Echols Scholar, Rodman Scholar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C2E2EF" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="26690DC9" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1591B7" w14:textId="77777777" w:rsidR="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="0133D1E2" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3283DBA5" w:rsidR="00686369" w:rsidRPr="009528C4" w:rsidRDefault="009528C4" w:rsidP="009528C4">
+    <w:p w14:paraId="5567FC3C" w14:textId="3C0777D6" w:rsidR="00686369" w:rsidRPr="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009528C4">
+      <w:r w:rsidRPr="00AB5B90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="009528C4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00AB5B90" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2284,1200 +2284,1200 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03480F67"/>
+    <w:nsid w:val="00321986"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF16CF8E"/>
+    <w:tmpl w:val="EC60DDC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B1432F0"/>
+    <w:nsid w:val="02F22391"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D124640"/>
+    <w:tmpl w:val="202A5960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D6B69EE"/>
+    <w:nsid w:val="0B3B00DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DA846B2"/>
+    <w:tmpl w:val="E004790C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4A684A"/>
+    <w:nsid w:val="0BB959B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0AA49A4"/>
+    <w:tmpl w:val="E8B88A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8F3C74"/>
+    <w:nsid w:val="0CAC425C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A01CBCC4"/>
+    <w:tmpl w:val="3F6EB754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F1661B9"/>
+    <w:nsid w:val="0FB4138A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD74C8C0"/>
+    <w:tmpl w:val="A54A8E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F555EF8"/>
+    <w:nsid w:val="11093F86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B11C35EC"/>
+    <w:tmpl w:val="86527D06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12481381"/>
+    <w:nsid w:val="17067D7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AC88636"/>
+    <w:tmpl w:val="552834FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12E46F99"/>
+    <w:nsid w:val="19A7584C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F020A76A"/>
+    <w:tmpl w:val="A9EC4F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16282808"/>
+    <w:nsid w:val="1B35088E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7F0949E"/>
+    <w:tmpl w:val="F82EB4E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1658521C"/>
+    <w:nsid w:val="1CBA35AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF4EF25E"/>
+    <w:tmpl w:val="4CBACFAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BD8763B"/>
+    <w:nsid w:val="1D3F35EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36A8577E"/>
+    <w:tmpl w:val="12361718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26972A75"/>
+    <w:nsid w:val="1D974F50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22964336"/>
+    <w:tmpl w:val="2F1A4E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29BF3999"/>
+    <w:nsid w:val="1F472AC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="654EC172"/>
+    <w:tmpl w:val="3188B002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB112D3"/>
+    <w:nsid w:val="22A66175"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E1E5A3C"/>
+    <w:tmpl w:val="24566B5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0774EE"/>
+    <w:nsid w:val="231F01F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9966547A"/>
+    <w:tmpl w:val="7C4CF564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F7A093B"/>
+    <w:nsid w:val="29D454A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9E8AF76"/>
+    <w:tmpl w:val="729AE15A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35B634B2"/>
+    <w:nsid w:val="2B202C12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C57A68B0"/>
+    <w:tmpl w:val="BB1CA6BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36257258"/>
+    <w:nsid w:val="2EF11A52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BDC416E"/>
+    <w:tmpl w:val="A7308B50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="369B18D2"/>
+    <w:nsid w:val="2F1F6D3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63BCA266"/>
+    <w:tmpl w:val="C1EAC8E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3856694F"/>
+    <w:nsid w:val="31886A68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28EA2766"/>
+    <w:tmpl w:val="F3467688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BDE7078"/>
+    <w:nsid w:val="32B4510D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33047894"/>
+    <w:tmpl w:val="0144F164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44401ECD"/>
+    <w:nsid w:val="35C47196"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBB8A0CA"/>
+    <w:tmpl w:val="6D049712"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8F24FE"/>
+    <w:nsid w:val="3D2B4D50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB8AD57E"/>
+    <w:tmpl w:val="BA7CD05C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F204A64"/>
+    <w:nsid w:val="3F9D2E19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C43CD56C"/>
+    <w:tmpl w:val="8E90B99C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5106227C"/>
+    <w:nsid w:val="454821FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20A47BD2"/>
+    <w:tmpl w:val="C5D29D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57593B6E"/>
+    <w:nsid w:val="49057909"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E68FD6C"/>
+    <w:tmpl w:val="D832A002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A7343EB"/>
+    <w:nsid w:val="49AE6178"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F1CE21A"/>
+    <w:tmpl w:val="9D0EB3F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C0B5302"/>
+    <w:nsid w:val="4C0E7724"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0942869C"/>
+    <w:tmpl w:val="84D68CDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CBA1526"/>
+    <w:nsid w:val="4F82662B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9DA503A"/>
+    <w:tmpl w:val="49942DE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CEA5124"/>
+    <w:nsid w:val="56845A38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2556DFD0"/>
+    <w:tmpl w:val="E1A873D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EC212C6"/>
+    <w:nsid w:val="58C8491F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEE8F4D0"/>
+    <w:tmpl w:val="FD0EACCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F465D6A"/>
+    <w:nsid w:val="58FA3A05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F1CE21A"/>
+    <w:tmpl w:val="E15AB8F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="609B6B54"/>
+    <w:nsid w:val="5A425FA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1B41AF6"/>
+    <w:tmpl w:val="8C062A7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A26700"/>
+    <w:nsid w:val="5B261852"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAD254D4"/>
+    <w:tmpl w:val="CC8E0AC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65E95E25"/>
+    <w:nsid w:val="5BF3482E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECFE8822"/>
+    <w:tmpl w:val="CDCEFA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="666632C8"/>
+    <w:nsid w:val="5EDB4AC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF48D606"/>
+    <w:tmpl w:val="FA067EA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66B17068"/>
+    <w:nsid w:val="5F615E09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42205678"/>
+    <w:tmpl w:val="69ECF998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67200077"/>
+    <w:nsid w:val="60834E04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="641295EA"/>
+    <w:tmpl w:val="0B1A1FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="673C27A2"/>
+    <w:nsid w:val="65B50AB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A6C53C2"/>
+    <w:tmpl w:val="D632EE10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ECD0D77"/>
+    <w:nsid w:val="6AAB01CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B45EF392"/>
+    <w:tmpl w:val="DB9EC6C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70EF47CE"/>
+    <w:nsid w:val="6CE014A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF6A3C3E"/>
+    <w:tmpl w:val="6BCA873E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73AE20FB"/>
+    <w:nsid w:val="714659A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E1662D2"/>
+    <w:tmpl w:val="29AAAF0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78D440AA"/>
+    <w:nsid w:val="727B28CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DBAE868"/>
+    <w:tmpl w:val="8370CD2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79F03E0E"/>
+    <w:nsid w:val="76783DA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A46201A"/>
+    <w:tmpl w:val="7548E6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BE13C50"/>
+    <w:nsid w:val="785C2485"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCFAB0A4"/>
+    <w:tmpl w:val="D0C0FE82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E513A89"/>
+    <w:nsid w:val="7A143669"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFEE6132"/>
+    <w:tmpl w:val="0B1A1FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F72185E"/>
+    <w:nsid w:val="7E2C34DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C98A359E"/>
+    <w:tmpl w:val="6854DD90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
-[...62 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="25">
-[...26 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="46"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="48"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3574,63 +3574,63 @@
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
-    <w:rsid w:val="009528C4"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00AB5B90"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -4712,61 +4712,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009528C4"/>
+    <w:rsid w:val="00AB5B90"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009528C4"/>
+    <w:rsid w:val="00AB5B90"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5050,51 +5050,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2576EFA2-5EFA-420B-AC6C-0CC3F97DCEA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC04BAA-146E-48FF-BF82-990D259172C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1387</Words>
   <Characters>7906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>