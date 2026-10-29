--- v2 (2026-08-05)
+++ v3 (2026-10-29)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="16B4E33E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5F8D0ABE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00AB5B90">
+            <w:r w:rsidRPr="00956AFF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MARK LEHMKUHLER</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="347E83E9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+          <w:p w14:paraId="706EB16B" w14:textId="40E1F310" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00AB5B90">
+            <w:r w:rsidRPr="00956AFF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB5B90">
+            <w:r w:rsidRPr="00956AFF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB5B90">
+            <w:r w:rsidRPr="00956AFF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="749758EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+          <w:p w14:paraId="6199424A" w14:textId="37369710" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00AB5B90">
+            <w:r w:rsidRPr="00956AFF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6D3BBA1D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+          <w:p w14:paraId="4F910ACA" w14:textId="444E0A04" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00AB5B90">
+            <w:r w:rsidRPr="00956AFF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mark.lehmkuhler@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="21DB2842" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1FFDABDA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956AFF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FA43DDF" wp14:editId="66951948">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61B6899F" wp14:editId="033A5AFF">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="275FDCF4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00AB5B90" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="00E3270E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00956AFF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00AB5B90">
+            <w:r w:rsidRPr="00956AFF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LEHMKUHLER IS A PARTNER IN FANGDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB5B90">
+            <w:r w:rsidRPr="00956AFF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB5B90">
+            <w:r w:rsidRPr="00956AFF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> S HONG KONG OFFICE. HIS PRACTICE FOCUSES ON M&amp;A AND PRIVATE EQUITY TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D74DE4C" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="50FBBA46" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1621 +472,1621 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740382BE" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB5B90">
+    <w:p w14:paraId="760DBA18" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler has practiced in Asia for over two decades, specializing in M&amp;A and private equity transactions with a particular focus on technology, financial services, energy, healthcare, life sciences and infrastructure. He has deep experience across a broad range of transactions, including private equity portfolio investments and exits, leveraged buyouts, tender offers, privatizations, joint ventures and strategic alliances, as well as private equity fund formation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11350427" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB5B90">
+    <w:p w14:paraId="6FEEC3BA" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler was formerly a partner at Davis Polk and, more recently, a partner at Orrick in Hong Kong. Over the course of his career, he has represented a broad array of clients on cross-border deals, including large, complex M&amp;A and private equity transactions for leading Chinese corporate clients such as ICBC, CNOOC, Kuok Group, China Resources and Shanda, private equity firms such as CITIC Capital, and global financial institutions such as Morgan Stanley, Citigroup and Credit Suisse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C8B614" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB5B90">
+    <w:p w14:paraId="45AB5214" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler is admitted to practice in New York and Hong Kong. He received his undergraduate and law degrees from the University of Virginia, where he was an Echols Scholar, an editor of the Virginia Law Review, and a member of the Order of the Coif academic honor society. Over the course of his career, he has been consistently recognized as a leading practitioner by prestigious legal publications such as Chambers Asia:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250E4054" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB5B90">
+    <w:p w14:paraId="3B47D693" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a high sense of integrity, creative and easy to work with, and provides advice that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s really actionable,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> report impressed clients.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A1A0DC" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB5B90">
+    <w:p w14:paraId="32B55F51" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>among the smartest lawyers I have ever worked with,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> comments one interviewee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>especially well regarded for his experience representing Asia-focused private equity funds making investments into Chinese market.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504CC6C9" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB5B90">
+    <w:p w14:paraId="08533D85" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>very effective in head-to-head negotiations with other firms and principals, and finds very creative solutions to the difficult aspects of deals.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035F5C56" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB5B90">
+    <w:p w14:paraId="65D2D4F4" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>held in high esteem by market sources</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>commercial and hands-on when it comes to managing transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A390CA" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB5B90">
+    <w:p w14:paraId="79F70299" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fine balance between Wall Street and Asia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> client-friendly and very effective.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FFBCF3" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB5B90">
+    <w:p w14:paraId="3113677A" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a very detail-oriented and focused lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> admired for his experience in cross-border M&amp;A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D724A2C" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="6F94C87C" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0CE40E" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
-[...9 lines deleted...]
-    <w:p w14:paraId="605422F0" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="4D833BE6" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC9E4AF" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A buyer consortium in connection with the going-private acquisition of BEST Inc., a NYSE-listed leading integrated smart supply chain and logistics solutions provider. The buyer consortium includes the founder and CEO of BEST Inc. as well as its CTO, and affiliates of Alibaba Group Holding Limited and Cainiao Smart Logistics Network Limited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8DB486" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="1CA39D35" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EF Education First on the acquisition by Permira of a majority stake in the EF Kids and Teens Business, headquarters in Switzerland with 288 schools across 62 cities in China and 79 schools in Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B124C19" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="15923310" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CITIC Capital in its US$890 million going-private acquisition of Nasdaq-listed AsiaInfo-Linkage, a leading provider of software and IT services to the Chinese telecom industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA3B281" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="2311BF34" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CITIC Capital in its US$3.7 billion going-private acquisition of Nasdaq-listed Focus Media, China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest interactive digital media network</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737B6985" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="0830ED36" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Abax Global Capital as the private equity sponsor of the US$750 million going- private acquisition of Nasdaq-listed Harbin Electric, Inc., a leading developer and manufacturer of electric motors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764AEEAA" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="0EE4AEAC" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanda Interactive Entertainment, a leading Nasdaq-listed Chinese interactive media company, in its US$2.3 billion going-private transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C62140" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="349F565B" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trax, a unicorn in the artificial intelligence/computer vision field backed by Warburg Pincus and Boyu Capital, in connection with its acquisition of Lenztech, a leading Chinese retail AI and Big Data service platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5549787E" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="130E5876" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCCW Limited in its US$250 million going-private acquisition of the businesses and assets of Nasdaq-listed SUNDAY Communications, a leading provider of 2G and 3G wireless communications and data services in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6B02A3" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="2D726F3B" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CNOOC Limited in its US$18.5 billion proposed acquisition of Unocal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663B25F0" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="7DE9D9C6" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICBC in its strategic sale of a 10% stake for US$3.8 billion to Goldman Sachs, Allianz and American Express</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C9FEDA" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="5F0F12FA" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Resources in connection with various investments including in the semiconductor and healthcare sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566EDC11" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="1D29D932" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advanced Semiconductor Engineering (ASE), the world</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest independent semiconductor packaging and testing company, in its US$780 million going- private acquisition of its Nasdaq-listed Singapore subsidiary ASE Test, and its US$127 million acquisition of NXP Semiconductor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s 40% stake in Suzhou ASEN Semiconductors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EBEE29" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="20A4218B" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD.com in its US$115 million strategic investment in HKSE-listed China Logistics Property, one of the largest logistics companies in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11715474" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="3F723A68" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity Partners in its investment in a Chinese dairy joint venture with Beijing Capital Agribusiness Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047FB0D3" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="5FB03220" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samena Capital and Cenova Capital in their US$83 million investment in Virtus Medical Holdings, a premium healthcare platform in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EC806A" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="7F646EC8" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The special committee of NYSE-listed China Hydroelectric Corporation in connection with its going-private acquisition by NewQuest Capital Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCAB8A8" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="11876EC7" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yinlong Energy in its US$50 million acquisition of a majority interest in Nasdaq- listed Altair Nanotechnologies, a US developer and manufacturer of advanced nano lithium titanate batteries and energy storage systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C9F105" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="30F29047" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foundation Asset Management AB, the manager for the Wallenberg family foundations, in connection with its investment in Boston-Power, a leading manufacturer of next-generation lithium-ion battery systems, including Boston- Power</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s greenfield manufacturing and R&amp;D joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBD96B0" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="7F1451F8" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OptAsia Healthcare, a Hong Kong-based healthcare technology firm, in its joint venture with Nasdaq-listed Soleno Therapeutics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792E1E03" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="2611D2A3" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Management of the luxury brand Shanghai Tang in connection with its acquisition by Chinese buyout firm Lunar Capital from Italian entrepreneur Alessandro Bastagli and private equity firm Cassia Investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5164F395" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="6E3C093E" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Credit Suisse in its investment in China Renaissance Capital Investment, a leading PRC-focused private equity firm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C751F0" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="0372AA7C" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs in its investments in a series of private equity funds managed by HONY Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B34618" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="5D9C7B61" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Infrastructure Partners in several private equity investments in China and India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE482C6" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="48F8BAE1" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike in its acquisition of Umbro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China distribution business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731BD371" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="78982596" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Group in its US$950 million sale of the QGX Mongolian coal mine to Mongolian Mining Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8C2F3C" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="7848EDDC" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DLF, the largest commercial real estate developer in India, in its US$300 million sale of the luxury hotel group Amanresorts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088629FA" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="0484F6A3" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mongolian Mining Corporation in connection with its joint venture with Shenhua Group, the largest coal-producing company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDB32E6" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="01114A93" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BearingPoint in the sale of its China development centers to PwC in Section 363 bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F33D0AB" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="375390BC" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Polo Ralph Lauren in its reacquisition of its PRC, Hong Kong, Macau and Taiwan businesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320D636F" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="047CBDD5" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Philippine Long Distance Telephone Company (PLDT) in the sale of its business processing outsourcing (BPO) operations to CVC Capital Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B63ADE" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="043541DE" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Artisan du Luxe, the owner of the Bali-based John Hardy jewelry and luxury goods brand and its controlling shareholder in the restructuring of its MBO with private equity sponsor 3i and the sale of the company to L Catterton</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497E8963" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="7EA5BB2D" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aozora Bank in a proposed merger of equals with Shinsei Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180D0AA7" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="5F51AF07" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Asset Management in its sale by Citigroup to Sumitomo Trust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A50B81" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="52E3EE61" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NCR Corporation in its formation of an R&amp;D joint venture with Fujitsu to develop next-generation ATM machines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EF5D9D" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="73E1E668" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BancTec (a Welsh, Carson portfolio company) in the MBO and sale of its Japanese business to JAFCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC0CCB5" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="3E87FDCD" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ajinomoto in the US$381 million sale to Unilever of its interests in a series of joint ventures covering Hong Kong, Malaysia, Philippines, Singapore, Taiwan and Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DCFF97" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="27072445" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Cordial Securities, formerly Japan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s third largest brokerage, in connection with its Nikko Salomon Smith Barney securities and investment banking joint venture with Citigroup (later renamed Nikko Citigroup)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F0984F" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="27C1406F" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Quadrangle Capital Partners in a US$300 million investment in Tower Vision, the second-largest telecom tower management company in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726E1FC5" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="7E9DA9E3" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Indian government in its US$2.5 billion sale of a 20% stake in Oil and Natural Gas Corporation, at the time the largest Indian privatization in history</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC47BA4" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="724E06BF" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emerging Markets Partnership and Telecom Venture Group in their US$100 million private equity investment in BPL Mobile, a leading mobile telecommunications operator in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB0D6CA" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="1E8C8AF6" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Tata Group in connection with its acquisition of a controlling interest in NYSE-listed VSNL, the primary provider of international long-distance telecommunications services in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F067C2" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="19BCCCDA" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley and JP Morgan in connection with their investment banking joint ventures in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202CD41C" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="20087031" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley, Citigroup, Barclays Capital, Lazard, Houlihan Lokey, China Renaissance and other investment banks as financial advisors to buyers and sellers on various cross-border M&amp;A transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B110F15" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="70D58909" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Include matters completed prior to joining Fangda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095B2A74" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="54924559" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674A1B28" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="3CBC788C" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Virginia, J.D.,1995, Order of the Coif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610F1A82" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="1D5A5593" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Virginia, B.A., 1986, Echols Scholar, Rodman Scholar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26690DC9" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="7437E39A" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0133D1E2" w14:textId="77777777" w:rsidR="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="7E457165" w14:textId="77777777" w:rsidR="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3C0777D6" w:rsidR="00686369" w:rsidRPr="00AB5B90" w:rsidRDefault="00AB5B90" w:rsidP="00AB5B90">
+    <w:p w14:paraId="5567FC3C" w14:textId="491C2268" w:rsidR="00686369" w:rsidRPr="00956AFF" w:rsidRDefault="00956AFF" w:rsidP="00956AFF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5B90">
+      <w:r w:rsidRPr="00956AFF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00AB5B90" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00956AFF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2284,1200 +2284,1200 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00321986"/>
+    <w:nsid w:val="00462731"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC60DDC4"/>
+    <w:tmpl w:val="31AA8BE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02F22391"/>
+    <w:nsid w:val="00782BB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="202A5960"/>
+    <w:tmpl w:val="0806150A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3B00DF"/>
+    <w:nsid w:val="05140EB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E004790C"/>
+    <w:tmpl w:val="2A486CCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BB959B3"/>
+    <w:nsid w:val="08F979E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8B88A66"/>
+    <w:tmpl w:val="B0F06A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CAC425C"/>
+    <w:nsid w:val="0B9F0FBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F6EB754"/>
+    <w:tmpl w:val="5CCA3E90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FB4138A"/>
+    <w:nsid w:val="0EC37C7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A54A8E50"/>
+    <w:tmpl w:val="17DC99F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11093F86"/>
+    <w:nsid w:val="0EE21587"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86527D06"/>
+    <w:tmpl w:val="AEC06F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17067D7E"/>
+    <w:nsid w:val="11117750"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="552834FE"/>
+    <w:tmpl w:val="6CF6B35E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A7584C"/>
+    <w:nsid w:val="112735CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9EC4F1C"/>
+    <w:tmpl w:val="A170EC26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B35088E"/>
+    <w:nsid w:val="163C32A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F82EB4E6"/>
+    <w:tmpl w:val="1DB0562C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBA35AE"/>
+    <w:nsid w:val="17664661"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CBACFAE"/>
+    <w:tmpl w:val="AEA46CDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3F35EC"/>
+    <w:nsid w:val="1B8168F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12361718"/>
+    <w:tmpl w:val="AEC06F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D974F50"/>
+    <w:nsid w:val="268D186D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F1A4E2E"/>
+    <w:tmpl w:val="2C0299F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F472AC1"/>
+    <w:nsid w:val="2A00008D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3188B002"/>
+    <w:tmpl w:val="3A66A482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A66175"/>
+    <w:nsid w:val="2A99793F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24566B5C"/>
+    <w:tmpl w:val="742645F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="231F01F7"/>
+    <w:nsid w:val="2BB914DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C4CF564"/>
+    <w:tmpl w:val="F8881A30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29D454A1"/>
+    <w:nsid w:val="2C9059D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="729AE15A"/>
+    <w:tmpl w:val="B2D4DC8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B202C12"/>
+    <w:nsid w:val="2D20558F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB1CA6BE"/>
+    <w:tmpl w:val="BDB69EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF11A52"/>
+    <w:nsid w:val="2D387638"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7308B50"/>
+    <w:tmpl w:val="DD326A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F1F6D3C"/>
+    <w:nsid w:val="2E4C6207"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1EAC8E0"/>
+    <w:tmpl w:val="D2826BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31886A68"/>
+    <w:nsid w:val="320B136B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3467688"/>
+    <w:tmpl w:val="62246722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32B4510D"/>
+    <w:nsid w:val="329951EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0144F164"/>
+    <w:tmpl w:val="E732119E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C47196"/>
+    <w:nsid w:val="3472465F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D049712"/>
+    <w:tmpl w:val="621422B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D2B4D50"/>
+    <w:nsid w:val="380A25CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA7CD05C"/>
+    <w:tmpl w:val="5378BC32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9D2E19"/>
+    <w:nsid w:val="3A7256EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E90B99C"/>
+    <w:tmpl w:val="AAE6EDF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="454821FE"/>
+    <w:nsid w:val="3AFB68A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5D29D80"/>
+    <w:tmpl w:val="D4B6F10E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49057909"/>
+    <w:nsid w:val="42D761A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D832A002"/>
+    <w:tmpl w:val="7362FBA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49AE6178"/>
+    <w:nsid w:val="43350905"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D0EB3F6"/>
+    <w:tmpl w:val="40CC25BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C0E7724"/>
+    <w:nsid w:val="45981E25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84D68CDA"/>
+    <w:tmpl w:val="2A206356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F82662B"/>
+    <w:nsid w:val="4A1D7E57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49942DE0"/>
+    <w:tmpl w:val="D9402CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56845A38"/>
+    <w:nsid w:val="4AF613FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1A873D8"/>
+    <w:tmpl w:val="BEC89B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58C8491F"/>
+    <w:nsid w:val="4C4A6B6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD0EACCC"/>
+    <w:tmpl w:val="B3BEF882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58FA3A05"/>
+    <w:nsid w:val="507A0EA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E15AB8F8"/>
+    <w:tmpl w:val="CBAAB972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A425FA9"/>
+    <w:nsid w:val="50981C8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C062A7C"/>
+    <w:tmpl w:val="43C06BBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B261852"/>
+    <w:nsid w:val="51B835ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC8E0AC2"/>
+    <w:tmpl w:val="916AF826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BF3482E"/>
+    <w:nsid w:val="521A0052"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDCEFA16"/>
+    <w:tmpl w:val="4BF8FE2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EDB4AC1"/>
+    <w:nsid w:val="57952DFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA067EA0"/>
+    <w:tmpl w:val="5AE20B16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F615E09"/>
+    <w:nsid w:val="581E4580"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69ECF998"/>
+    <w:tmpl w:val="4D16C0B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60834E04"/>
+    <w:nsid w:val="59B70E36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B1A1FA8"/>
+    <w:tmpl w:val="3E5CA600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65B50AB1"/>
+    <w:nsid w:val="650117A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D632EE10"/>
+    <w:tmpl w:val="69AA3186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AAB01CF"/>
+    <w:nsid w:val="66644760"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB9EC6C2"/>
+    <w:tmpl w:val="5B2AE224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CE014A7"/>
+    <w:nsid w:val="6A9D6082"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BCA873E"/>
+    <w:tmpl w:val="7898F29E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="714659A1"/>
+    <w:nsid w:val="6BF73CAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29AAAF0A"/>
+    <w:tmpl w:val="F482B01E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="727B28CF"/>
+    <w:nsid w:val="6D360832"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8370CD2C"/>
+    <w:tmpl w:val="EBE2F882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76783DA2"/>
+    <w:nsid w:val="72464679"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7548E6A8"/>
+    <w:tmpl w:val="717E4A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="785C2485"/>
+    <w:nsid w:val="76557BCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0C0FE82"/>
+    <w:tmpl w:val="6ADCEBC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A143669"/>
+    <w:nsid w:val="7C37138F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B1A1FA8"/>
+    <w:tmpl w:val="0946FE52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E2C34DC"/>
+    <w:nsid w:val="7FB80460"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6854DD90"/>
+    <w:tmpl w:val="9B2EA2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="9">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="28">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="39">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="40">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="46">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="47">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="48"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3574,63 +3574,63 @@
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
+    <w:rsid w:val="00956AFF"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00AB5B90"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -4712,61 +4712,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB5B90"/>
+    <w:rsid w:val="00956AFF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AB5B90"/>
+    <w:rsid w:val="00956AFF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5050,51 +5050,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC04BAA-146E-48FF-BF82-990D259172C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99401FD5-518E-4550-83F6-C889B0FE97E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1387</Words>
   <Characters>7906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>